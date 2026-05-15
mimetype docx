--- v0 (2025-10-03)
+++ v1 (2026-05-15)
@@ -1,4506 +1,7471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48F29854" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="55B36331" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="157" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintenance and Usage of the Chart of Accounts </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EF8AC0" w14:textId="55A91784" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="5DF1244B" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Chart of Accounts (COA) plays a role in Quantum financial systems for control, budgeting and reporting.  The correct use of the COA is critical for accurate financial, management and donor reporting. The individual values, which in combination, describe a specific financial activity, are referred to as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“chart field”.</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="20BD8AB7" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  All Quantum Financial Users should have a good understanding of chart fields and fully understand the purpose of each chart field. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070A34C1" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B64DE5A" w14:textId="4401241A" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="2D968BFC" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transaction level data is recorded at a chart field level in all Quantum financial systems, and ultimately as the data pass from one system to another, it is summarized by chart field in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General Ledger</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-    <w:p w14:paraId="5219E504" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The General Ledger is a repository of all monetary transactions processed directly in the General Ledger or in sub-systems such as Accounts Payable (subledger used primarily for disbursements), Accounts Receivable (subledger used for recording receipts), Global Payroll, and all other subledgers in Quantum. The General Ledger is the final record from which financial statements are prepared.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0384FB0C" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752E0B87" w14:textId="40EEE7BF" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="1F9FAD30" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2F753D63" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With reporting and analytic tools, chart fields provide access to accounting data needed for budget control, management reporting, and statutory (or formal and final financial) reporting.  Reporting tools reference chart fields directly or indirectly through the rollup mechanisms available with trees (see Chart </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>field</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tree Structures below).  In addition, chart fields are used in the definition of budget control and journal edit combination rules either directly, by referencing specific values, or indirectly, through trees.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC3DC42" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D76E02E" w14:textId="5BAC0A9D" w:rsidR="00737C51" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="33E5B74E" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chart field Tree Structures</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are used to establish a hierarchical structure, which visually represent a set of summarization rules for a particular chart field.  For instance, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an UN</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Account Tree has 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of parent nodes as illustrated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>below:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0EB5F153" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F7B638C" wp14:editId="6913B26B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6786AF75" wp14:editId="35060527">
             <wp:extent cx="4107180" cy="1303020"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4107180" cy="1303020"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303F15F9" w14:textId="0AE45FFE" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="74F7A34A" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCC7A07" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="5B40392E" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Similarly, user-defined logic on account could summarize details of assets, liabilities, reimbursements and other revenue in ways meaningful for selection of items for various reporting requirements. Trees do not store amount data but provide the summarization hierarchy for reporting, by summarizing amounts from their components.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C8B167" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="49DE77BF" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5B7669" w14:textId="6C4BC445" w:rsidR="00675FC8" w:rsidRDefault="00675FC8" w:rsidP="00ED475F">
+    <w:p w14:paraId="76A4B2A6" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="79AA37D3" w14:textId="37AC3656" w:rsidR="00731DF7" w:rsidRDefault="00731DF7">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27668976" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="64AD5C47" w14:textId="1A6244C3" w:rsidR="00731DF7" w:rsidRDefault="00731DF7">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B430C9" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="46F4BAFD" w14:textId="735782CC" w:rsidR="00731DF7" w:rsidRDefault="00731DF7">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C05C58" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F41C112" w14:textId="339F4399" w:rsidR="00731DF7" w:rsidRDefault="00731DF7">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A38731" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FF11BF2" w14:textId="41AB6401" w:rsidR="00731DF7" w:rsidRDefault="00731DF7">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748639DD" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="67285241" w14:textId="6C9E5E55" w:rsidR="00731DF7" w:rsidRDefault="00731DF7">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C66D609" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1295C809" w14:textId="3E2572B8" w:rsidR="00731DF7" w:rsidRDefault="00731DF7">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D915D5" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A272D7F" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DAEDB2E" w14:textId="30C7B5BF" w:rsidR="00731DF7" w:rsidRDefault="00731DF7">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Chart field Descriptions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0945EB" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACC079C" w14:textId="6E82CB30" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="270" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field structure under Quantum Chart of Accounts consists of the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604CD133" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="78943A86" w14:textId="77777777" w:rsidR="00731DF7" w:rsidRDefault="00731DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E027015" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="47"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA4630">
-[...15 lines deleted...]
-    <w:p w14:paraId="7CA620C0" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    </w:p>
+    <w:p w14:paraId="3E92DEAC" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...19 lines deleted...]
-        <w:ind w:left="0" w:right="87" w:firstLine="0"/>
+        <w:ind w:right="87"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DB4757A" wp14:editId="56F76C37">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4300875A" wp14:editId="06556DE7">
             <wp:extent cx="5731510" cy="2287270"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="2287270"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidR="00D92E79">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00DB0FE6">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D7A0F05" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="23754EDE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="47" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="47"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6172F0C2" w14:textId="781B4611" w:rsidR="00675FC8" w:rsidRDefault="002F64B0" w:rsidP="00ED475F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="665F6114" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Agency</w:t>
       </w:r>
-      <w:r w:rsidR="00D92E79">
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608C9CA0" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="741C3293" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDF7F23" w14:textId="34E92FFE" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="78CD2A55" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="55BC23FE" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="270" w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Agency chart field represents a “separate set of books” for a legal entity requiring separate accounting and operational information in the General Ledger (GL).  Agency is currently identified for Quantum implementation use as UNDP, UNV, UNCDF, UN Women, MPTF, UNU, UNSSC, UNITAR and UNFPA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DE05AC" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B77AA3" w14:textId="3761C729" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00ED475F">
+    <w:p w14:paraId="6D8C8EFE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="284" w:right="0" w:firstLine="0"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00485DB9">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The implications of the General Ledger Agency concept in Quantum are the following: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00485DB9">
+      <w:r w:rsidRPr="00DB0FE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAEB5F7" w14:textId="0D095491" w:rsidR="005F0DB8" w:rsidRDefault="003746C8" w:rsidP="00D92E79">
+    <w:p w14:paraId="44569BB0" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="11" w:line="277" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agency is the primary balancing segment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499F7AB1" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="11" w:line="277" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transactions are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and stored under agencies;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0632A448" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="11" w:line="277" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operators for GL-related transactions are granted security access by agency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD518AC" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="11" w:line="277" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Budget checking and spending authority is established by GL agency; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D20795F" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="11" w:line="277" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report generation is defined by GL agency;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DCE0CB" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Batch processing is defined by GL agency; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A896D4" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The handling of journal entries error processing (i.e. whether errors are posted to a suspense account or recycled) is set up at an agency level; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAEF6A4" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base currency is also set up at a GL agency level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4238D130" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1082"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18BDFB0D" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B54E8AE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136F3594" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>chart field</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identifies a unique asset, liability, equity, revenue or expense account.  It is a required field that is primarily used for financial and management reports.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C67247E" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEFB252" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is used in combination with other chart fields to process transactions.  It classifies the nature of operational transactions. In other words, it shows how a transaction would be reported on the balance sheet or income statements.  It is also important for the year-end closing process </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">to identify accounts with balances which should be taken forward or those revenue and expense accounts that do not have carried forward balances. There are three types of accounts: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05989E47" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Balance Sheet accounts include assets, liabilities and fund equity/net assets accounts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFCBCE5" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revenue accounts include financing sources.  Revenue accounts are usually created for each revenue category; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE77262" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="64" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expense/Expenditure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accounts include financing uses.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361C0799" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5C44EE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACD6230" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243C8B81" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Fund chart field is used to classify funding resources.  Funds are segregated for the purpose of conducting specific activities or attaining certain objectives in accordance with special regulations, restrictions, or limitations.  This chart field is also used to control spending in UNDP.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C092F4" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D2723C" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The inclusion of the donor chart field for budgeting cost-sharing funds has been requested to ensure alignment of donor funds for such funds to income and expenditure.   This has been implemented in 2006 for all cost-sharing funds, as well as “closed trust funds” that are controlled by cash for budget control purposes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B75283D" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289567BB" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Fund chart field in Quantum maintains the fiscal and accounting entities for financial resources. It is a secondary balancing segment, meaning balance sheet and income statement can be produced by fund.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B933EC" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A09A70D" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main funding categories in UNDP are:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5A47AF" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regular Resources;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357CD3A0" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other Resources that are further categorized into the following:    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CF6CCE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cost sharing; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008DDFD9" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trust funds; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD14678" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others: government cash counterpart, United Nations Volunteers (UNV), Junior Professional Officers (JPO) and Management Service Agreements (MSAs).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4089641A" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D21E12" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operating Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D89692" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24152699" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Operating Unit chart field lies between the Agency and the Cost Center. It is useful for identifying units responsible and accountable for financial transactions. For UNDP, an operating unit could be a regional bureau, a country office, or a similar functional area.  The relationship of the operating units (e.g. regional grouping) is established using the tree structure.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7680F7" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3E6537" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost Centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BDAE84" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DCFF5A" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Cost Centre chart field is maintained for departmental expenses, budgets and cost groupings and rolled up to country and bureau.  It represents the financial management view of the organization. Quantum financial system subledgers use cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as defined in the human resources system and maintained by the Office of Financial Management (OFM). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">PeopleSoft technology is used to ensure that the two databases remain in sync.  Typically, an operating unit would be the country office (e.g. ‘AFG' for UNDP Afghanistan) and cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would be the various units set up in the country office (e.g. Afghanistan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233D1423" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Central Department; Democratic Governance Department, Finance Department, Human Resources Department, etc.).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793A40AD" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD0355E" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are two types of cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chart field values: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309C2F31" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Budgetary Cost Centre </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CB2EAF" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expenditure Cost Centre </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CADF24" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDF53C0" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Budgetary Cost Centre codes start with a “B”, preceding the cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> code, while the Expenditure Cost Centre codes are five-digit numeric.  The first three numbers of the expenditure cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> code are the same as the last three numbers of the budgetary cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> code.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9CC756" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F981F3C" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Budgetary cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are used for budgeting only.  They represent a group of expenditure cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Funds are allocated at budgetary cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> level and any cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within a group of expenditure cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rolling up to the budgetary cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can spend funds assigned to that budgetary cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F31757" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD33695" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For example, budgetary cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> code B0300 has been issued a budget of $100,000.  Expenditure cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> codes ranging from 30001 to 30099 can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spend</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up to $100,000 - the funds allocated to budgetary cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B0300. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE19AA9" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF74FDD" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BF9E8A" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6731D206" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Project chart field is tied to the Quantum Project and Portfolio Management (PPM) subledger and used for project accounting.  The Project chart field identifies objectives for projects to which funding sources are applied.  It is essentially used for activities that are temporary in duration and for which revenues and expenditures may be accumulated over more than one fiscal year.  Projects start and end dates may not correspond to a fiscal year.  Beginning and ending dates are entered for the project values that limit financial activity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D530B5D" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E7F128" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Project chart field is also broken down into specific activities.  This feature facilitates the tracking of project financial information without changing the chart of accounts.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1B8DD4" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621CF96C" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project is the top level at which budget and expenditure can be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recorded</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Activity is the lowest budgeting and reporting level for projects. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C99844C" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787505D6" w14:textId="52F6AFDB" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detailed project data (including all chart field values) are maintained in the Quantum PPM subledger and tracked at project summary level in the General Ledger. However, the data maintained in the PPM subledger is classified by business unit defined at the sub-ledger level, providing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the flexibility</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of using different </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of project activity based on the requirements of each business unit.   For instance, using the project business unit feature, projects are classified by project owners (i.e. country office and Headquarters, UNV, etc.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6DE5B8" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F128ACD" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">There are generally three types of projects: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6563B4D6" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="11" w:line="277" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="26B0536D" w14:textId="3D22411E" w:rsidR="00365159" w:rsidRDefault="00365159" w:rsidP="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Development Projects - funded from core, trust fund or cost sharing resources;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1D51D4" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="11" w:line="277" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="709BC06B" w14:textId="546EA9D7" w:rsidR="00970871" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Management Projects - mostly funded from biennial support budget or extra-budgetary funds;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D914EC" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="11" w:line="277" w:lineRule="auto"/>
-[...130 lines deleted...]
-    <w:p w14:paraId="24BB49A1" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="63" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cost Recovery Projects -used for transactions processed on behalf of UN agencies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B047295" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AC9797" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interagency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DBA8AE" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4C407769" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742C8F67" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="6031E523" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="41F93CC9" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Inter Agency chart field is used for inter-unit accounting and is populated during journal processing, when inter-office or inter-fund transactions are being processed. Quantum provides the capability to record all inter-office or inter-fund generated journals in a single intra-fund, intra-operating unit or inter-unit with other GL Agency and track the interagency fund, office or agency using the interagency field.  For instance, if UNDP makes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>payment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> out of its bank on behalf of another UN agency, the inter-agency chart field in UNDP records would capture the name of another agency.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7530626D" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3CF352" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Donor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294F7738" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766DE4CA" w14:textId="79D62447" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="689D5E6E" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...77 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Donor chart field is used to track donors' revenue as well as expenses apportioned to different donors/funding sources and to facilitate donor reporting. All projects funded on cost sharing basis (or project level co-financing) should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>show the correct donor at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  This is critical for donor reporting.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783C9FEA" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4674D561" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="48CFBACF" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4BA471B2" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Starting from 2006, the donor code for cost-sharing, as well as certain trust funds (e.g. European Commission) is also part of the chart-fields used for budgetary control.  Other funds, viz. regular resources and the other trust funds (or fund level co-financing) are managed through allocation.  The donor field for such funds would be ‘UNDP' donor, i.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e. ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">000012'.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643E7921" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB9D056" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Other important fields</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327A5BEB" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2516B2" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Budget Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E479B6" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="732C93F6" w14:textId="06B0759F" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701E2D28" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="6B6A8E7B" w14:textId="32C83B10" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="435"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Budget Period field is required for maintaining budget entries and identifying a period for budgeting purposes. The Budget Period will ensure that those transactions that affect budgets fall within the defined start and end dates.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B7430D" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21943CBD" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Currency Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEAF188" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2640C433" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="435"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Currency code is a PeopleSoft-delivered field used to facilitate multi-currency processing.  Multicurrency will be used in all Quantum financial subledgers.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB3B18B" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB3BD29" w14:textId="1EF850A0" w:rsidR="00675FC8" w:rsidRDefault="00283919">
+    <w:p w14:paraId="11AEF33F" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fiscal Year and Accounting Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB671E1" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153BB535" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...71 lines deleted...]
-    <w:p w14:paraId="24E65B31" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All transactions within PeopleSoft are posted by fiscal year and accounting period, based on user-defined processing calendars.  There is only one calendar identified in Quantum - a fiscal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">year (January 1 to December 31).  Other calendars may be built as needed and will be used for appropriate reporting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA37E75" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F778ADC" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="51371DED" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ledgers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4431AF" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4A83FB9E" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394BE9AE" w14:textId="3E0604CA" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4458B32A" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="37AD63B7" w14:textId="611D0115" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ledgers are associated directly with an agency and store posted amounts by ledger classification.  In Quantum, UNDP has USD primary ledger to record financial transactions from all subledgers (payables, fixed assets, project, receivables, payroll and cash management) and USD secondary ledger limit to record corporate transactions only. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DE3923" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D42B63F" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...57 lines deleted...]
-    <w:p w14:paraId="1DC3A31E" w14:textId="30BF7B1D" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ledgers are defined as “balanced”, so the system will enforce edits to ensure that dollar journals are in balance for “Actuals”. The period(s) open for journal processing is (are) also defined at the ledger level by agency. Journal error handling, combination edit processing options, currency options and approval options are also defined at this level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03569A7B" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C712372" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Responsible Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B69A030" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
-[...26 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsible party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or implementing agent as was known in ATLAS) is used to track advances and payments made to the implementing agency. This is a required field for expenses charged to all UNDP projects. In Quantum, this field is no longer a GL COA but modelled as vendor in Project and Portfolio Management (PPM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3307C2" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BD91C4" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Task id</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B83CC58" w14:textId="675FEC5F" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
-[...27 lines deleted...]
-    <w:p w14:paraId="196239A0" w14:textId="268C4F35" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="218DE273" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...41 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The task id (or activity id as was known in ATLAS) details the task breakdown of the project and output. In Quantum, this field is no longer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a GL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COA but will be tracked in Project and Portfolio Management (PPM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B350BE0" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039C67E2" w14:textId="16723D30" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="1D156FC3" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chart fields</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6D4815" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7328F8" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...53 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any changes to the chart fields must be approved by OFM.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F775AE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716A67E7" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Account Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A210500" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ECAAC3" w14:textId="0DA4164D" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7FC9A30B" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...45 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="3" w:hanging="439"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The chart field table for account codes is local segment for all Agencies in Quantum, hence, each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>agencies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can add, modify or delete the account code.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F856BF4" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7580D939" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="01D59D53" w14:textId="51DC47A1" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:ind w:hanging="439"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1A6633" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="0249403A" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="439"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Users are required to do the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECFB487" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3FCEB791" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revenue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- contributions received from donors should always be recorded using account 51005 and entering the relevant operating unit, cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, fund ID and the donor code.  If the fund code is cost-sharing or project level co-financing, the project ID, project business unit and a default activity should also be entered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314D7E94" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="6BCCDD6F" w14:textId="5C678E5D" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - are recorded using appropriate expenditure account in the 6xxxx or 7xxxx series.  All expenses should include all chart fields without any exception.  The cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entered for expenses should be the expenditure cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (not the budgetary cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).Other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asset or liability accounts in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1xxxxx or 2xxxx series</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should include, as a minimum, the following chart field values</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:  account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, operating unit, fund and cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FDBE06" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1029 lines deleted...]
-      <w:r w:rsidRPr="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Business Owners for the various chart fields need to make sure that no duplicate values exist. A review of the donor chart field values should be regularly undertaken by the business owners to “inactivate” the duplicated values.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D87DC2" w14:textId="3849584E" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="156F9FE2" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B07237" w14:textId="77777777" w:rsidR="00761130" w:rsidRDefault="00761130">
+    <w:p w14:paraId="76556150" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44832D74" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Summary Table of Chart fields</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00DB0FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F84DAF" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="77738A7D" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0FE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9307" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="46" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:bottom w:w="6" w:type="dxa"/>
           <w:right w:w="65" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="231"/>
         <w:gridCol w:w="1543"/>
         <w:gridCol w:w="98"/>
         <w:gridCol w:w="1251"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="3378"/>
         <w:gridCol w:w="131"/>
         <w:gridCol w:w="2280"/>
         <w:gridCol w:w="335"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00675FC8" w14:paraId="75C7B804" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="410B3EE1" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="405F967B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="2694C4F7" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB0FE6">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Chartfield</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14FBDA55" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="3454EC68" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Number of Characters</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="487E3948" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="38FE1FDB" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F6A2CFA" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="0818F8BE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Business Owner</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="30A45502" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="3422C586" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5A344C" w14:textId="54BADEE7" w:rsidR="00675FC8" w:rsidRDefault="00FE57F0">
+          <w:p w14:paraId="67781DDF" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28442660" w14:textId="20062D7F" w:rsidR="00675FC8" w:rsidRDefault="00675FC8">
+          <w:p w14:paraId="061ECF94" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56D053B8" w14:textId="721B013B" w:rsidR="00675FC8" w:rsidRDefault="005C277E">
+          <w:p w14:paraId="670E12E4" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>UNDP, UNV</w:t>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>For USD UNDP PL - UNDP, UNV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="657FC8BA" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="21F7A286" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="3C893941" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="6C3CCFE0" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74C9722D" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="35006D2A" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Operating Unit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31250646" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="6C68A2AC" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2779C59E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="05358617" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Operating Unit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F9FE771" w14:textId="77742F7E" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00546B9C">
+          <w:p w14:paraId="7165DF84" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Office of Human Resource (OHR) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="4BB54203" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="73761601" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="1085"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12F76C4C" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="73FFA734" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Account </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="152BE00E" w14:textId="3F4EEE75" w:rsidR="00675FC8" w:rsidRDefault="000F4C75">
+          <w:p w14:paraId="31BE6636" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="579C2E62" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="7063E3E1" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Accounting element to classify assets, liabilities, equity, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7521FF50" w14:textId="521ED7BE" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="432A2CC5" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revenue and expense </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EAA1418" w14:textId="0EEA0D10" w:rsidR="00675FC8" w:rsidRDefault="00546B9C">
+          <w:p w14:paraId="4404491F" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Office of Financial Management (OFM)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="6C84C33C" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="6B119FFD" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="643DB02B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="14372C36" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Fund </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2437D0" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="23A7D33C" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B66B7CA" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="785F6070" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Fund  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="684A17A8" w14:textId="56AEF7C7" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="7E039900" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">OFM </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="4DA9512D" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="4700103F" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F0DC5BE" w14:textId="04477AAE" w:rsidR="00675FC8" w:rsidRDefault="00B65E3A">
+          <w:p w14:paraId="1E33AB04" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Cost Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03AF3B62" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="3F3486E7" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="481F6D1D" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="5D282C93" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Organizational element  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E65BB59" w14:textId="453A12D8" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="6942E961" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OHR  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="25D4CAF2" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="03777C32" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E2D16B9" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="687C0AD7" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Project  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B9BA0B6" w14:textId="5FF1B3B2" w:rsidR="00675FC8" w:rsidRDefault="00311678">
+          <w:p w14:paraId="79B8BEA8" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A8DD5D6" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="3F772A18" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Project identifier </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="587CFA3B" w14:textId="2B68C739" w:rsidR="00675FC8" w:rsidRDefault="00F045C8">
+          <w:p w14:paraId="5996A652" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Finance Business Advisor (FBA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C12B1C" w14:paraId="3735E44F" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="47233CDD" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E551887" w14:textId="60B7F572" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="19E44CEE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="319ACA09" w14:textId="680C8A6E" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="6667F3DE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A4590B1" w14:textId="3D6634C0" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="3D036856" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79CC8C79" w14:textId="54EAB403" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="46C6792B" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Parnter and Donor Interactive (PDI)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Parnter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Donor Interactive (PDI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C12B1C" w14:paraId="32D51808" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="4F5CBEBD" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18BFBD4E" w14:textId="04B6E931" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="2DE2C6C0" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Currency Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ECE1163" w14:textId="594C769B" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="6FEF6CC5" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127DB159" w14:textId="4ED6BBAC" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="4F2CA42C" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Local currency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B096783" w14:textId="00A41D74" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="7EA30752" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Treasury</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C12B1C" w14:paraId="078B2054" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="53F9BBAD" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24E58C6C" w14:textId="58E4D681" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="340E2C82" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Fiscal Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1548C8C1" w14:textId="4010B5F9" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="1ECE3485" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="244A4C76" w14:textId="68EF9CAC" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="67C19C1E" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Fiscal year of ledger balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5164151F" w14:textId="747C43CE" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="098F27E2" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C12B1C" w14:paraId="47CDB2B1" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="5DD91724" w14:textId="77777777" w:rsidTr="002914CE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="231" w:type="dxa"/>
           <w:wAfter w:w="335" w:type="dxa"/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25B32730" w14:textId="783D8B0B" w:rsidR="00C12B1C" w:rsidRDefault="00C12B1C">
+          <w:p w14:paraId="2EA1CCFE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Accounting Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64F3189A" w14:textId="7789EC12" w:rsidR="00C12B1C" w:rsidRDefault="003A69F7">
+          <w:p w14:paraId="1041EA64" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D03C6AD" w14:textId="2385151A" w:rsidR="00C12B1C" w:rsidRDefault="003A69F7">
+          <w:p w14:paraId="4BC9C80F" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Accounting period of ledger transaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74E9C8EA" w14:textId="4D777EAD" w:rsidR="00C12B1C" w:rsidRDefault="003A69F7">
+          <w:p w14:paraId="170CB71A" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B656A9" w14:paraId="2F7966EE" w14:textId="77777777" w:rsidTr="00897180">
+      <w:tr w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w14:paraId="4989F377" w14:textId="77777777" w:rsidTr="002914CE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="29" w:type="dxa"/>
             <w:bottom w:w="1" w:type="dxa"/>
             <w:right w:w="80" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBC7D82" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="6C59B0D8" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB0FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1349" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08FB3BCB" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00675FC8">
+          <w:p w14:paraId="47E23678" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40E861CE" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00675FC8">
+          <w:p w14:paraId="4C5077EE" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2615" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57CF0A01" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00675FC8">
+          <w:p w14:paraId="4615B33D" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48865873" w14:textId="0ADB250E" w:rsidR="00675FC8" w:rsidRDefault="00675FC8" w:rsidP="00ED475F">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:p w14:paraId="4C4E00EF" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00DB0FE6">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4015552E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00DB0FE6">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="191DFABB" w14:textId="77777777" w:rsidR="00677D63" w:rsidRDefault="00677D63">
+    <w:p w14:paraId="55464704" w14:textId="77777777" w:rsidR="00E35709" w:rsidRDefault="00E35709" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="665BF716" w14:textId="77777777" w:rsidR="00677D63" w:rsidRDefault="00677D63">
+    <w:p w14:paraId="41EFA384" w14:textId="77777777" w:rsidR="00E35709" w:rsidRDefault="00E35709" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="699A06AB" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2789D03A" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRDefault="00DB0FE6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2438894B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+  <w:p w14:paraId="6D061703" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRDefault="00DB0FE6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="51D85157" w14:textId="17F8CD5E" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C0730A7" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRPr="00DB0FE6" w:rsidRDefault="00DB0FE6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Date d’entrée en vigueur"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="1552960860"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{8F5AED72-0909-434A-B6AB-08F1ED7EDDF8}"/>
         <w:date w:fullDate="2012-01-01T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="fr-FR"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00CF3835">
+        <w:r w:rsidRPr="00DB0FE6">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>01/01/2012</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0FE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1844928543"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{8F5AED72-0909-434A-B6AB-08F1ED7EDDF8}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="002E247C">
+        <w:r w:rsidRPr="00DB0FE6">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1CDF1D48" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B609FB4" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRDefault="00DB0FE6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="633E5BA6" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+  <w:p w14:paraId="44DBAF55" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRDefault="00DB0FE6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="196F8921" w14:textId="77777777" w:rsidR="00677D63" w:rsidRDefault="00677D63">
+    <w:p w14:paraId="3C7454EB" w14:textId="77777777" w:rsidR="00E35709" w:rsidRDefault="00E35709" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="164FEDD2" w14:textId="77777777" w:rsidR="00677D63" w:rsidRDefault="00677D63">
+    <w:p w14:paraId="20D5E809" w14:textId="77777777" w:rsidR="00E35709" w:rsidRDefault="00E35709" w:rsidP="00DB0FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1E2A8BB7" w14:textId="201BC440" w:rsidR="00D92E79" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A25DCBC" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRDefault="00DB0FE6" w:rsidP="00D92E79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B2DE6AD" wp14:editId="22A54D08">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55F5B81C" wp14:editId="4EA4E8F5">
           <wp:extent cx="304800" cy="598043"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="14923"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309373" cy="607015"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5032FFA5" w14:textId="77777777" w:rsidR="00D92E79" w:rsidRDefault="00D92E79">
-[...9 lines deleted...]
-  <w:p w14:paraId="02BFDC38" w14:textId="77777777" w:rsidR="000624FF" w:rsidRDefault="000624FF">
+  <w:p w14:paraId="3991DE6E" w14:textId="77777777" w:rsidR="00DB0FE6" w:rsidRDefault="00DB0FE6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03476E5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="630EA4CE"/>
     <w:lvl w:ilvl="0" w:tplc="DC1CD17C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -4881,110 +7846,1376 @@
     <w:lvl w:ilvl="8" w:tplc="52C0073A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F3F1C70"/>
+    <w:nsid w:val="127967F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C76D6E0"/>
+    <w:tmpl w:val="064A9D54"/>
+    <w:lvl w:ilvl="0" w:tplc="14AEC162">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1082"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5914C0DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4F608152">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AC4C90E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="56D45F36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F028CA76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B3AA36FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2DD6C9F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E3E63A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6292E494"/>
+    <w:lvl w:ilvl="0" w:tplc="B810DF60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="703"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EF7AE49E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3CE0EA8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7CCABFCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DCDEBE5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="82D6BA0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EB6C2206">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BF441382">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CE88B894">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57D26794"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF7611F4"/>
+    <w:lvl w:ilvl="0" w:tplc="5C98C882">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AF165110">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="818"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1291"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2820A210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1997"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BE125936">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2717"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E98070AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="884654F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4157"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5DB6A4C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4877"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="75C6A3D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5597"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="585155BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5ECC145C"/>
+    <w:lvl w:ilvl="0" w:tplc="7248B830">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9C6458DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="59CC71EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3A5ADD20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE60F62E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FE80212E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="582E6028">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="597C603A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE63151"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4EA44EC6"/>
+    <w:lvl w:ilvl="0" w:tplc="14AEC162">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1082"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5914C0DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4F608152">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AC4C90E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="56D45F36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F028CA76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B3AA36FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2DD6C9F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FDA6D09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80CC8B00"/>
+    <w:lvl w:ilvl="0" w:tplc="14AEC162">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4EA20482">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1082"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5914C0DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4F608152">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AC4C90E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="56D45F36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F028CA76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B3AA36FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2DD6C9F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CF66DAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D825978"/>
     <w:lvl w:ilvl="0" w:tplc="E0F4756E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F9AC56E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8D38187A">
+    <w:lvl w:ilvl="2" w:tplc="04090019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1454"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="693CA1C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -5093,2694 +9324,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FC700578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...1160 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="576E701A"/>
-[...1479 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7464684E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79589172"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7823,1291 +9411,160 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="788207467">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2108888365">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2108888365">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="3" w16cid:durableId="134371056">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1011954119">
+  <w:num w:numId="4" w16cid:durableId="1380205584">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="728965713">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2145341944">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1677414927">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="145556860">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="618537976">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="9" w16cid:durableId="1997880062">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="855919842">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="367607912">
+  <w:num w:numId="10" w16cid:durableId="1027219038">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00675FC8"/>
-[...239 lines deleted...]
-    <w:rsid w:val="00FF1AD7"/>
+    <w:rsidRoot w:val="00DB0FE6"/>
+    <w:rsid w:val="001C7367"/>
+    <w:rsid w:val="00B04BC4"/>
+    <w:rsid w:val="00BB7F94"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D11499"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rsid w:val="00E35709"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="24CD3DC5"/>
-  <w15:docId w15:val="{D5428344-FCD1-4FF4-AC24-09298D9C1CD0}"/>
+  <w14:docId w14:val="4305F53E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{476693D9-579E-409F-B9D8-F7753116B701}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...875 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9449,219 +9906,791 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BC2C70"/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C960F572B11C46C0BB6DF4E0E2F4D303">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC2C70"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
     <w:pPr>
-      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="718" w:right="3" w:hanging="358"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DB0FE6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/PublishingImages/maintenance-and-usage-of-the-chart-of-accounts_P1.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9768,694 +10797,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2201</Words>
-  <Characters>12549</Characters>
+  <Words>2199</Words>
+  <Characters>12540</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14721</CharactersWithSpaces>
+  <CharactersWithSpaces>14710</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>