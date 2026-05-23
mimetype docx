--- v0 (2025-10-01)
+++ v1 (2026-05-23)
@@ -1,905 +1,1719 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4A285121" w14:textId="77777777" w:rsidR="005F00F4" w:rsidRDefault="00371748">
+    <w:p w14:paraId="4748B151" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="00463C9C">
       <w:pPr>
         <w:spacing w:after="121" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Décaissement des fonds (effectuer des paiements)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BD3802" w14:textId="725BEFF0" w:rsidR="005F00F4" w:rsidRDefault="00371748">
+    <w:p w14:paraId="4AC749AA" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="00463C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> sont effectués à partir des bordereaux de comptes créditeurs et des bordereaux de prépaiement qui sont approuvés et qui ont fait l’objet d’un contrôle du budget.  Le décaissement s’effectue de deux façons : </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un décaissement renvoie à toute remise de fonds faite à un fournisseur dans QUANTUM.  Tous les décaissements dans Quantum sont effectués à partir des bordereaux de comptes créditeurs et des bordereaux de prépaiement qui sont approuvés et qui ont fait l’objet d’un contrôle du budget.  Le décaissement s’effectue de deux façons : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011A501D" w14:textId="44540BDD" w:rsidR="005F00F4" w:rsidRDefault="00150837">
-      <w:pPr>
+    <w:p w14:paraId="5A61E569" w14:textId="1249BD73" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Demande</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demande de traitement de paiement (PPR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : il s'agit d'un processus automatisé par lots qui crée un ensemble prédéfini de paiements.  Il peut s'agir soit de chèques système (CHK), pour lesquels un lot de chèques est produit, soit de transferts électroniques de fonds (EFT), qui créent des paiements en ligne en temps réel.  Quantum crée les écritures comptables et, dans le cas des TEF, les instructions à la banque pour le transfert des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>espèces</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AAC123" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Transferts électroniques de fonds (TEF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Lorsque les paiements sont effectués par transfert électronique de fonds (TEF), les instructions de paiement sont générées sous forme électronique en utilisant le processus de traitement par lots de la méthode "PPR" pour la méthode "TRF".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C04D4E" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">;  </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chèques système (CHK)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Il s'agit de séries de chèques produites automatiquement par Quantum dans le cadre du processus de traitement par lots de PPR. Les numéros de chèque sont attribués automatiquement.  Le numéro de départ est augmenté d'une unité chaque fois qu'un chèque est généré pour un compte bancaire particulier.  L'utilisateur télécharge le fichier de paiement généré au cours du processus PPR pour l'impression des chèques. Les bureaux peuvent utiliser le logiciel de rédaction de chèques développé spécifiquement pour le format System Check afin de personnaliser le format des chèques et d'ajouter des caractères spéciaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674BF8B0" w14:textId="2CB1CDB0" w:rsidR="00150837" w:rsidRDefault="00150837">
-      <w:pPr>
+    <w:p w14:paraId="71629142" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> : Lorsque les paiements sont effectués par transfert électronique de fonds (TEF), les instructions de paiement sont générées sous forme électronique en utilisant le processus de traitement par lots de la méthode "PPR" pour la méthode "TRF".</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Paiement manuel :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Les paiements manuels sont définis comme des paiements effectués en dehors du système Quantum et ensuite enregistrés dans Quantum. Les bureaux ne peuvent effectuer des paiements manuels que lorsque 1) le bureau n’est pas en mesure de se connecter ou d’effectuer une transaction en raison d’un mauvais fonctionnement du système ou d’une mauvaise connexion à Quantum et 2) le paiement est nécessaire immédiatement en cas de situation d’urgence inévitable. Tous les paiements manuels doivent être accompagnés de documents justificatifs et doivent être enregistrés immédiatement après dans Quantum. Les bureaux sont autorisés à émettre jusqu’à cinq chèques manuels par mois, et les circonstances de ces paiements manuels doivent être consignées par écrit.  Si ce nombre maximum est insuffisant, le Chef de Bureau doit demander l’autorisation préalable du Contrôleur financier pour aller au-delà de cette limite. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16275842" w14:textId="14159E87" w:rsidR="00150837" w:rsidRDefault="00150837">
-      <w:pPr>
+    <w:p w14:paraId="6D6B8EB4" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> : Il s'agit de séries de chèques produites automatiquement par Quantum dans le cadre du processus de traitement par lots de PPR. Les numéros de chèque sont attribués automatiquement.  Le numéro de départ est augmenté d'une unité chaque fois qu'un chèque est généré pour un compte bancaire particulier.  L'utilisateur télécharge le fichier de paiement généré au cours du processus PPR pour l'impression des chèques. Les bureaux peuvent utiliser le logiciel de rédaction de chèques développé spécifiquement pour le format System Check afin de personnaliser le format des chèques et d'ajouter des caractères spéciaux.</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chèques manuels (MAN) : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce format est choisi si le numéro de chèque doit être attribué par l’utilisateur ou si le paiement est effectué en espèces.  Les chèques manuels (MAN) sont préparés et remplis/imprimés par l’utilisateur. La demande de traitement de paiement (PPR) n’inclut pas et ne traite pas les chèques manuels. Cette option devrait être utilisée aussi rarement que possible, car la nature manuelle du processus est sujette aux erreurs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69802287" w14:textId="66DE8CD3" w:rsidR="005F00F4" w:rsidRDefault="00371748">
-[...39 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="524E87CD" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="00463C9C">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="73B98582" w14:textId="2EEA4CF9" w:rsidR="005F00F4" w:rsidRDefault="00371748">
-[...36 lines deleted...]
-    <w:p w14:paraId="3FD1BC64" w14:textId="76852C6A" w:rsidR="005F00F4" w:rsidRDefault="00371748">
+    <w:p w14:paraId="29BC996B" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="00463C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="128"/>
+        <w:spacing w:after="128" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. Une instruction de TEF peut être traitée de l’une des trois façons suivantes : Le format UFF, l’interface de la BOA et la lettre d’envoi. </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans Quantum, les TEF sont configurés pour deux formats :  Le format Universal Flat File (UFF) et le standard ISO20022. Une instruction de TEF peut être traitée de l’une des trois façons suivantes : Le format UFF, l’interface de la BOA et la lettre d’envoi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C352D8E" w14:textId="06D0D826" w:rsidR="005F00F4" w:rsidRDefault="00371748">
-      <w:pPr>
+    <w:p w14:paraId="43565E76" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Paiement positif</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Le paiement positif est un processus utilisé pour lutter contre la fraude par chèque. Grâce à ce service, le PNUD transmet un fichier avec les informations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">paiement par rapport au fichier d’émission et ne paie que les chèques qui correspondent. Les exceptions sont transmises </w:t>
-[...8 lines deleted...]
-        <w:t>Les services de paiement positif sont utilisés pour les comptes ZBA de la Bank of America.</w:t>
+        <w:t>relatives aux chèques émis à la banque peu de temps après leur émission au bénéficiaire. La banque compare les numéros de série des chèques et les montants des chèques présentés pour paiement par rapport au fichier d’émission et ne paie que les chèques qui correspondent. Les exceptions sont transmises au PNUD pour traitement. Certains services de paiement positifs correspondent au champ du bénéficiaire ainsi qu’au numéro de série et au montant, dans le but de détecter les bénéficiaires modifiés.  Les services de paiement positif sont utilisés pour les comptes ZBA de la Bank of America.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2189A3" w14:textId="552269F6" w:rsidR="00514D21" w:rsidRDefault="00514D21">
-      <w:pPr>
+    <w:p w14:paraId="63729E5F" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="758"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F32839F" w14:textId="31F5A418" w:rsidR="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="00463C9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-        <w:rPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’Universal Flat File (UFF)</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidR="00E72324" w:rsidRPr="00E72324">
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est le format de fichier de paiement générique généré par le PPR à partir de Quantum.  Les fichiers UFF sont utilisés par les bureaux qui ont développé une interface bancaire locale ou des solutions de banque électronique en ligne avec leurs banques locales, avec l'approbation du trésorier.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Veuillez vous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> référer à la rubrique </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="004D50CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Mise en place et utilisation de systèmes bancaires électroniques</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BD2DAA">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
-      <w:r w:rsidR="00E72324" w:rsidRPr="00E72324">
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  Si un bureau ne dispose pas d'une interface locale, une </w:t>
       </w:r>
-      <w:r w:rsidR="00E72324" w:rsidRPr="00E72324">
-        <w:rPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lettre d'instruction</w:t>
       </w:r>
-      <w:r w:rsidR="00E72324" w:rsidRPr="00E72324">
-        <w:t xml:space="preserve"> doit être préparée manuellement et autorisée pour demander à la banque d'exécuter un transfert pour le paiement.  Le processus PPR est exécuté en utilisant la méthode de paiement "TRF" pour la génération du fichier UFF.</w:t>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être préparée manuellement et autorisée pour demander à la banque d'exécuter un transfert pour le paiement.  Le processus PPR est exécuté en utilisant la méthode de paiement "TRF" pour la génération du fichier UFF</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A32EB09" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF02DD3" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le TEF avec H2H complet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisant la norme ISO20022 s'applique si le compte bancaire de décaissement fait partie de l'interface complète Host-to-Host.  Ces fichiers de paiement sont traités par le système dès qu'un PPR est exécuté et transmis automatiquement aux banques par l'intermédiaire de la plate-forme de paiement du système de gestion de la trésorerie (TMS). Les banques, à leur tour, transmettent ces instructions de paiement aux banques de décaissement et renvoient également les relevés bancaires par le même canal H2H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AEDD01" w14:textId="1790DC66" w:rsidR="005F00F4" w:rsidRDefault="00E72324">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="0C1AC0F0" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="00463C9C">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1133"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076134AD" w14:textId="77777777" w:rsidR="005F00F4" w:rsidRDefault="00371748">
-[...9 lines deleted...]
-    <w:p w14:paraId="372E8500" w14:textId="2C6E70BE" w:rsidR="005F00F4" w:rsidRDefault="00E72324">
+    <w:p w14:paraId="79685D06" w14:textId="37A4F2DA" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="00463C9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="123"/>
+        <w:spacing w:after="123" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le TEF est le mode de paiement privilégié pour les raisons suivantes : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB114AA" w14:textId="77777777" w:rsidR="005F00F4" w:rsidRDefault="00371748">
-      <w:pPr>
+    <w:p w14:paraId="33C5A4F8" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La création et l’approbation des écritures et la transmission des espèces sont simultanées ;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066C4E16" w14:textId="40EDFF88" w:rsidR="0024093F" w:rsidRDefault="00371748" w:rsidP="0024093F">
-      <w:pPr>
+    <w:p w14:paraId="40568640" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> et le paiement positif contribuent à la création d’un dispositif de contrôle interne rigoureux (voir la section sur les Arrangements bancaires [Banking Arrangements] sous la rubrique Opérations bancaires sur l’argent en espèce et les investissements [Cash Banking and Investment], paragraphe portant sur la Gestion des ressources financières [Financial Resources Management], dans le présent POPP) ; le risque d’erreur de saisie est réduit et le processus est entièrement automatisé. </w:t>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’interface H2H et le paiement positif contribuent à la création d’un dispositif de contrôle interne rigoureux (voir la section sur les Arrangements bancaires [Banking Arrangements] sous la rubrique Opérations bancaires sur l’argent en espèce et les investissements [Cash Banking and Investment], paragraphe portant sur la Gestion des ressources financières [Financial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D50CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management], dans le présent POPP) ; le risque d’erreur de saisie est réduit et le processus est entièrement automatisé. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296B3161" w14:textId="77777777" w:rsidR="0024093F" w:rsidRDefault="0024093F" w:rsidP="0024093F"/>
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="52691C04" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="00463C9C">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F40F6BC" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC3EA22" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2580EC2E" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF16B6A" w14:textId="4E056FA2" w:rsidR="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5764430C" w14:textId="77777777" w:rsidR="0024093F" w:rsidRPr="0024093F" w:rsidRDefault="0024093F" w:rsidP="0024093F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="364DCC9F" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B29F05" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="004D50CF">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024093F">
-        <w:rPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5162F121" w14:textId="77777777" w:rsidR="0024093F" w:rsidRPr="0024093F" w:rsidRDefault="0024093F" w:rsidP="0024093F">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="0C8B50AC" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRPr="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="00463C9C">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0024093F" w:rsidRPr="0024093F" w:rsidSect="00745B44">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="1D4C733B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="004D50CF">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1176" w:right="836" w:bottom="709" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1796" w:right="836" w:bottom="709" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75D850A6" w14:textId="77777777" w:rsidR="00745B44" w:rsidRDefault="00745B44" w:rsidP="00BD44BD">
+    <w:p w14:paraId="4211845D" w14:textId="77777777" w:rsidR="00464374" w:rsidRDefault="00464374" w:rsidP="00463C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DE780FA" w14:textId="77777777" w:rsidR="00745B44" w:rsidRDefault="00745B44" w:rsidP="00BD44BD">
+    <w:p w14:paraId="353B73B5" w14:textId="77777777" w:rsidR="00464374" w:rsidRDefault="00464374" w:rsidP="00463C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="242DC663" w14:textId="77777777" w:rsidR="00241CB0" w:rsidRDefault="00241CB0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31E73108" w14:textId="77777777" w:rsidR="00463C9C" w:rsidRDefault="00463C9C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="0AA9AF9E" w14:textId="77777777" w:rsidR="00BD44BD" w:rsidRDefault="00BD44BD">
+  <w:p w14:paraId="73A9D17F" w14:textId="082F4E29" w:rsidR="00463C9C" w:rsidRPr="004D50CF" w:rsidRDefault="00463C9C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...4 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00514D21">
-      <w:rPr>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00514D21">
-      <w:rPr>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="00736EF0">
-      <w:t>18</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r w:rsidR="00E72324" w:rsidRPr="00E72324">
-[...11 lines deleted...]
-    <w:r w:rsidR="00E72324" w:rsidRPr="00E72324">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> : 18/03/2015 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+    <w:r w:rsidRPr="004D50CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version # : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1032641165"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{89633D14-F66B-46AF-87EF-AFD9142ACD0E}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00736EF0">
+        <w:r w:rsidRPr="004D50CF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F3B15ED" w14:textId="77777777" w:rsidR="00745B44" w:rsidRDefault="00745B44" w:rsidP="00BD44BD">
+    <w:p w14:paraId="74C0D41B" w14:textId="77777777" w:rsidR="00464374" w:rsidRDefault="00464374" w:rsidP="00463C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D4077C9" w14:textId="77777777" w:rsidR="00745B44" w:rsidRDefault="00745B44" w:rsidP="00BD44BD">
+    <w:p w14:paraId="29FFCB49" w14:textId="77777777" w:rsidR="00464374" w:rsidRDefault="00464374" w:rsidP="00463C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7158DA83" w14:textId="4E50549C" w:rsidR="00BD44BD" w:rsidRDefault="00BD44BD" w:rsidP="00BD44BD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="240F2A71" w14:textId="13E9B772" w:rsidR="00463C9C" w:rsidRDefault="00463C9C" w:rsidP="00BD44BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30BCC98F" wp14:editId="5715C181">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="170E4C5D" wp14:editId="72CE5BB1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-137160</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2077393188" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="14923"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309373" cy="607015"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B9F04E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EBCC9D38"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1478" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2198" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2918" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3638" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4358" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5078" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5798" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6518" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7238" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B432E53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC626F20"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1478" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2198" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2918" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3638" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4358" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5078" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5798" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6518" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7238" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404E2588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1896ACC6"/>
     <w:lvl w:ilvl="0" w:tplc="CD0A704A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -1067,142 +1881,259 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6DC82060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6173"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A50717"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C5E6A2E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1478" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2198" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2918" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3638" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4358" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5078" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5798" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6518" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7238" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="530996208">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1307469993">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1618754017">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="875626522">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005F00F4"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00FD0A24"/>
+    <w:rsidRoot w:val="00463C9C"/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rsid w:val="00464374"/>
+    <w:rsid w:val="004D50CF"/>
+    <w:rsid w:val="00901553"/>
+    <w:rsid w:val="009C6782"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C6280C"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6968798E"/>
-  <w15:docId w15:val="{FE3B083A-B7DB-4CB7-9D2E-CF183DE0BBBF}"/>
+  <w14:docId w14:val="304644E5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{695DED49-F774-4391-A913-F0F4817ADFC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1317,51 +2248,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1543,1727 +2474,943 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
     <w:pPr>
-      <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463C9C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD44BD"/>
+    <w:rsid w:val="00463C9C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD44BD"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00463C9C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD44BD"/>
+    <w:rsid w:val="00463C9C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD44BD"/>
-[...8 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="00463C9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD44BD"/>
+    <w:rsid w:val="00463C9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-    </w:pPr>
-[...61 lines deleted...]
-      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/establishment-and-use-electronic-banking-systems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/establishment-and-use-electronic-banking-systems" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...585 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>983</Words>
-  <Characters>5606</Characters>
+  <Words>982</Words>
+  <Characters>5603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6576</CharactersWithSpaces>
+  <CharactersWithSpaces>6572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>admin</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>