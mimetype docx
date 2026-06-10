--- v0 (2026-05-02)
+++ v1 (2026-06-10)
@@ -1,970 +1,1469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4AAE715D" w14:textId="0F80DC80" w:rsidR="005F00F4" w:rsidRDefault="00371748">
+    <w:p w14:paraId="3BE1A28A" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00094AD4" w:rsidRDefault="00094AD4" w:rsidP="00094AD4">
       <w:pPr>
         <w:spacing w:after="121" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disbursing Funds (Making Payments)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE715E" w14:textId="1C4F8C6D" w:rsidR="005F00F4" w:rsidRDefault="00371748">
+    <w:p w14:paraId="5A256079" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00094AD4" w:rsidRDefault="00094AD4" w:rsidP="00094AD4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">s that are approved and budget-checked.  The disbursement is effected in two ways: </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A disbursement is the release of cash to a Supplier in Quantum.  All disbursements in Quantum are made from AP invoices and prepayment invoices that are approved and budget-checked.  The disbursement is effected in two ways: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE715F" w14:textId="69EF9158" w:rsidR="005F00F4" w:rsidRPr="00484796" w:rsidRDefault="000B5E5C">
-      <w:pPr>
+    <w:p w14:paraId="66F2E1B7" w14:textId="22775EC7" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Payment Process Request (PPR):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this is an automated batch process that creates a predefined set of payments.  These can be either system cheques (CHK) where a batch of cheques are produced, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">electronic fund transfers (EFTs), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">creating real-time online payments.  Quantum creates the accounting entries and, in the case of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EFTs,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instructions to the bank to transfer cash;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECA0891" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> to the bank to transfer cash;  </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Electronic Funds Transfers (EFT): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When disbursing payments through the Electronic Funds Transfers (EFT), payment instructions are generated in electronic format using the batch process of the ‘PPR’ for using ‘TRF’ method.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61676E26" w14:textId="4F735537" w:rsidR="00F06FF8" w:rsidRDefault="00F06FF8" w:rsidP="00F06FF8">
-      <w:pPr>
+    <w:p w14:paraId="77B76968" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">System Cheques (CHK): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These are series of cheques automatically produced by Quantum in the PPR batch process. Cheque numbers are assigned automatically.  The starting number is increased by one unit each time a cheque is generated for a particular bank account.  The user downloads the payment file generated during the PPR for cheque printing. Offices can use the cheque-writer software developed specifically for use with the System Check format to customize cheque formats and add special characters.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A5D7EA" w14:textId="59972BB2" w:rsidR="00F06FF8" w:rsidRDefault="00F06FF8" w:rsidP="00F06FF8">
-      <w:pPr>
+    <w:p w14:paraId="5253A69A" w14:textId="587BBDFA" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">These are series of cheques automatically produced by Quantum in the PPR batch process. Cheque numbers are assigned automatically.  The starting number is increased by one unit each time a cheque is generated for a particular bank account.  The user downloads the payment file generated during the PPR for cheque printing. Offices can use the cheque-writer software developed specifically for use with the System Check format to customize cheque formats and add special characters.    </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Manual payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Manual payments are defined as payments made outside of Quantum and then subsequently recorded in Quantum. Offices may only make manual payments when (1) the office is unable to connect to, or complete, a transaction due to poor system performance or poor connectivity to Quantum and (2) the payment is needed immediately due to an unavoidable emergency situation. All manual payments must have supporting documents and must be recorded immediately thereafter in Quantum. Offices are authorized to issue up to five manual payments per month, and the circumstances for making such manual payments must be recorded in writing.  If this maximum number is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inadequate, the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Head of Office must request prior authorization from the Comptroller to exceed this limit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE7160" w14:textId="4AA0F05B" w:rsidR="005F00F4" w:rsidRDefault="00371748">
-      <w:pPr>
+    <w:p w14:paraId="6E2B4A78" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">per month, and the circumstances for making such manual payments must be recorded in writing.  If this maximum number is inadequate,   the Head of Office must request prior authorization from the Comptroller to exceed this limit. </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manual Cheques (MAN): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This format is chosen if the cheque number is to be assigned by the user, or if the payment is being made in cash.  Manual cheques (MAN) are prepared and written/printed by the user. The PPR does not include and process manual cheques. This option should be used as infrequently as possible, as the manual nature of the process is prone to errors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE7161" w14:textId="5BC884F7" w:rsidR="005F00F4" w:rsidRDefault="00371748">
-[...21 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0DD4C659" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00094AD4" w:rsidRDefault="00094AD4" w:rsidP="00094AD4">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AAE7163" w14:textId="38CEAA5F" w:rsidR="005F00F4" w:rsidRDefault="005F00F4">
-[...6 lines deleted...]
-    <w:p w14:paraId="4AAE7164" w14:textId="2D8DF273" w:rsidR="005F00F4" w:rsidRDefault="00371748">
+    <w:p w14:paraId="36C9F569" w14:textId="1E33F6D0" w:rsidR="00094AD4" w:rsidRPr="00094AD4" w:rsidRDefault="00094AD4" w:rsidP="00094AD4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="128"/>
+        <w:spacing w:after="128" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">and letter of transmittal. </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Quantum, EFTs are configured for two formats:  Universal Flat File (UFF) and ISO20022 standard. An EFT instruction can be processed in one of three ways: UFF, ISO20222 and letter of transmittal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE7165" w14:textId="22BAD34E" w:rsidR="005F00F4" w:rsidRDefault="00371748">
-      <w:pPr>
+    <w:p w14:paraId="7CD89602" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Positive Pay</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>Positive pay services are used for Bank of America ZBA accounts.</w:t>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Positive pay is a process used to combat cheque fraud. With this service UNDP transmits a file of issued cheque information to the bank soon after its issuance to the payee. The bank matches cheque serial numbers and amounts of cheques presented for payments against the issue file and pays only those cheques that match. Exceptions are conveyed to UNDP for disposition. Some positive pay services match against the payee field as well as the serial number and amount, in an effort to detect altered payees.  Positive pay services are used for Bank of America ZBA accounts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE7166" w14:textId="7AB14240" w:rsidR="005F00F4" w:rsidRDefault="00371748" w:rsidP="00F06FF8">
-      <w:pPr>
+    <w:p w14:paraId="1BFFB4E7" w14:textId="4A905EFB" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Universal Flat File (UFF)</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r w:rsidR="00BD6774">
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the generic payment file format generated by the PPR from Quantum.  UFF files are used by offices that have developed a local banking interface or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">e-banking solutions </w:t>
-[...17 lines deleted...]
-        <w:r w:rsidR="00EE2BFA" w:rsidRPr="00F06FF8">
+        <w:t xml:space="preserve">web e-banking solutions with their local banks with the approval from the Treasurer.  Please refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A87495">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Establishment and Use of Electronic Banking Systems</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EE2BFA">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  If an office does not have a local interface, then a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>letter of instruction</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be manually prepared and authorized to request the bank to execute a transfer for payment.  PPR process is run using payment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>method ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRF’ for UFF file generation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCBC43B" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EFT with full H2H using ISO20022 standard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C91139">
-        <w:t xml:space="preserve">‘TRF’ for UFF file generation. </w:t>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applies if the disbursing bank account is part of the full Host-to-Host interface.  These payment files are processed by the system as soon as a PPR is run and automatically transmitted to Banks through the Treasury Management System (TMS) payment hub. Banks, in turn, route these payment instructions to the disbursing banks, and also return through the same H2H channel the bank statements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE7167" w14:textId="18188D42" w:rsidR="005F00F4" w:rsidRPr="005F0073" w:rsidRDefault="00EE2BFA">
-[...17 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="1333DBC3" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00094AD4" w:rsidRDefault="00094AD4" w:rsidP="00094AD4">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1133"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00371748" w:rsidRPr="005F0073">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE7168" w14:textId="77777777" w:rsidR="005F00F4" w:rsidRPr="005F0073" w:rsidRDefault="00371748">
-[...9 lines deleted...]
-    <w:p w14:paraId="4AAE7169" w14:textId="00EFDA32" w:rsidR="005F00F4" w:rsidRDefault="00F06FF8">
+    <w:p w14:paraId="47827087" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00094AD4" w:rsidRDefault="00094AD4" w:rsidP="00094AD4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="123"/>
+        <w:spacing w:after="123" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">e preferred payment method for the following reasons: </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EFT is the preferred payment method for the following reasons: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE716A" w14:textId="77777777" w:rsidR="005F00F4" w:rsidRDefault="00371748">
-      <w:pPr>
+    <w:p w14:paraId="7223B6B8" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Creation and approval of entries and transmission of cash are simultaneous;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE716B" w14:textId="0C927301" w:rsidR="005F00F4" w:rsidRDefault="00EE2BFA" w:rsidP="00BD44BD">
-      <w:pPr>
+    <w:p w14:paraId="5F259C37" w14:textId="1F989FB9" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">interface and positive pay contribute to creating a strong internal control environment (see the section on Banking Arrangements under Cash Banking and Investment, Financial Resources Management, in the present POPP); there is a reduced risk of inputting error and the process is fully automated. </w:t>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H2H interface and positive pay contribute to creating a strong internal control environment (see the section on Banking Arrangements under Cash Banking and Investment, Financial Resources Management, in the present POPP); there is a reduced risk of inputting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>error,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the process is fully automated. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05421F3E" w14:textId="6C91F0F2" w:rsidR="00EE7D0A" w:rsidRDefault="00371748" w:rsidP="00573236">
+    <w:p w14:paraId="7BA641A6" w14:textId="17F628A7" w:rsidR="00DA504D" w:rsidRDefault="00094AD4" w:rsidP="00A87495">
       <w:pPr>
         <w:spacing w:after="11483" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00094AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EE7D0A" w:rsidSect="004E29E1">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00A87495">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1176" w:right="836" w:bottom="709" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1176" w:right="836" w:bottom="709" w:left="1702" w:header="720" w:footer="882" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03A25DF9" w14:textId="77777777" w:rsidR="004E29E1" w:rsidRDefault="004E29E1" w:rsidP="00BD44BD">
+    <w:p w14:paraId="3BF1204F" w14:textId="77777777" w:rsidR="00D6599F" w:rsidRDefault="00D6599F" w:rsidP="00094AD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04FA5E1D" w14:textId="77777777" w:rsidR="004E29E1" w:rsidRDefault="004E29E1" w:rsidP="00BD44BD">
+    <w:p w14:paraId="10D29F54" w14:textId="77777777" w:rsidR="00D6599F" w:rsidRDefault="00D6599F" w:rsidP="00094AD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4A5513D5" w14:textId="77777777" w:rsidR="00D9258F" w:rsidRDefault="00D9258F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35591494" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRDefault="00094AD4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="4AAE7175" w14:textId="77777777" w:rsidR="00BD44BD" w:rsidRDefault="00BD44BD">
+  <w:p w14:paraId="35773EB8" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRPr="00A87495" w:rsidRDefault="00094AD4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...4 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BD44BD">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 18/03/2015 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BD44BD">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00A87495">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1032641165"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{89633D14-F66B-46AF-87EF-AFD9142ACD0E}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00CF6E3D">
+        <w:r w:rsidRPr="00A87495">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55F3F905" w14:textId="77777777" w:rsidR="004E29E1" w:rsidRDefault="004E29E1" w:rsidP="00BD44BD">
+    <w:p w14:paraId="04CB66AC" w14:textId="77777777" w:rsidR="00D6599F" w:rsidRDefault="00D6599F" w:rsidP="00094AD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54EB4351" w14:textId="77777777" w:rsidR="004E29E1" w:rsidRDefault="004E29E1" w:rsidP="00BD44BD">
+    <w:p w14:paraId="334E5AA1" w14:textId="77777777" w:rsidR="00D6599F" w:rsidRDefault="00D6599F" w:rsidP="00094AD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="4AAE7173" w14:textId="77777777" w:rsidR="00BD44BD" w:rsidRDefault="00BD44BD" w:rsidP="00BD44BD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10781D32" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRDefault="00094AD4" w:rsidP="00BD44BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AAE7177" wp14:editId="55DDAF5E">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="254C192B" wp14:editId="736E4568">
           <wp:extent cx="268686" cy="580709"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="143506003" name="Picture 143506003"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="8809" b="14556"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="275986" cy="596486"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4AAE7174" w14:textId="77777777" w:rsidR="00BD44BD" w:rsidRDefault="00BD44BD" w:rsidP="00BD44BD">
+  <w:p w14:paraId="6B04BC70" w14:textId="77777777" w:rsidR="00094AD4" w:rsidRDefault="00094AD4" w:rsidP="00BD44BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11215191"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9F8276E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1478" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2198" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2918" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3638" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4358" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5078" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5798" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6518" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7238" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB228CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5956C302"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1478" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2198" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2918" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3638" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4358" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5078" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5798" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6518" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7238" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404E2588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1896ACC6"/>
     <w:lvl w:ilvl="0" w:tplc="CD0A704A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -1132,156 +1631,258 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6DC82060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6173"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5785440A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2508356"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1478" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2198" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2918" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3638" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4358" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5078" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5798" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6518" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7238" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="703870306">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1469739014">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1055353112">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1292401232">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005F00F4"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00F06FF8"/>
+    <w:rsidRoot w:val="00094AD4"/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rsid w:val="00463B81"/>
+    <w:rsid w:val="00787754"/>
+    <w:rsid w:val="00A87495"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D2260D"/>
+    <w:rsid w:val="00D6599F"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4AAE715D"/>
-  <w15:docId w15:val="{2940DADC-14E6-4C9C-AF07-9DECE39D3B1E}"/>
+  <w14:docId w14:val="2FE7375D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4B0D2FB8-1565-4D03-A270-0801CAEEB4AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1396,51 +1997,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1622,1821 +2223,947 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
     <w:pPr>
-      <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094AD4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD44BD"/>
+    <w:rsid w:val="00094AD4"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD44BD"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00094AD4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD44BD"/>
+    <w:rsid w:val="00094AD4"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD44BD"/>
-[...8 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00094AD4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD44BD"/>
+    <w:rsid w:val="00094AD4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...121 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10731" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10731" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...607 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>719</Words>
-  <Characters>4100</Characters>
+  <Words>718</Words>
+  <Characters>4095</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4810</CharactersWithSpaces>
+  <CharactersWithSpaces>4804</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>admin</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>