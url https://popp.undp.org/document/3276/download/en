--- v0 (2025-10-09)
+++ v1 (2026-06-04)
@@ -1,1086 +1,1438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0FE48C7E" w14:textId="265C2C48" w:rsidR="00421A6D" w:rsidRPr="00E948FC" w:rsidRDefault="00396D23" w:rsidP="008E7E46">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="0EA2DC82" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> In Quantum</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>User Guide on DES (DPC) Entries In Quantum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAC7F3C" w14:textId="4A99EFFF" w:rsidR="00421A6D" w:rsidRPr="00E948FC" w:rsidRDefault="00421A6D" w:rsidP="008519D2">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="18F227AB" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:id w:val="-451244569"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4CD7F9DA" w14:textId="25777345" w:rsidR="008A1DEA" w:rsidRDefault="008A1DEA">
+        <w:p w14:paraId="1CE886B1" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+              <w:color w:val="2F5496"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00E7475A">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+              <w:color w:val="2F5496"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3D2A9467" w14:textId="123D235D" w:rsidR="00ED1DCF" w:rsidRDefault="008A1DEA">
+        <w:p w14:paraId="1F83F74A" w14:textId="04D4544B" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Cordia New"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00E7475A">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00E7475A">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00E7475A">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc129597389" w:history="1">
-            <w:r w:rsidR="00ED1DCF" w:rsidRPr="00493DCF">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc129597389 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E948FC">
-              <w:rPr>
+            <w:r w:rsidR="00396CB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="258BFA87" w14:textId="07F751A9" w:rsidR="00ED1DCF" w:rsidRDefault="008C7E61">
+        <w:p w14:paraId="24B29432" w14:textId="26F06527" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+            <w:ind w:left="220"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Cordia New"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc129597390" w:history="1">
-            <w:r w:rsidR="00ED1DCF" w:rsidRPr="00493DCF">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inter-module Data Flow</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc129597390 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E948FC">
-              <w:rPr>
+            <w:r w:rsidR="00396CB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0616CEFC" w14:textId="277FB930" w:rsidR="00ED1DCF" w:rsidRDefault="008C7E61">
+        <w:p w14:paraId="71EC127C" w14:textId="361BD0AF" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Cordia New"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc129597391" w:history="1">
-            <w:r w:rsidR="00ED1DCF" w:rsidRPr="00493DCF">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Entering DES Entries</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc129597391 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E948FC">
-              <w:rPr>
+            <w:r w:rsidR="00396CB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="340F4708" w14:textId="5D1C2C8C" w:rsidR="00ED1DCF" w:rsidRDefault="008C7E61">
+        <w:p w14:paraId="088E1477" w14:textId="7E14F09D" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+            <w:ind w:left="220"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Cordia New"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc129597392" w:history="1">
-            <w:r w:rsidR="00ED1DCF" w:rsidRPr="00493DCF">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Creating Invoices</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc129597392 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E948FC">
-              <w:rPr>
+            <w:r w:rsidR="00396CB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4924BB33" w14:textId="7CE234F2" w:rsidR="00ED1DCF" w:rsidRDefault="008C7E61">
+        <w:p w14:paraId="4DB3BE9F" w14:textId="55540F07" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+            <w:ind w:left="220"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Cordia New"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc129597393" w:history="1">
-            <w:r w:rsidR="00ED1DCF" w:rsidRPr="00493DCF">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Confirming Flow in GL and GL Budgetary</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc129597393 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E948FC">
-              <w:rPr>
+            <w:r w:rsidR="00396CB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="212E5D55" w14:textId="250DDB94" w:rsidR="00ED1DCF" w:rsidRDefault="008C7E61">
+        <w:p w14:paraId="03A4A5BE" w14:textId="2448A3A4" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+            <w:ind w:left="220"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Mincho" w:hAnsi="Calibri" w:cs="Cordia New"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc129597394" w:history="1">
-            <w:r w:rsidR="00ED1DCF" w:rsidRPr="00493DCF">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Confirming Flow into Project Costs and Project Budget</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc129597394 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E948FC">
-              <w:rPr>
+            <w:r w:rsidR="00396CB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1DCF">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E98E341" w14:textId="0ABF5C80" w:rsidR="00421A6D" w:rsidRPr="00421A6D" w:rsidRDefault="008A1DEA" w:rsidP="00421A6D">
-          <w:r>
+        <w:p w14:paraId="5E77248A" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+          <w:pPr>
+            <w:spacing w:line="259" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E7475A">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="54F7DE0F" w14:textId="5D480E3E" w:rsidR="007F601E" w:rsidRPr="00EB0E5B" w:rsidRDefault="008519D2" w:rsidP="008519D2">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1BC1BD05" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc129597389"/>
-      <w:r w:rsidRPr="00EB0E5B">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="53EC19C5" w14:textId="23A58C62" w:rsidR="003A61FD" w:rsidRDefault="003A61FD" w:rsidP="003A61FD"/>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="727D1818" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44124229" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The purpose of this document is to point out specific key fields users have to be aware of when creating DES entries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357BFCDB" w14:textId="77777777" w:rsidR="008E0757" w:rsidRDefault="004B0237" w:rsidP="00CF461C">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">with </w:t>
+    <w:p w14:paraId="0B80F909" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will be using an AP Invoice modality with </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D625C3F" w14:textId="63BA0F58" w:rsidR="008E0757" w:rsidRDefault="00AC0952" w:rsidP="008E0757">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6DDE9573" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> – meaning lines balance by debit and credit</w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zero header amount – meaning lines balance by debit and credit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E32E2E" w14:textId="43974CC0" w:rsidR="004B0237" w:rsidRDefault="00B723E3" w:rsidP="008E0757">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F184C0D" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>A</w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="008E0757">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>specific supplier</w:t>
       </w:r>
-      <w:r w:rsidR="007A5E08">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (payments, bank reconciliation).</w:t>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - which has been setup to differentiate approval workflow rules and also work around other AP requirements (payments, bank reconciliation).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C191B2" w14:textId="4915C607" w:rsidR="00936D0A" w:rsidRDefault="00DE6820" w:rsidP="0039000C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="322A3829" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">All account codes - </w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All account codes - Expense, Revenue, Asset and Liability. However </w:t>
       </w:r>
-      <w:r w:rsidR="00050B40">
-        <w:t>Expense, Revenue</w:t>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>only Expense account codes will require project information and update PPM</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. All other account codes will only update GL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AF07C5" w14:textId="77777777" w:rsidR="00936D0A" w:rsidRDefault="00936D0A" w:rsidP="00936D0A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18B94188" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A5B43FE" w14:textId="56FF6709" w:rsidR="007F2BCE" w:rsidRDefault="00441E95" w:rsidP="00441E95">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="1613C092" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc129597390"/>
-      <w:r>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Inter-module Data Flow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="2109788F" w14:textId="1C02342A" w:rsidR="00441E95" w:rsidRDefault="00542045" w:rsidP="007F2BCE">
-      <w:pPr>
+    <w:p w14:paraId="0ECF636E" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="436B0296" wp14:editId="4610B69E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C2D9134" wp14:editId="7B285FF6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>63427</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>253842</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6258033" cy="2408000"/>
                 <wp:effectExtent l="0" t="0" r="142875" b="87630"/>
                 <wp:wrapNone/>
                 <wp:docPr id="210" name="Group 210"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6258033" cy="2408000"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6258033" cy="2408000"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="193" name="Rectangle 193"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6225703" cy="1322962"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:gradFill rotWithShape="1">
+                            <a:gsLst>
+                              <a:gs pos="0">
+                                <a:srgbClr val="A5A5A5">
+                                  <a:lumMod val="110000"/>
+                                  <a:satMod val="105000"/>
+                                  <a:tint val="67000"/>
+                                </a:srgbClr>
+                              </a:gs>
+                              <a:gs pos="50000">
+                                <a:srgbClr val="A5A5A5">
+                                  <a:lumMod val="105000"/>
+                                  <a:satMod val="103000"/>
+                                  <a:tint val="73000"/>
+                                </a:srgbClr>
+                              </a:gs>
+                              <a:gs pos="100000">
+                                <a:srgbClr val="A5A5A5">
+                                  <a:lumMod val="105000"/>
+                                  <a:satMod val="109000"/>
+                                  <a:tint val="81000"/>
+                                </a:srgbClr>
+                              </a:gs>
+                            </a:gsLst>
+                            <a:lin ang="5400000" scaled="0"/>
+                          </a:gradFill>
+                          <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:srgbClr val="A5A5A5"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst/>
                         </wps:spPr>
-                        <wps:style>
-[...12 lines deleted...]
-                        </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="4ECD89EE" w14:textId="77777777" w:rsidR="002A71DF" w:rsidRDefault="002A71DF" w:rsidP="002A71DF">
+                            <w:p w14:paraId="41C7B7BE" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:grpSp>
                         <wpg:cNvPr id="207" name="Group 207"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="86332" y="350195"/>
                             <a:ext cx="6171701" cy="2057805"/>
                             <a:chOff x="0" y="0"/>
                             <a:chExt cx="6171701" cy="2057805"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvPr id="31" name="Rectangle 31"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2062155" y="1428349"/>
                               <a:ext cx="4109546" cy="629287"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
-                            <a:gradFill>
+                            <a:gradFill rotWithShape="1">
                               <a:gsLst>
                                 <a:gs pos="0">
-                                  <a:schemeClr val="accent6">
+                                  <a:srgbClr val="70AD47">
                                     <a:lumMod val="40000"/>
                                     <a:lumOff val="60000"/>
-                                  </a:schemeClr>
+                                  </a:srgbClr>
                                 </a:gs>
                                 <a:gs pos="50000">
-                                  <a:schemeClr val="accent6">
+                                  <a:srgbClr val="70AD47">
                                     <a:lumMod val="60000"/>
                                     <a:lumOff val="40000"/>
-                                  </a:schemeClr>
+                                  </a:srgbClr>
                                 </a:gs>
                                 <a:gs pos="100000">
-                                  <a:schemeClr val="accent6"/>
+                                  <a:srgbClr val="70AD47"/>
                                 </a:gs>
                               </a:gsLst>
+                              <a:lin ang="5400000" scaled="0"/>
                             </a:gradFill>
-                            <a:ln>
+                            <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                               <a:solidFill>
-                                <a:schemeClr val="accent6"/>
+                                <a:srgbClr val="70AD47"/>
                               </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:miter lim="800000"/>
                             </a:ln>
                             <a:effectLst>
                               <a:outerShdw blurRad="63500" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                                 <a:prstClr val="black">
                                   <a:alpha val="40000"/>
                                 </a:prstClr>
                               </a:outerShdw>
                             </a:effectLst>
                           </wps:spPr>
-                          <wps:style>
-[...12 lines deleted...]
-                          </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="193ACB32" w14:textId="3A702860" w:rsidR="007F018D" w:rsidRDefault="00DF7E69" w:rsidP="002A71DF">
+                              <w:p w14:paraId="3DBC1825" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                                 <w:pPr>
                                   <w:pStyle w:val="ListParagraph"/>
                                   <w:numPr>
                                     <w:ilvl w:val="0"/>
-                                    <w:numId w:val="8"/>
+                                    <w:numId w:val="2"/>
                                   </w:numPr>
+                                  <w:spacing w:line="259" w:lineRule="auto"/>
                                 </w:pPr>
                                 <w:r>
-                                  <w:t>Expenditure will u</w:t>
-[...8 lines deleted...]
-                                  <w:t xml:space="preserve"> Balance</w:t>
+                                  <w:t>Expenditure will update PPM – Costs and Budget Balance</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="17382175" w14:textId="2DB2333D" w:rsidR="00DF7E69" w:rsidRDefault="00DF7E69" w:rsidP="002A71DF">
+                              <w:p w14:paraId="73F71E2D" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                                 <w:pPr>
                                   <w:pStyle w:val="ListParagraph"/>
                                   <w:numPr>
                                     <w:ilvl w:val="0"/>
-                                    <w:numId w:val="8"/>
+                                    <w:numId w:val="2"/>
                                   </w:numPr>
+                                  <w:spacing w:line="259" w:lineRule="auto"/>
                                 </w:pPr>
                                 <w:r>
-                                  <w:t>GMS would be able to be run on the expenses</w:t>
-[...2 lines deleted...]
-                                  <w:t xml:space="preserve"> booked</w:t>
+                                  <w:t>GMS would be able to be run on the expenses booked</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="28647411" w14:textId="76666C44" w:rsidR="00F628E6" w:rsidRDefault="00F628E6" w:rsidP="002A71DF">
+                              <w:p w14:paraId="6A4DA346" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                                 <w:pPr>
                                   <w:pStyle w:val="ListParagraph"/>
                                   <w:numPr>
                                     <w:ilvl w:val="0"/>
-                                    <w:numId w:val="8"/>
+                                    <w:numId w:val="2"/>
                                   </w:numPr>
+                                  <w:spacing w:line="259" w:lineRule="auto"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:t>Expenditure Item Date = Invoice Date</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="5DAAF873" w14:textId="5CAF8E4D" w:rsidR="00DF7E69" w:rsidRDefault="00DF7E69" w:rsidP="002A71DF"/>
+                              <w:p w14:paraId="3F7DA93E" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A"/>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="195" name="Callout: Down Arrow 195"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="9727"/>
                               <a:ext cx="1952828" cy="1409700"/>
                             </a:xfrm>
                             <a:prstGeom prst="downArrowCallout">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
-                              <a:schemeClr val="accent2">
+                              <a:srgbClr val="ED7D31">
                                 <a:lumMod val="40000"/>
                                 <a:lumOff val="60000"/>
-                              </a:schemeClr>
+                              </a:srgbClr>
                             </a:solidFill>
-                            <a:ln>
+                            <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                               <a:solidFill>
-                                <a:schemeClr val="accent2">
+                                <a:srgbClr val="ED7D31">
                                   <a:lumMod val="75000"/>
-                                </a:schemeClr>
+                                </a:srgbClr>
                               </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:miter lim="800000"/>
                             </a:ln>
+                            <a:effectLst/>
                           </wps:spPr>
-                          <wps:style>
-[...14 lines deleted...]
-                          </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="5A4AE8C1" w14:textId="6BF0DE97" w:rsidR="00AE4F84" w:rsidRPr="000E70E1" w:rsidRDefault="00AE4F84" w:rsidP="00AE4F84">
+                              <w:p w14:paraId="72F21AB0" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="000E70E1" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:color w:val="FFC000"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="000E70E1">
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:color w:val="FFC000"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39995895" wp14:editId="56072A5C">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F6214DF" wp14:editId="60C76D33">
                                       <wp:extent cx="1779905" cy="632460"/>
                                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                       <wp:docPr id="200" name="Picture 200"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="0" name="Picture 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13">
+                                              <a:blip r:embed="rId7">
                                                 <a:extLst>
                                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                   </a:ext>
                                                 </a:extLst>
                                               </a:blip>
                                               <a:srcRect/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="1779905" cy="632460"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
@@ -1088,2711 +1440,3031 @@
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="35" name="Rectangle 35"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="8512" y="1429155"/>
                               <a:ext cx="1971675" cy="628650"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
-                            <a:gradFill>
+                            <a:gradFill rotWithShape="1">
                               <a:gsLst>
                                 <a:gs pos="0">
-                                  <a:schemeClr val="accent2">
+                                  <a:srgbClr val="ED7D31">
                                     <a:lumMod val="75000"/>
-                                  </a:schemeClr>
+                                  </a:srgbClr>
                                 </a:gs>
                                 <a:gs pos="50000">
-                                  <a:schemeClr val="accent2"/>
+                                  <a:srgbClr val="ED7D31"/>
                                 </a:gs>
                                 <a:gs pos="100000">
-                                  <a:schemeClr val="accent2">
+                                  <a:srgbClr val="ED7D31">
                                     <a:lumMod val="99000"/>
                                     <a:satMod val="120000"/>
                                     <a:shade val="78000"/>
-                                  </a:schemeClr>
+                                  </a:srgbClr>
                                 </a:gs>
                               </a:gsLst>
+                              <a:lin ang="5400000" scaled="0"/>
                             </a:gradFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:effectLst>
+                              <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+                                <a:srgbClr val="000000">
+                                  <a:alpha val="63000"/>
+                                </a:srgbClr>
+                              </a:outerShdw>
+                            </a:effectLst>
                           </wps:spPr>
-                          <wps:style>
-[...12 lines deleted...]
-                          </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="269FB001" w14:textId="3EF11CF1" w:rsidR="0010675C" w:rsidRDefault="00F1557C" w:rsidP="002A71DF">
+                              <w:p w14:paraId="5DB53496" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                                 <w:pPr>
                                   <w:pStyle w:val="ListParagraph"/>
                                   <w:numPr>
                                     <w:ilvl w:val="0"/>
-                                    <w:numId w:val="9"/>
+                                    <w:numId w:val="3"/>
                                   </w:numPr>
+                                  <w:spacing w:line="259" w:lineRule="auto"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:t>Update General Ledger</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="42F02736" w14:textId="660EAFBD" w:rsidR="00F1557C" w:rsidRDefault="00F1557C" w:rsidP="002A71DF">
+                              <w:p w14:paraId="0BAF5063" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                                 <w:pPr>
                                   <w:pStyle w:val="ListParagraph"/>
                                   <w:numPr>
                                     <w:ilvl w:val="0"/>
-                                    <w:numId w:val="9"/>
+                                    <w:numId w:val="3"/>
                                   </w:numPr>
+                                  <w:spacing w:line="259" w:lineRule="auto"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:t xml:space="preserve">Update GL Budgetary </w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="201" name="Callout: Down Arrow 201"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2062264" y="0"/>
                               <a:ext cx="4007796" cy="1409700"/>
                             </a:xfrm>
                             <a:prstGeom prst="downArrowCallout">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
-                              <a:schemeClr val="accent6">
+                              <a:srgbClr val="70AD47">
                                 <a:lumMod val="40000"/>
                                 <a:lumOff val="60000"/>
-                              </a:schemeClr>
+                              </a:srgbClr>
                             </a:solidFill>
-                            <a:ln>
+                            <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                               <a:solidFill>
-                                <a:schemeClr val="accent6"/>
+                                <a:srgbClr val="70AD47"/>
                               </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:miter lim="800000"/>
                             </a:ln>
+                            <a:effectLst/>
                           </wps:spPr>
-                          <wps:style>
-[...14 lines deleted...]
-                          </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="1580E12D" w14:textId="12B472DC" w:rsidR="00F531CA" w:rsidRPr="000E70E1" w:rsidRDefault="00F531CA" w:rsidP="00F531CA">
+                              <w:p w14:paraId="55B44F84" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="000E70E1" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:color w:val="FFC000"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00F531CA">
                                   <w:rPr>
                                     <w:noProof/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54C230A6" wp14:editId="2C927D16">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26D98C8B" wp14:editId="02F16CAB">
                                       <wp:extent cx="3910936" cy="661481"/>
                                       <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                                       <wp:docPr id="206" name="Picture 206"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="0" name="Picture 4"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14">
+                                              <a:blip r:embed="rId8">
                                                 <a:extLst>
                                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                   </a:ext>
                                                 </a:extLst>
                                               </a:blip>
                                               <a:srcRect/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="3964592" cy="670556"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                       <wps:wsp>
                         <wps:cNvPr id="194" name="Text Box 2"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="1721795" y="68093"/>
-                            <a:ext cx="2548890" cy="386080"/>
+                            <a:off x="1721765" y="68091"/>
+                            <a:ext cx="2548889" cy="633729"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0184708C" w14:textId="2CF6A835" w:rsidR="00450FA6" w:rsidRDefault="00450FA6">
+                            <w:p w14:paraId="02E295A2" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                               <w:r>
                                 <w:t>Accounts Payable Regular Invoice Lines</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:spAutoFit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="436B0296" id="Group 210" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:5pt;margin-top:20pt;width:492.75pt;height:189.6pt;z-index:251658240;mso-width-relative:margin;mso-height-relative:margin" coordsize="62580,24080" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhsh8EaQYAAJ0dAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdtu2zgQfV9g/4HQ+9aSbOti1CmyaVMs&#10;kG2Dpos+07pYQiVRS9Kxs1+/w+HFihNf0m5TYJEXmyI55HDIOXOGfP1m0zbktuCiZt3cC175Him6&#10;jOV1t5x7f32+/C3xiJC0y2nDumLu3RXCe3P26y+v1/2sCFnFmrzgBAbpxGzdz71Kyn42GomsKloq&#10;XrG+6KCxZLylEj75cpRzuobR22YU+n40WjOe95xlhRBQ+1Y3emc4flkWmfxYlqKQpJl7oJvEX46/&#10;C/U7OntNZ0tO+6rOjBr0G7Road3BpG6ot1RSsuL1g6HaOuNMsFK+ylg7YmVZZwWuAVYT+Durec/Z&#10;qse1LGfrZe/MBKbdsdM3D5t9uH3P+5v+moMl1v0SbIFfai2bkrfqH7QkGzTZnTNZsZEkg8oonCb+&#10;eOyRDNrCiZ/4vjFqVoHlH8hl1bsjkiM78eieOuseDojY2kB8nw1uKtoXaFoxAxtcc1LncH5TWElH&#10;Wzion+Do0G7ZFERVonGwpzOVmAmw2ul2Cqexb+wUjMMwjUI1qlstnfVcyPcFa4kqzD0OCuCRordX&#10;QuqutgvIKXtoBbAk75pC6dJ0n4oS1gJbE6A0elJx0XByS8EHaJYVncQFwdTYW4mVddM4wfC4oOmv&#10;RAv0Mid8wqxOAmdmnXTCbd0x/tjs+dfAWKvU/a0F9LqVCeRmsTHbtGD5HewoZ9rdRZ9d1mDTKyrk&#10;NeXg34AEgFnyI/yUDVvPPWZKHqkY/+exetUfjhy0emQNeDH3xN8ryguPNH90cBjTYDJRAIMfk2kc&#10;wgcftiyGLd2qvWCwHQGgY59hUfWXjS2WnLVfANrO1azQRLsM5p57meT240JqHANwzIrzc+wGoNJT&#10;edXd9Jk9AOrMfN58obw3B0uC735g1gHobOd86b5qazp2vpKsrPHwKRNruxrTgzMOEEMXt54U+rH1&#10;JEQxoipwe5bK307FnCQaj0OPALaMp36QTtUQcOQshARxEPtgQwQffxonvulxFHz2SDp3/AngM4aF&#10;7GIP1JkzDUY7Dj2hH4XBdIoGCyZhMp6k9y02Cfx0Oom0xaIwDRPcFbfsJ6IQxrv8EsBDbctSAFDp&#10;AukZ+IT/mCtrBIqwqVm1f7JcI9MEIocJHVCtYgcCVmSrQUeHZYibSzGca4r9VI3rNUS8h/O5gQEG&#10;B/M5NY7MF6j5Di4QNg7GUFriH9pGlTh1Fms6VJg1tavao70eTGx7wkhaWqOpsTxbyYLfVPmaLJoV&#10;/0RziNDgOQAgQkUEHyiTKoM/2TJtlkDcEFYAL7/UskJksJun0MMFj0VDs6+4cbTpK7qzb6CR6Y0r&#10;dqrg10DL7wtdE3WgcfEQNZT1Tg1dVvCbQpcV/nGhS/MP6+0vEez5Itiz8ErAZI3tF7RpwDVm5C1b&#10;d+Scc7YGholhS4XYk2AeXBg8OI1DBO9tPIRxwiSEjEvFw2Dip7FGVHAXy+UtgzRcIAclUAejlnbu&#10;xwgn4OoWfPaArCaO3wXq9yY5FR4fzhurcGCQwiEq4sZgAgOhJ+DRAUZs+G5F80LjoQ5EBq9VGqvI&#10;9wHIOkCYHefV7FyhnQMgzfEPBCAr7CQQLE9i2420wgfZNkIWZjFbcvhCutGFfjDpfgbIGjvE2mbC&#10;UAfn+mSYSqaB5u5ARVNFS0F4CFZxEMUwiwKrKEyiqXXYPVh1OCG+T6yeQkWfgh5P4pw2wb8vdIw4&#10;PlQnTQ2YAexS6QhzoMicYcxiiz+QBO2BvgNU9AQMPAA1dqGPXyeM0SMcCg9ZuRXcz8lOEP7BAOcu&#10;f1442f+Kk8F96yFOppqfAnYq9Q6jCTIz45T2mgJSyjhOTdL9E2jZw9zXJbn3c1+XEgMzcv66y5ps&#10;3jkgUoPeQ++OLAHbEscXyrXngvMplAuT0RfK9Zz3nNvrQM1/nuElAqBEZ4yfFY78zjbEUW2TJBK5&#10;gWp7zyv6K5Z9FaRjFxU8XBSY1lUFzeEiTtP5AXHTq1DvB2SxBkYBDx4U7noxUlv6ZZ59gjgMYkhQ&#10;VcoZJb5+DNnSuHA6SZIUMlJF48ZJBC9Axu3tODsp5zEa1zF1n4hUsekI3M1DUjtFxQYtbQ33XKSp&#10;27mn6I6lQWq577ochSWtG11+HHTUewFmMI7U7gT4//bG317gy53re0WJRa8u2i8PXbTjAYQ3QERj&#10;816pHhmH31Aevqqe/QsAAP//AwBQSwMEFAAGAAgAAAAhAJMlyBPfAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpBoxaTalFPVUhLaC9LbNTpPQ7GzIbpP03zs96Wl484Y3&#10;38uXk23FgL1vHCmIZxEIpNKZhioF3/uPpzcQPmgyunWECq7oYVnc3+U6M26kLQ67UAkOIZ9pBXUI&#10;XSalL2u02s9ch8TeyfVWB5Z9JU2vRw63rZxH0au0uiH+UOsO1zWW593FKvgc9bh6jt+Hzfm0vh72&#10;ydfPJkalHh+m1QJEwCn8HcMNn9GhYKaju5DxomUdcZWg4OU22U/TJAFx5EWczkEWufzfoPgFAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYbIfBGkGAACdHQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkyXIE98AAAAJAQAADwAAAAAAAAAAAAAAAADD&#10;CAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM8JAAAAAA==&#10;">
-[...1 lines deleted...]
-                  <v:fill color2="#b6b6b6 [2614]" rotate="t" colors="0 #d2d2d2;.5 #c8c8c8;1 silver" focus="100%" type="gradient">
+              <v:group w14:anchorId="7C2D9134" id="Group 210" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:5pt;margin-top:20pt;width:492.75pt;height:189.6pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin" coordsize="62580,24080" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBq9DxTXwYAAAIdAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdtu20YQfS/Qf1jwvRFJiTchcuDacVAg&#10;TYI4RZ5XJCUSJbns7spS+vU9s0tRlGL5mjhFYBiQ974zszNnLnz5alNX7CqXqhTNzPFeuA7Lm1Rk&#10;ZbOcOX99uvgtdpjSvMl4JZp85nzJlfPq5NdfXq7bae6LQlRZLhkOadR03c6cQut2OhqptMhrrl6I&#10;Nm8wuRCy5hpduRxlkq9xel2NfNcNR2shs1aKNFcKo+d20jkx5y8WearfLxYq16yaOaBNm19pfuf0&#10;Ozp5yadLyduiTDsy+AOoqHnZ4NL+qHOuOVvJ8quj6jKVQomFfpGKeiQWizLNDQ/gxnMPuHkjxao1&#10;vCyn62XbiwmiPZDTg49N3129ke1l+0FCEut2CVmYHvGyWcia/oNKtjEi+9KLLN9olmIw9IPYHY8d&#10;lmLOn7ix63ZCTQtI/qt9afH6lp2j7cWjPXLWLRRE7WSgHieDy4K3uRGtmkIGHyQrM+hvAk4aXkNR&#10;P0J1eLOsckaDRjhmZS8qNVWQ2t3l5AeR28nJG/t+Evp0as8tn7ZS6Te5qBk1Zo4EAUal+NVbpe3S&#10;7ZJO07KLsqqYFPpzqQvDEVgwe5YKe8wqxVoBWblmWMnl/KyS7IrDHE4D+jPj1ar+U2R22PPwhN0b&#10;Kq53427Qj+uy0XZ1GHWDYKQ73TC1VMPbaec9KBjctE/B+BoKou3gjRQYpr4FCck1JMR0eveah0IA&#10;Vf1jVGXDoFMzJ5hgA7YwlfIqh+JtdwOJzKOS8KqGrWFg4wDrUg5sXFRco1m32KCapcN4tQToplra&#10;xxVV2W++7qWtDqnhMlKoc64K+5hmivjg07rUwOWqrGcOmXTPXtXQbG6QtVNLskxrCtTSm/kGJ1Bz&#10;LrIvMCzoJzHIVJtelLjvLVf6A5eAWQzCdej3+FlUAsyKruWwQsh/rxun9bB8zDpsDdiGJP5ZcZk7&#10;rPqjgZ4n3mSCY7XpTILIR0cOZ+bDmWZVnwmYgmeoM01ar6ttcyFF/Rke5pRuxRRvUtxtZd51zrR1&#10;J/BRaX56apYB21uu3zaXbbq1SJL0p81nLtvOvjUg9J3Y4hCfHpi5XUvCbsTpSotFaTBgJ1eYGXWA&#10;iQPgts0doPlutAU040wYDZjnWRLs3RX643A89h0GiIc2eklgdaT3AV7kRS5kaHyAG0Sx26241Qcc&#10;2dmj4g/wAWMwcugCMNbpNIR2uwfw3dD3gsAIzJv48XiS7Ets4rlJMAmtxEI/8WPzKj3bT+8MIvf0&#10;fBJ95QwMTlna4SPIoRvXEQ4Q4RDwCO+szzmC+keu6s8E8g2u6il4ELx3d+HxDA53/zrf+KPgeI8o&#10;g7nkx8nUHwvHdIZYAbkvi2zN5tVKfuRwFuRDAF4K8ZrnImqmNmx52965kYNYwvpLIqoPGuYVT/82&#10;asKrtuBWHYZv1K02ku5JMb3eaaBHyLXvM2z8tTWzZ9fxdK7jSeJqgKEF1TNeVdCLKTsX64adSinW&#10;iLCNvyCluBO+Qn+hvknkG9REONKlFDjHj31knOSIvImbIDgljTqOqxmIMDR0ZFnNvj7g3rPUvfjq&#10;9Xl0DhdB1jeMpHuz2Ee0HugOEG3vfBv8eT5x8Mjo7wh1EcFzJ50hhu+R8VhAIuEfsXWT/tDcs63/&#10;VLY+7k19l0Jj7D7xUxx4NtpE8JRQIIXNQyuPvDDCLWTloR+HSJBuNPLvnknf08LulBt3Z1rG9ncc&#10;y2WPkJHsUta9bJoCASM5ZO4Fz3LryxG8XwsLRIKJoR4YPNELNoICHcvSQSJ5JHIJIo/S36ykioiX&#10;oDBAHSRcfQZ9S/Cyh9PEMJijuwbRS3ikgHDv6KUvEz0j2k+FaKjM3hS90DR0+s7RC2WHfjgxMUxn&#10;f9sABhFDFCVdXviEAcyRlOx/EsB8v3yJoOhIeDLZvumzMT+VMe+KPdaanqDcDyu0acknMsHfxYb1&#10;YWmXiTC9wTCcj3Ebqn0r0r8Va8RZgUpubnKHIucZSo8GBYw6dVstF5TmsvkadXR8VeCo5JmDDr6t&#10;eJHvRaGtGIWxm5izdiGPH0ziOE66kGc8jnxTUDqe19wW8vSeeFtmRuZkPwUMZq6tAfMpsfu6yWA7&#10;fKp5Wdk2aCGXfsyc+gDwwJy+bT13W55Fmdw2u+IskapaKqNe3FRGNQqID2020rEfBelL3rBvWNx9&#10;ujz5DwAA//8DAFBLAwQUAAYACAAAACEAkyXIE98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm92kGjFpNqUU9VSEtoL0ts1Ok9DsbMhuk/TfOz3paXjzhjffy5eTbcWAvW8c&#10;KYhnEQik0pmGKgXf+4+nNxA+aDK6dYQKruhhWdzf5TozbqQtDrtQCQ4hn2kFdQhdJqUva7Taz1yH&#10;xN7J9VYHln0lTa9HDretnEfRq7S6If5Q6w7XNZbn3cUq+Bz1uHqO34fN+bS+HvbJ188mRqUeH6bV&#10;AkTAKfwdww2f0aFgpqO7kPGiZR1xlaDg5TbZT9MkAXHkRZzOQRa5/N+g+AUAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBq9DxTXwYAAAIdAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCTJcgT3wAAAAkBAAAPAAAAAAAAAAAAAAAAALkIAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAxQkAAAAA&#10;">
+                <v:rect id="Rectangle 193" o:spid="_x0000_s1027" style="position:absolute;width:62257;height:13229;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3dSpOwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXhrNloINnUVaS16ETR90OOQHZPQ7GzcXTX+e1cQvM3H95zJrDetOJLzjWUFwyQFQVxa&#10;3XCl4Pvr83kMwgdkja1lUnAmD7Pp48MEc21PvKVjESoRQ9jnqKAOocul9GVNBn1iO+LI7awzGCJ0&#10;ldQOTzHctHKUppk02HBsqLGj95rK/+JgFOyXv3azWzO6DzlfDJfFPvv5y5QaPPXzNxCB+nAX39wr&#10;Hee/vsD1mXiBnF4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt3UqTsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#d2d2d2" strokecolor="#a5a5a5" strokeweight=".5pt">
+                  <v:fill color2="silver" rotate="t" colors="0 #d2d2d2;.5 #c8c8c8;1 silver" focus="100%" type="gradient">
                     <o:fill v:ext="view" type="gradientUnscaled"/>
                   </v:fill>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="4ECD89EE" w14:textId="77777777" w:rsidR="002A71DF" w:rsidRDefault="002A71DF" w:rsidP="002A71DF">
+                      <w:p w14:paraId="41C7B7BE" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:group id="Group 207" o:spid="_x0000_s1028" style="position:absolute;left:863;top:3501;width:61717;height:20579" coordsize="61717,20578" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfCGNUxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iaR1pK6ioiWHqRgIpTeHtlnEsy+Ddk1f759t1DocZiZ3zDr7Wga0VPnassK4kUE&#10;griwuuZSwSU/Pr2CcB5ZY2OZFEzkYLuZPawx1XbgM/WZL0WAsEtRQeV9m0rpiooMuoVtiYN3tZ1B&#10;H2RXSt3hEOCmkUkUvUiDNYeFClvaV1TcsrtR8D7gsFvGh/50u+6n7/z58+sUk1KP83H3BsLT6P/D&#10;f+0PrSCJVvB7JhwBufkBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHwhjVMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:rect id="Rectangle 31" o:spid="_x0000_s1029" style="position:absolute;left:20621;top:14283;width:41096;height:6293;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYippKxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcARvFk1dWZVqlOIieLEX688DHJpjW0xOShNt9enNguDlMDPfMMt1Z424UeMrxwrGowQE&#10;ce50xYWC03E7nIPwAVmjcUwK7uRhvep9LDHVruU93Q6hEBHCPkUFZQh1KqXPS7LoR64mjt7ZNRZD&#10;lE0hdYNthFsjv5JkKi1WHBdKrGlTUn45XK2Cv+/Pa3v/Yfc7C1nbnQrz2GdGqUG/yxYgAnXhHX61&#10;d1rBZAz/X+IPkKsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJiKmkrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#c5e0b3 [1305]" strokecolor="#70ad47 [3209]" strokeweight=".5pt">
-                    <v:fill color2="#70ad47 [3209]" rotate="t" colors="0 #c5e0b4;.5 #a9d18e;1 #70ad47" focus="100%" type="gradient">
+                  <v:rect id="Rectangle 31" o:spid="_x0000_s1029" style="position:absolute;left:20621;top:14283;width:41096;height:6293;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1Gc5jxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96SYVRKNrsBWL4KHUtAdvj+wzG5t9G7JrTP99Vyj0OMzMN8wqH2wjeup87VhBOklA&#10;EJdO11wp+Cx24zkIH5A1No5JwQ95yNcPoxVm2t34g/pjqESEsM9QgQmhzaT0pSGLfuJa4uidXWcx&#10;RNlVUnd4i3DbyOckmUmLNccFgy29Giq/j1erYLP9CovL7r3o8e1aysPpZVHMjVJPj8NmCSLQEP7D&#10;f+29VjBN4f4l/gC5/gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1Gc5jxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#c5e0b4" strokecolor="#70ad47" strokeweight=".5pt">
+                    <v:fill color2="#70ad47" rotate="t" colors="0 #c5e0b4;.5 #a9d18e;1 #70ad47" focus="100%" type="gradient">
                       <o:fill v:ext="view" type="gradientUnscaled"/>
                     </v:fill>
                     <v:shadow on="t" type="perspective" color="black" opacity="26214f" offset="0,0" matrix="66847f,,,66847f"/>
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="193ACB32" w14:textId="3A702860" w:rsidR="007F018D" w:rsidRDefault="00DF7E69" w:rsidP="002A71DF">
+                        <w:p w14:paraId="3DBC1825" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                           <w:pPr>
                             <w:pStyle w:val="ListParagraph"/>
                             <w:numPr>
                               <w:ilvl w:val="0"/>
-                              <w:numId w:val="8"/>
+                              <w:numId w:val="2"/>
                             </w:numPr>
+                            <w:spacing w:line="259" w:lineRule="auto"/>
                           </w:pPr>
                           <w:r>
-                            <w:t>Expenditure will u</w:t>
-[...8 lines deleted...]
-                            <w:t xml:space="preserve"> Balance</w:t>
+                            <w:t>Expenditure will update PPM – Costs and Budget Balance</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="17382175" w14:textId="2DB2333D" w:rsidR="00DF7E69" w:rsidRDefault="00DF7E69" w:rsidP="002A71DF">
+                        <w:p w14:paraId="73F71E2D" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                           <w:pPr>
                             <w:pStyle w:val="ListParagraph"/>
                             <w:numPr>
                               <w:ilvl w:val="0"/>
-                              <w:numId w:val="8"/>
+                              <w:numId w:val="2"/>
                             </w:numPr>
+                            <w:spacing w:line="259" w:lineRule="auto"/>
                           </w:pPr>
                           <w:r>
-                            <w:t>GMS would be able to be run on the expenses</w:t>
-[...2 lines deleted...]
-                            <w:t xml:space="preserve"> booked</w:t>
+                            <w:t>GMS would be able to be run on the expenses booked</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="28647411" w14:textId="76666C44" w:rsidR="00F628E6" w:rsidRDefault="00F628E6" w:rsidP="002A71DF">
+                        <w:p w14:paraId="6A4DA346" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                           <w:pPr>
                             <w:pStyle w:val="ListParagraph"/>
                             <w:numPr>
                               <w:ilvl w:val="0"/>
-                              <w:numId w:val="8"/>
+                              <w:numId w:val="2"/>
                             </w:numPr>
+                            <w:spacing w:line="259" w:lineRule="auto"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Expenditure Item Date = Invoice Date</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="5DAAF873" w14:textId="5CAF8E4D" w:rsidR="00DF7E69" w:rsidRDefault="00DF7E69" w:rsidP="002A71DF"/>
+                        <w:p w14:paraId="3F7DA93E" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A"/>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shapetype id="_x0000_t80" coordsize="21600,21600" o:spt="80" adj="14400,5400,18000,8100" path="m,l21600,,21600@0@5@0@5@2@4@2,10800,21600@1@2@3@2@3@0,0@0xe">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="val #0"/>
                       <v:f eqn="val #1"/>
                       <v:f eqn="val #2"/>
                       <v:f eqn="val #3"/>
                       <v:f eqn="sum 21600 0 #1"/>
                       <v:f eqn="sum 21600 0 #3"/>
                       <v:f eqn="prod #0 1 2"/>
                     </v:formulas>
                     <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@6;10800,21600;21600,@6" o:connectangles="270,180,90,0" textboxrect="0,0,21600,@0"/>
                     <v:handles>
                       <v:h position="topLeft,#0" yrange="0,@2"/>
                       <v:h position="#1,bottomRight" xrange="0,@3"/>
                       <v:h position="#3,#2" xrange="@1,10800" yrange="@0,21600"/>
                     </v:handles>
                   </v:shapetype>
-                  <v:shape id="Callout: Down Arrow 195" o:spid="_x0000_s1030" type="#_x0000_t80" style="position:absolute;top:97;width:19528;height:14097;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAX4YZxwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL0U3VhaH9FNEEHooRR8nofsmESzs2F3q7G/vlsoeJuP7zmLvDONuJLztWUFo2ECgriw&#10;uuZSwX63HkxB+ICssbFMCu7kIc96TwtMtb3xhq7bUIoYwj5FBVUIbSqlLyoy6Ie2JY7cyTqDIUJX&#10;Su3wFsNNI1+TZCwN1hwbKmxpVVFx2X4bBV/y8OmL4+HH3su3l2Z5mpzXxin13O+WcxCBuvAQ/7s/&#10;dJw/e4e/Z+IFMvsFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAF+GGccMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="14035,6902,16200,8851" fillcolor="#f7caac [1301]" strokecolor="#c45911 [2405]" strokeweight="1pt">
+                  <v:shape id="Callout: Down Arrow 195" o:spid="_x0000_s1030" type="#_x0000_t80" style="position:absolute;top:97;width:19528;height:14097;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmZ+WuwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/ocwgrea3YLbujWKCIUe1Urb47iZblY3kyVJdfXXN4WCt3m8z5kve9uKM/nQOFaQTzIQxJXT&#10;DdcK9u+vD88gQkTW2DomBVcKsFwMB3Mstbvwls67WIsUwqFEBSbGrpQyVIYshonriBP37bzFmKCv&#10;pfZ4SeG2lY9ZVkiLDacGgx2tDVWn3Y9V8LWpQiGPh88nX+THPKzMR38zSo1H/eoFRKQ+3sX/7jed&#10;5s+m8PdMukAufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmZ+WuwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" adj="14035,6902,16200,8851" fillcolor="#f8cbad" strokecolor="#c55a11" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A4AE8C1" w14:textId="6BF0DE97" w:rsidR="00AE4F84" w:rsidRPr="000E70E1" w:rsidRDefault="00AE4F84" w:rsidP="00AE4F84">
+                        <w:p w14:paraId="72F21AB0" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="000E70E1" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:color w:val="FFC000"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="000E70E1">
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="FFC000"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39995895" wp14:editId="56072A5C">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F6214DF" wp14:editId="60C76D33">
                                 <wp:extent cx="1779905" cy="632460"/>
                                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                 <wp:docPr id="200" name="Picture 200"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="0" name="Picture 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId13">
+                                        <a:blip r:embed="rId9">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:srcRect/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="1779905" cy="632460"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
-                  <v:rect id="Rectangle 35" o:spid="_x0000_s1031" style="position:absolute;left:85;top:14291;width:19716;height:6287;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxQnA/xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpepG6s2EqajZRCaKEgqPXg7ZF9zYZm38bsGuO/dwuCx2FmvmGy1WAb0VPna8cKZtME&#10;BHHpdM2Vgp9d8bQE4QOyxsYxKbiQh1X+MMow1e7MG+q3oRIRwj5FBSaENpXSl4Ys+qlriaP36zqL&#10;IcqukrrDc4TbRj4nyYu0WHNcMNjSh6Hyb3uyCty+nCzd97qSpj/uXj/nbVE0B6XGj8P7G4hAQ7iH&#10;b+0vrWC+gP8v8QfI/AoAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxQnA/xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#c45911 [2405]" stroked="f">
-                    <v:fill color2="#ec7a2d [3173]" rotate="t" colors="0 #c55a11;.5 #ed7d31;1 #e56b17" focus="100%" type="gradient">
+                  <v:rect id="Rectangle 35" o:spid="_x0000_s1031" style="position:absolute;left:85;top:14291;width:19716;height:6287;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzoSbGwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrVikdUoKgr2JFXx/Ng8N2E3L8smXbf/vikIHoeZ+YZZrntXi47aYD0rmIwzEMSF&#10;15ZLBdfL4X0OIkRkjbVnUvBLAdarwdsSc+0f/E3dOZYiQTjkqMDE2ORShsKQwzD2DXHy7r51GJNs&#10;S6lbfCS4q+VHln1Kh5bTgsGGdoaK6vzjFJz0V7B73VlnbttTZQ/VbHvcKzUa9psFiEh9fIWf7aNW&#10;MJ3B/5f0A+TqDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHOhJsbBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#c55a11" stroked="f">
+                    <v:fill color2="#e56b17" rotate="t" colors="0 #c55a11;.5 #ed7d31;1 #e56b17" focus="100%" type="gradient">
                       <o:fill v:ext="view" type="gradientUnscaled"/>
                     </v:fill>
                     <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="269FB001" w14:textId="3EF11CF1" w:rsidR="0010675C" w:rsidRDefault="00F1557C" w:rsidP="002A71DF">
+                        <w:p w14:paraId="5DB53496" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                           <w:pPr>
                             <w:pStyle w:val="ListParagraph"/>
                             <w:numPr>
                               <w:ilvl w:val="0"/>
-                              <w:numId w:val="9"/>
+                              <w:numId w:val="3"/>
                             </w:numPr>
+                            <w:spacing w:line="259" w:lineRule="auto"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Update General Ledger</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="42F02736" w14:textId="660EAFBD" w:rsidR="00F1557C" w:rsidRDefault="00F1557C" w:rsidP="002A71DF">
+                        <w:p w14:paraId="0BAF5063" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                           <w:pPr>
                             <w:pStyle w:val="ListParagraph"/>
                             <w:numPr>
                               <w:ilvl w:val="0"/>
-                              <w:numId w:val="9"/>
+                              <w:numId w:val="3"/>
                             </w:numPr>
+                            <w:spacing w:line="259" w:lineRule="auto"/>
                           </w:pPr>
                           <w:r>
                             <w:t xml:space="preserve">Update GL Budgetary </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:shape id="Callout: Down Arrow 201" o:spid="_x0000_s1032" type="#_x0000_t80" style="position:absolute;left:20622;width:40078;height:14097;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNmzyowwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvBd8hHMEb0dQWVKpRRFZWvBD8eYBDc2yLzUlpsrW+/UYQvBxm5htmtelMJVpqXGlZwXQSgSDO&#10;rC45V3C77scLEM4ja6wsk4IXOdis+70Vpto++UztxeciQNilqKDwvk6ldFlBBt3E1sTBu9vGoA+y&#10;yaVu8BngppJxFM2kwZLDQoE17QrKHpc/o+Bemzg5HX9zex6Nkvn1lbQ/c1ZqOOi2SxCeOv8Nf9oH&#10;rSCOpvA+E46AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjZs8qMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="14035,8901,16200,9850" fillcolor="#c5e0b3 [1305]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                  <v:shape id="Callout: Down Arrow 201" o:spid="_x0000_s1032" type="#_x0000_t80" style="position:absolute;left:20622;width:40078;height:14097;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQDhWNwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGFvmuiiaG0UFRb2JP69P5pnW9q8lCZru9/eLCx4HGbmN0y67W0tntT60rGG6USBIM6c&#10;KTnXcLt+jZcgfEA2WDsmDb/kYbsZDlJMjOv4TM9LyEWEsE9QQxFCk0jps4Is+olriKP3cK3FEGWb&#10;S9NiF+G2ljOlFtJiyXGhwIYOBWXV5cdq+NxjMz8aOXf3q1tVS3XKDrbT+mPU79YgAvXhHf5vfxsN&#10;MzWFvzPxCMjNCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFAOFY3BAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" adj="14035,8901,16200,9850" fillcolor="#c5e0b4" strokecolor="#70ad47" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="1580E12D" w14:textId="12B472DC" w:rsidR="00F531CA" w:rsidRPr="000E70E1" w:rsidRDefault="00F531CA" w:rsidP="00F531CA">
+                        <w:p w14:paraId="55B44F84" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="000E70E1" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:color w:val="FFC000"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00F531CA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54C230A6" wp14:editId="2C927D16">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26D98C8B" wp14:editId="02F16CAB">
                                 <wp:extent cx="3910936" cy="661481"/>
                                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                                 <wp:docPr id="206" name="Picture 206"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="0" name="Picture 4"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14">
+                                        <a:blip r:embed="rId10">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:srcRect/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="3964592" cy="670556"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="Text Box 2" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:17217;top:680;width:25489;height:3861;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJ5SF9wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VjWKLTV1F1IIHL9V4H7LTbGh2NmRHE/99t1DwNo/3Ocv14Bt1oy7WgQ1MJxko4jLY&#10;misDxfnzZQEqCrLFJjAZuFOE9Wr0tMTchp6/6HaSSqUQjjkacCJtrnUsHXmMk9ASJ+47dB4lwa7S&#10;tsM+hftGz7LsTXusOTU4bGnrqPw5Xb0BEbuZ3ou9j4fLcNz1LitfsTDmeTxsPkAJDfIQ/7sPNs1/&#10;n8PfM+kCvfoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACeUhfcAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                <v:shape id="Text Box 2" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:17217;top:680;width:25489;height:6338;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJ5SF9wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VjWKLTV1F1IIHL9V4H7LTbGh2NmRHE/99t1DwNo/3Ocv14Bt1oy7WgQ1MJxko4jLY&#10;misDxfnzZQEqCrLFJjAZuFOE9Wr0tMTchp6/6HaSSqUQjjkacCJtrnUsHXmMk9ASJ+47dB4lwa7S&#10;tsM+hftGz7LsTXusOTU4bGnrqPw5Xb0BEbuZ3ou9j4fLcNz1LitfsTDmeTxsPkAJDfIQ/7sPNs1/&#10;n8PfM+kCvfoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACeUhfcAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox style="mso-fit-shape-to-text:t">
                     <w:txbxContent>
-                      <w:p w14:paraId="0184708C" w14:textId="2CF6A835" w:rsidR="00450FA6" w:rsidRDefault="00450FA6">
+                      <w:p w14:paraId="02E295A2" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                         <w:r>
                           <w:t>Accounts Payable Regular Invoice Lines</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4D0D3E" w14:textId="3E53481C" w:rsidR="00441E95" w:rsidRDefault="00441E95" w:rsidP="007F2BCE">
-      <w:pPr>
+    <w:p w14:paraId="452623E4" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761A9B86" w14:textId="500BDDC4" w:rsidR="00441E95" w:rsidRDefault="00441E95" w:rsidP="007F2BCE">
-      <w:pPr>
+    <w:p w14:paraId="633BACC1" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6474DBB9" w14:textId="5912D460" w:rsidR="00441E95" w:rsidRDefault="00441E95" w:rsidP="007F2BCE">
-      <w:pPr>
+    <w:p w14:paraId="035F5A88" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E6AFA38" w14:textId="47843312" w:rsidR="00441E95" w:rsidRDefault="00441E95" w:rsidP="007F2BCE">
-      <w:pPr>
+    <w:p w14:paraId="7C20D4E4" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63BF06C1" w14:textId="30B52A7E" w:rsidR="00441E95" w:rsidRDefault="00441E95" w:rsidP="007F2BCE">
-      <w:pPr>
+    <w:p w14:paraId="12942598" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D1BEA1B" w14:textId="2E2A72E2" w:rsidR="00082B5A" w:rsidRDefault="00082B5A" w:rsidP="007F2BCE">
-      <w:pPr>
+    <w:p w14:paraId="5872E7F2" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E3025C4" w14:textId="1963AB88" w:rsidR="00082B5A" w:rsidRDefault="00082B5A" w:rsidP="007F2BCE">
-      <w:pPr>
+    <w:p w14:paraId="4B3923CD" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="079F9704" w14:textId="6972D5B0" w:rsidR="001A6FD0" w:rsidRPr="003A61FD" w:rsidRDefault="001A6FD0" w:rsidP="0039000C"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6A1F5719" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D14891" w14:textId="60476C6E" w:rsidR="00E7475A" w:rsidRPr="00396CB7" w:rsidRDefault="00E7475A" w:rsidP="00396CB7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc129597391"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Entering </w:t>
-[...6 lines deleted...]
-        <w:t>DES Entries</w:t>
+        <w:t>Entering DES Entries</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6FAF4BFB" w14:textId="68C723B5" w:rsidR="00C955A8" w:rsidRDefault="00C955A8" w:rsidP="003E4954"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="65D9CF78" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc129597392"/>
-      <w:r>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Creating Invoices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="7228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E04EFF" w14:paraId="523E178F" w14:textId="77777777" w:rsidTr="0039000C">
+      <w:tr w:rsidR="00E7475A" w:rsidRPr="00E7475A" w14:paraId="51F0389E" w14:textId="77777777" w:rsidTr="007549CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB07C24" w14:textId="77777777" w:rsidR="00E04EFF" w:rsidRDefault="00E04EFF" w:rsidP="00E04EFF">
-            <w:r>
+          <w:p w14:paraId="6FF924E7" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
               <w:t xml:space="preserve">Navigate to Payables </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E7475A">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Invoices. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D4CDD98" w14:textId="77777777" w:rsidR="00E04EFF" w:rsidRDefault="00E04EFF" w:rsidP="00E04EFF"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4409AADA" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41EC4DA1" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
               <w:t xml:space="preserve">Create a new Invoice. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75BAAA6A" w14:textId="77777777" w:rsidR="00E04EFF" w:rsidRDefault="00E04EFF" w:rsidP="003E4954"/>
+          <w:p w14:paraId="216AEA90" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15289DE5" w14:textId="3F5C843D" w:rsidR="00E04EFF" w:rsidRDefault="00E04EFF" w:rsidP="003E4954">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1DB55E52" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B49EC4E" wp14:editId="62098899">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56F66C1B" wp14:editId="469E3EDF">
                   <wp:extent cx="3928685" cy="1840230"/>
                   <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                   <wp:docPr id="211" name="Picture 211"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId11"/>
                           <a:srcRect l="17387"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3938770" cy="1844954"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04EFF" w14:paraId="675B72B4" w14:textId="77777777" w:rsidTr="0039000C">
+      <w:tr w:rsidR="00E7475A" w:rsidRPr="00E7475A" w14:paraId="6FF2C281" w14:textId="77777777" w:rsidTr="007549CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71405600" w14:textId="70A86E4F" w:rsidR="00E04EFF" w:rsidRDefault="00E04EFF" w:rsidP="003E4954">
-            <w:r>
+          <w:p w14:paraId="07B8F485" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
               <w:t xml:space="preserve">Enter your </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E4958">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Invoice Header </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+              <w:t>information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="457EF7B7" w14:textId="26B1E54E" w:rsidR="00974145" w:rsidRDefault="00974145" w:rsidP="003E4954"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5D89541A" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="786C55B7" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
               <w:t>Be aware of the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27EB0C7C" w14:textId="77777777" w:rsidR="00974145" w:rsidRPr="005441F4" w:rsidRDefault="00974145" w:rsidP="003E4954">
+          <w:p w14:paraId="6F213960" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A4A8436" w14:textId="70C2328F" w:rsidR="00974145" w:rsidRPr="005441F4" w:rsidRDefault="00974145" w:rsidP="005441F4">
+          <w:p w14:paraId="68A3074B" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="313" w:hanging="313"/>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005441F4">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Supplier = UNDP Project Adjustment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59C4DB50" w14:textId="77777777" w:rsidR="00974145" w:rsidRPr="005441F4" w:rsidRDefault="00974145" w:rsidP="005441F4">
+          <w:p w14:paraId="515BA5FB" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="313" w:hanging="313"/>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005441F4">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Amount = 0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E6CE0B2" w14:textId="77777777" w:rsidR="00974145" w:rsidRPr="009224FC" w:rsidRDefault="00974145" w:rsidP="005441F4">
+          <w:p w14:paraId="43FB70F0" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="313" w:hanging="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005441F4">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Type = Standard</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="331A99B9" w14:textId="0BD32631" w:rsidR="009224FC" w:rsidRDefault="009224FC" w:rsidP="009224FC">
+          <w:p w14:paraId="20289077" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="313"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76ABAB3E" w14:textId="089CC09E" w:rsidR="00E04EFF" w:rsidRDefault="00E90A76" w:rsidP="003E4954">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4F3AE093" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="009620E1" wp14:editId="679DC84A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FDEBC8A" wp14:editId="5EF3D791">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>63430</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>86537</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="4284880" cy="1396800"/>
                       <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="5" name="Group 5"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="4284880" cy="1396800"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="4500880" cy="1633855"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="213" name="Picture 213"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill rotWithShape="1">
-                                <a:blip r:embed="rId16">
+                                <a:blip r:embed="rId12">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect l="48540" r="35000" b="23677"/>
                                 <a:stretch/>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="2400300" y="0"/>
                                   <a:ext cx="2100580" cy="1633855"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                     <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                   </a:ext>
                                 </a:extLst>
                               </pic:spPr>
                             </pic:pic>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="212" name="Picture 212"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill rotWithShape="1">
-                                <a:blip r:embed="rId16">
+                                <a:blip r:embed="rId12">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect l="11691" t="12909" r="67700"/>
                                 <a:stretch/>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="38100"/>
                                   <a:ext cx="2469515" cy="1595755"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                     <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                   </a:ext>
                                 </a:extLst>
                               </pic:spPr>
                             </pic:pic>
                             <wps:wsp>
                               <wps:cNvPr id="214" name="Rectangle 214"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="323850" y="561975"/>
                                   <a:ext cx="1879256" cy="203596"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
-                                <a:ln w="19050">
+                                <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
                                   <a:solidFill>
                                     <a:srgbClr val="FF0000"/>
                                   </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
                                 </a:ln>
+                                <a:effectLst/>
                               </wps:spPr>
-                              <wps:style>
-[...14 lines deleted...]
-                              </wps:style>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="215" name="Rectangle 215"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="2667000" y="866775"/>
                                   <a:ext cx="1740535" cy="223520"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
-                                <a:ln w="19050">
+                                <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
                                   <a:solidFill>
                                     <a:srgbClr val="FF0000"/>
                                   </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
                                 </a:ln>
+                                <a:effectLst/>
                               </wps:spPr>
-                              <wps:style>
-[...14 lines deleted...]
-                              </wps:style>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="216" name="Rectangle 216"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="2667000" y="609600"/>
                                   <a:ext cx="1750695" cy="223520"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
-                                <a:ln w="19050">
+                                <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
                                   <a:solidFill>
                                     <a:srgbClr val="FF0000"/>
                                   </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
                                 </a:ln>
+                                <a:effectLst/>
                               </wps:spPr>
-                              <wps:style>
-[...14 lines deleted...]
-                              </wps:style>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="4038FF0C" id="Group 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:5pt;margin-top:6.8pt;width:337.4pt;height:110pt;z-index:251658241;mso-width-relative:margin;mso-height-relative:margin" coordsize="45008,16338" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDNxmuMsQQAAAUUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWF1v2zYUfR+w/yDo&#10;vbG+bQlxiiBZggJZGzQd8kxTlCVUIjWSjpP9+h2SkuLYAdpm2LANfrBMiuT9OLz33Audvn/sWu+B&#10;SdUIvvTDk8D3GKeibPh66f/25erdwveUJrwkreBs6T8x5b8/+/mn021fsEjUoi2Z9CCEq2LbL/1a&#10;676YzRStWUfUiegZx2IlZEc0pnI9KyXZQnrXzqIgyGZbIcteCsqUwttLt+ifWflVxaj+VFWKaa9d&#10;+rBN26e0z5V5zs5OSbGWpK8bOphB3mBFRxoOpZOoS6KJt5HNgaiuoVIoUekTKrqZqKqGMusDvAmD&#10;PW+updj01pd1sV33E0yAdg+nN4ulHx+uZX/X30ogse3XwMLOjC+PlezMP6z0Hi1kTxNk7FF7FC+T&#10;aJEsFkCWYi2M82wRDKDSGsgfnKP1L+PJNAieT2ZxvEhTcx2zUfHshTl9Qwv8BgwwOsDg27GCU3oj&#10;mT8I6b5LRkfk103/DtfVE92smrbRTzb0cDHGKP5w29Bb6SaA81Z6Tbn0ozD2PU46xDzWjVrPvIKD&#10;5pDZ504R49WNoF+Vx8VFTfianasecQs4LRwvt8/M9IXKVdv0V03belLo+0bXdzXpoTS04WgWB28R&#10;9HtB8wpgLiAvBd10jGuXYZK1cFxwVTe98j1ZsG7F4KH8UFoLSaEk/QyLTY4lizRBNEBZjPvFCFkW&#10;xdl8bnzBTi2ZprW5ZuPIaLsDRSEKvdX2V1HCfrLRwrqwF4VREgSxEXwYi1EYBOkUi69EFLCWSl8z&#10;0XlmABdgtVVCHm6UdsE3bjHmttw8uTD4ulXzxppujB2G8MQ5gMF/KD6jw/iM/vfxGYZZHto6EEZ5&#10;kNtIRXSOpPXX49NFZrxALLqQH5kySrI8DdOBKdM8ne/x3d8Zndse5VWNVIDZARn8UAWxHIPEMWJ3&#10;KS8ZQ8rQAaisNaSXGByGnVOhUYVLoJHspyoTRygEDsQ0C/O5rQmkGFEMF/M8SjOHYhTEaZ4Z8VPR&#10;+GEQp+Q22e5tQZx5AP2WrETblCb17USuVxet9B4IWO7qCtxm7xeK1fM2zCxBGG+df3akn1rm6OQz&#10;q1AdUDcjp8G0OWwSSygF6yZuqSYlc9oMkU7KxhPW55ZDoJFcwcpJtqN+20IdynZgDfvNUWa7pOnw&#10;4PqoxlkwGuYOTyesZsH1dLhruJCvedZqV8xgqdsP83egMcOVKJ/A/6hittVQPb1qQNI3ROlbItGU&#10;ISjQaOpPeFStwE2JYeR7tZB/vPbe7EekY9X3tmjylr76fUNMB9B+4MiBPExMtdJ2kqTzCBO5u7La&#10;XeGb7kLg9sEfsM4OzX7djsNKiu4e/ei50Yolwil0L32q5Ti50JhjCR0tZefnduxaixt+16MhcZdn&#10;itCXx3si+6FSaSTARzHmHSn2Cpbba+6Di3NUzqqx1ewZ1wFvcIDLxX+ADEB1rv/ZJQObzsYs0Ma3&#10;ySDKMlAz4EKxX2B8wAbzJEjjgVOjKE5xgUc2OLLBkQ3AHP8uNkDJPmQDW7vfxAZZkGf7HVY4TwP0&#10;WENvcGSDY28gtsfeYOgjvpMN7EcXfGuy7eXwXcx8zNqd217i+evd2Z8AAAD//wMAUEsDBAoAAAAA&#10;AAAAIQCkX04FEoUAABKFAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERS&#10;AAAGuwAAASEIBgAAAM+vG7gAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAO&#10;wwAADsMBx2+oZAAAhKdJREFUeF7t3QucVXW9//83KaXHU6canPHAUIxokxkTitxVwjg1bUAm6ng5&#10;gBLIBisFMn9zEmb+85vBUxOpgJWwESSBg5bpcNtn6pATKHfJaShtUhyUgZxJfvU7/UwUk//6rvVd&#10;e9bes/dcYGaYy+v5eCzX+n6/67qhB6v92Z/Pt9cphwAAAAAAAAAAAIAu6H12DQAAAAAAAAAAAHQ5&#10;BLsAAAAAAAAAAADQZRHsAgAAAAAAAAAAQJdFsAsAAAAAAAAAAABdFsEuAAAAAAAAAAAAdFkEuwAA&#10;AAAAAAAAANBlEewCAAAAAAAAAABAl0WwCwAAAAAAAAAAAF0WwS4AAAAAAAAAAAB0WQS7AAAAAAAA&#10;AAAA0GW1abDr2d177VYTKh/UpyeO0vcrbfusOK4nvzVKn/7WZr1he9rbG5vvcp77Lj1ZbzsS1W/W&#10;15zP5Wubj9uOjmI/i4d+a9sAAAAAAAAAAABdR5sFu0yg69lde2wLAAAAAAAAAAAAaH9tEuzqeoGu&#10;NE3+/i799vsT1cf2AAAAAAAAAAAAoOs542DXmQe6/DJ6B/TGgTWad8vn3TKHQ6aEde/mw3rb7vXi&#10;I19x+u/TjhO2w/f33+r7Xx6lLzz8B9sh/fWlX+j7C/5NI53zfHri53X9gge19aV37KiRvIzh280e&#10;56g/oEhz+7SlFl3vHb2y7UHNmzlRQ9z9RmnkLXfEfX6+4Gc88vb7tO2PiXtYzV7X/3Pbrd88HHb3&#10;G3nLg9rxph0GAAAAAAAAAADoAGcU7GrTjK5992nGdw8o81//t1bd/W3dnHFYGyLT9f3dXoDlsutu&#10;1mX6mZ55LiHQc7BCG97pqy9f8wm3+Xblg5ryzSJt+H8jdffdD2rV3K/qstd/pvxvOueqTB2UMsf9&#10;qznu9U9o9tzAcf/+bW2182y9XbVG/3r7HXrkLXvuu+/QtW9tbvbcp6ul13vlsW/o+qWb9dcrwnqg&#10;wNz7XfqXjxx0P7/Civ9n95L+WlGkLxRFtLfPv6nU2W/h1X/VioX3adv/2B2sVj3ntm9rzsGrtLDg&#10;Pt39r2N1xQW2v0087zzP/9aFseVR7bcj+lNUXw2228Xr+tkyc92l+tmfbJdV/6ul7j199Vev2x4A&#10;AAAAAAAAAHA2nHawq81LF77xz5q+7EF9a+JIDb92or61+H5Nf/872lBpM7Y+PlKTPy5t2H0gLlvp&#10;N7t/prf/+WaNy3Yaf/+Dfrx4g17J/rY23X+HJl87RMPH3azSyBp96+OHtebhzTrqHZbgmJ582Dnu&#10;43fpp5EiTR9nj1v2Hd38vj/oyWcPe/tEInplxH36xWJ7bnOf92/Rj6491sS5g3arcKaXedVomfkd&#10;7bB7eVp6vT9ox9N/1MWh+/Wjb0zUtcPMvX9ZxaX36Wbn89v6e3PvDuez2fDwL6RPfVtPLJ6u8c5+&#10;46cUad3XBujQH71dPK18zne+oNL/CDvnc/58Jn5aH7TdZ84Eujap6nOz9aeS/89dfve5PyvU7gGu&#10;xiZcKG35XTCo9bqeqfL6AQAAAAAAAADA2XVawa52maPr4s9q+D/bbeOcf9bFWc76UI0tNdhX1173&#10;aWnHLu31Sxn+/bf6723v6DO5I3Wxab+8Sz/7H+nmvC+o3znuHp5zBujLeZ+VXt2sHa/avqA3fqtn&#10;nP5rv/BZXRw87oKRWvDTzVo1eYD0xwPa5uwz+CNv64UDB7R3n78c1F/Pd8Zfde7LZoCl5jzDuOkK&#10;T0yyjBupfnYvV4uv9wlNj2zWpts/rQ+4B1rnDdBl5vP7f3/1goO1B/XfzmczeWL8Z/OBIRM1Pfi5&#10;t/Y5sz+tT7VpNpf1pz+qSh/WhMsvsh1S+mev1T2q0bMv2A7HazbDqlH21QuP2n5nWRaVuWU3G+vx&#10;571xmzX2gH8us7/dL1FOzqVS1a8bxv70a23RpZqQYdsuPwvMW2LndTPQluqr7pgN1Ll9/r4dH7wD&#10;AAAAAAAAAKA7aXWwq10CXUZvxQdrkuh39URdGyxl6JYw/LQmDOvrtd/6q47qE7q4//u9dsAH+5iI&#10;zh909M9eO86xw9rrrC7un+a1k6nz9tm78R7NLLkjbsn/uck+O6DaZivafVzjbg7rznCS5ebPaqDd&#10;y9Xa6/39Hf21/rB+s2+3nnz0QeV/Y7rurXb6697QX834n4/pxaSfTR9daD8+V5s8Zxu48EpNuPAv&#10;mrMsEDjSFZpf8v9p/qdsUzXaohvdrK/op519N9hglQkmbajRPTebjLDZWq79uvzx55V++aWaUPdH&#10;u88fVXXhh6V672Hq6/+sCTlXKt1tJUj/Z+X86SU9Y4Np9b97SXL2/ZjXdO1/fIXmaKh+Z7LQbs7S&#10;f2wIBt/+opxx5l5ucfZ4Xg8s268c997MfdcolCLIBgAAAAAAAAAAmteqYFe7BbpaKn2sxg+Wntx3&#10;0M1WcksYfvwLujbTGz5t770dVxqxKdNLdum3m5Mtv9KdOXanNtSS6x2t+I7+9YbPauTMf9OUxQ9q&#10;w7N/1IeGfVmTgxlbKb1f70+SmdXRz9nYRfrynX7gKEnGlKsh82voIJPGZv3pDW25cKimuEEx5zzj&#10;nLHfHtT+CwNBK2efnHHX2owtW5YwkEUW7wpd/em/2FKGyfZ9Xa/VSfeMC3nBsk99Xssv9Pc3PqyP&#10;+SUPXzio/1CWrrYBu6HXDdUE516SJRwCAAAAAAAAAIDmtTjYddYDXa5/1LVjPqu3d/5KlW96JQxN&#10;6cFY+b/zP+hs/0GvHLGZXwF/fcNMTDVEF8eVnrMys3Wts3rlyHGvHXNcW/M/r+t/sFt//UhfXeb0&#10;7PXnwGpvLb3en3+hxfdv1v+M+A/9/Ge79Nuf/qd+GvkPLbjls15pR597vmSfzTEdfcluGh39nM35&#10;1C1uBpS73DlUVXEZUx9pCCIFmCytOBf20QR3wwtaveYcv//gn51j/1kfkwk0/dHpS34unwmmbalz&#10;/g6ZEoaN9jXH203XRfpY3N+zxP1rFPLLGC7bry36c8LxAAAAAAAAAACgpVoU7OocgS7PB4d9XuPf&#10;2axnHjUlDD+r8VcHSg9eMkpf/pC0oeznOvp322f8/bB+VvYrqc8oDU6W7dTn07rm49KOn/9KrwSP&#10;++MubX3h/ynz45/QBz8+UpOdfV7cvFl737Tjrne0d+lXNGTKfdoR13+GWnq9V6u1zVn9y3WfVb9g&#10;hcKXdmuLie/5Pj5E4/s0/mzertysDXH7dfBzpmLm0IrNr2XZ0obNBYbS0z9ityyT6WU3TdCqqv55&#10;vVZnAlAmKPVnvfarg/qPTw/SULtPUp8apHt+e1A/+91L2tJo339OCGZ5mV4pXWjLHcaWufpyE4E2&#10;AAAAAAAAAACQWouCXVePHK5/v2tui5Z296Gr9C9D3tGa6Aa9PfizujYY1zjnE7r17pt1cfV3dP03&#10;H9STOw5o77YNyg9P1/dfHaDpc78cn+0U01eTb3OOe/U+/WvsuDWaeed3tKPPdM3+FxNQs/v8zwbN&#10;nH6HItucfXZs1rKisL627Q0Nv+lmXZukHODpa+H1Pj5I498vrfmu3cfM2fWDu/TZf39Er5znnckz&#10;QDfP9T6br9ztPeOOJ7+jqSUb9Irdw9PRz5mCG1zaFF+28IVfaM6fAiUBUzGZXH/ar/Xusa/rZ9tq&#10;JD9A5Yypaoe2qI8+7jSHDvqItlT9WfcMusKMNsEEtGo055d/SbKvl8n1H9vs3Fv2PpOWRTTPFbs3&#10;qf5XS3VhwaPa7zUBAAAAAAAAAEArtWrOrs7hH3XNuC+7W+OvG6UPulsNPjD4Dq2/v0g3/+NuLV58&#10;h2YufUQvXjRdP3pojb41OJj6FM8c99PgcQ/9TCeGfVubfhDWZ2zQyN9n+ieO65Glzj6L79OTR/pq&#10;dsHP9KOJfb2d2lCLrveRz6r4u9/WzRmHtcLsU/of2vDHQSq+/0mtDjn71PxBh054u3qfzbc14Z1f&#10;6F7nGef/rEaDp9+nb2V7476Ofs7krtD8kuulwHxdF274s5bf2YIsqAtDeiQ219cKzdFQ/e5GG6Ay&#10;2WH6i5RzpTe/lgl+/ekjsTm0UrtI1+R82Fk3zLcVNPTG2Vqu/brcvc8a3XNzqvt0nsstx+g90+W/&#10;lPNMtzSdVQYAAAAAAAAAAFLqdcphtwEAAAAAAAAAAIAupQtmdgEAAAAAAAAAAAAegl0AAAAAAAAA&#10;AADosgh2AQAAAAAAAAAAoMsi2AUAAAAAAAAAAIAui2AXAAAAAAAAAAAAuiyCXQAAAAAAAAAAAOiy&#10;CHYBAAAAAAAAAACgyyLYBQAAAAAAAAAAgC6LYBcAAAAAAAAAAAC6LIJdAAAAAAAAAAAA6LIIdgEA&#10;AAAAAAAAAKDLItgFAAAAAAAAAACALotgFwAAAAAAAAAAALosgl0AAAAAAAAAAADosgh2AQAAAAAA&#10;AAAAoMsi2AUAAAAAAAAAAIAui2AXAAAAAAAAAAAAuiyCXQAAAAAAAAAAAOiyCHYBAAAAAAAAAACg&#10;yyLYBQAAAAAAAAAAgC6LYBcAAAAAAAAAAAC6LIJdAAAAAAAAAAAA6LIIdgEAAAAAAAAAAKDL6nXK&#10;YbcBoNsre/pZvXS4Vm++dcL2ALjg/PN06YBM5V13te0BAKDjPf/iS/rv3Qf0N97T0IX8g/Me9S8j&#10;h+iKyy61PQAAADgbCHYB6FEWr35ME68brUs/lml7ALz0Wq02P71Td8+4yfYAANDxvue8p33xs59T&#10;elof2wN0fvXH39B//eqX+l+8RwEAAJxVlDEE0KOYjC4CXUA8878Jsh0BAGebyegi0IWuxvydJRsR&#10;AADg7CPYBQAAAAAAAAAAgC6LYBcAAAAAAAAAAAC6LIJdAAAAAAAAAAAA6LIIdgEAAABAZ/O7CvWe&#10;XqE9tgkAAAAASI1gFwAA3cRvX3hB6x77iZb84Ed68Ecr9GTZZh09esyOAgC6hDf26YbpT+iGA9KX&#10;Bl4gbdui3iX79LodBgAAAAA0RrALAIBuYOt//UL/9fNt+uMfX9fJk+/qxNtv61BNjTb89Gf6zcHf&#10;2r0AAJ1en2H6yZpr9aVXj+upQ6/pfg3TyYJhusgOAwAAAAAaI9gFdCp1iubnKS8/6mwlamqsleqj&#10;yl9e1bCdl6f8rfaslRHlOW138fdJJvG4NlK13F47uCQ+s712wz75itbbMaAH+nXlb/TC73+vD7z/&#10;/Qrlfl7zvnG7vha+TaOGD9OpU6f037+sUH39n+zeAIDO7UV9Z/oO3fLxy3VyzeW6Yt0O9X70RTsW&#10;r25rvvsuFHwf8/ra+t2oDd9DAQAAAKAdEOwCepwqRcIRVduW0kMqLStT6fgMt1m1J+r8N1vhSJnK&#10;5uS4fUklHNe2Qip2zl1mlqKQVB3R/cFgnHP/mrXCG3eWFbPkPFOeIpXeLkBPc+DXz7vrz//Ldbr8&#10;sk+qd+/euuCCf9DoUSN01ZVXuAEvExADAHQFl+nba76ik7dclrCdWvXKjc4bXjd27D8188Pv00Vx&#10;y1f0ZKBSb/0TX0kYb7yP9LqenB4cv1fP2ZE4++8N7BO/LNnvjCe9H7MEzpe4z/T/lBd/TLyHwBLb&#10;pzH3+b6327YAAAAAJCLYBXRqVYr42Uv5G1Vre2OCWVh5kdiXHF52VERR+2vfhl/3ml/lFsqEs1Re&#10;6P06N5ChZX4JXFhuBqvd4NGSFQm/DA5mc8VldjX82jcay8xquJ/454go0ppfBg+epHC2c0c7Djj7&#10;O9fZ4Nx9dljfDATZMsZ/093HjPFrY/Q0b711Qn/5v/+j8z7wAX3yE5+wvQ1M8Mv4Y12b/sQfANCp&#10;RFWYNCM/MSPLvpO5+yZ7f3Pe+yoDGfSNzlmrjeYYf9/YPy32XPa4hkwz/xr2/e+MMs4m60cvvKfX&#10;/2KX/75CX/tUQjArb52q/HF/n3uCQaa+zjE7A+PShGQBr6ELYvtsucdp39NwzLyh3i6N7sddFugq&#10;M2QCXZ+aqkH/3TC2xWnnuMGsizR5je1/YZ3GB8+z5t+U7p47ngl05dz2pG0BAAAASIZgF9CJVS03&#10;gSmbZXVXpg7F0rEcJthU5Iy6GU4rFM6OqjAugBRVbb9SZ6xYIRO8etJ8WZGhUKlpO3KLVVYacnoa&#10;ZIwvVXGu2fKuOe9LY5ytam3f7521bv92p5WtMUNTZHNVb3f+f79zr5Gws1dU6+0XHU0+R2vUH9B2&#10;c2xWZtx9m+fKzHJW1bWB5wd6ilPeqpe3SuWcc/gnHwC6p2xlZzur8vWnF0iKe39z3hmLajXFzZx3&#10;TlpeGJ85X31ImXeZzHr7fnmf9+5ZtXy2ItU2M7/IGVnptJMeV6pQsmjO6Ri6QFvueVJfW9dEtlO/&#10;LI0vq9FrZnv/Kn2trERb/tdId8jlnqNADz3xuu1oI0drtFUlujoWGJOumrrOuZcn9Wxcplnznvve&#10;+5SzZbK2PDzZ9gAAAABIhm++gE6rSntMllXuFO9LgfQhGmO+yLDiA08ZGnKtSX8KBnuyldnXrDOU&#10;aY6rOY1AkL2mn1V1YEe1c9oxGpLyS4qBynTvNdPZco474n794T2Hf1zCczSrcqMi5rLXDokFuLL7&#10;Nw62ZfQ3Jz2kWpJX0MOcf/75+vA/fUgnTryt3//hD7a3we9e/L27Tu/Tx10DALqfMTfbQJX746ZW&#10;ir2jee9vyh0hU8g6o5/bihd7D8zRJBMMq96uA/X+O6t3nAaPcH9Ydeho4M2zyffH03fV2BLphZrU&#10;pf92PamteVn6mLP9XEWBdM91XuZVwFX/6z2t+spFttVGhl6nf1eBJgTLKPb9N636yxOa7L6ft5y5&#10;P5PxZZ4BAAAAQGoEu4Auqu6ISXHyyg2acjGzV5p2MNhjA09nJBBEs1lVwaBTI9mJGVcBjbKxmhJV&#10;oS2Dk1cUdbPQgnODeUG0eN7n0RbPDHQ9Q668wl3/YluFG9w6efKk3vzb37Rz9149Z+fzGnT5p9w1&#10;AKAb6hvSN20m1v07bF9HOV7rvIE6TIls9/3NK5md7H2t3ZVNVU5gDqyc267QlkBpwPEXm1IAbeVJ&#10;fe1Tgfm2zBKbU2uk5v3lPVU9rMA+ifOHAQAAAGhLBLuAzi5FRpaXyWRLA5qSMe7ShqVhrIyhppRh&#10;VHuerA1kkp2GVmWW2TI4/jLH/Z2wYllhjc5Vp9oaZ9VUsA3oxq4c/Bl96pOf1Ntvv61o+S+05AcP&#10;6UcrHtauPXvtHtKuvfv07rvv2hYAoLvJGD/FzaiqrjY/AOpAaX5GWHHgnTTw/taO6l/1ftARkzhn&#10;lz+HlrX1FfPC2FaSzNkVLJHoSP/KEw1j7hxjSeYHAwAAANAmCHYBnVaORpj5s9zyMM7an6/K8oJQ&#10;/nxaiZOPtyEbYIqWR0+zBE3Cc9iyhKcnQ6GbQ865IpodmDDdmydC7hjBLvRU47/4eeV+fpwuuugi&#10;nXvuuW55w0svGaj+mf3c8cOvvqanNm0h4AUA3ZYtLRgnYV7Tyj1u1tVpc97BNrpzcVVpo6kq4L4b&#10;2ne98j1Or6My4mZ4xc3Z1U5ee+VJ6VNZscytprglD//j6UbBpvonvqKZbTxnV9JzuqUNn9drZHcB&#10;AAAA7YJgF9CJ5cxZoXC2LVV4X60GBr+/SA+p1E4AnpdnJwUvbUmwx/9CwpSaiXhfSjTJljJ0NFnC&#10;sAk5c+wk5uY5NkihxO9hWmNw2JtAPVYqJ0+F5V6GW3iw3QfooUypwmk336D5d3xN35gzS3kTx+vL&#10;eZP08f793XECXgDQvWWM/6bz7mgbVs5kM5+XLRG9x+TPn4Fs5+gN5v3LlCpsePf03lntNYqiyp7l&#10;tNv7vWz/vZrwH5P1o6nx2VQpDZ2pH+UVaEKs1KDDOUfObdL4UW07Z1f6qMnSbd+IK1tY/8R9+q6u&#10;0MdaOWcXAAAAgJbpdcphtwEgqbqt+Zq9UgpHTq9MYtVyE5AypQnDylGVIuYLElPqpgPK2yQq+uEa&#10;Fdx+q20BPcPJk+/qqY2b9eqRI2574MUXa/KkCe62r+ShH6vo69NtCwCAjmfe026fmuQ97dh/auan&#10;pmqrbXpMGcEnNNkGj0w2Vc6WyaoKzNHV2Ot6cnpffa3MNhPOkcxz33ufJmhnfInCpPdjBM7XaJ8S&#10;bUkoq+jt86TGN3MPhvt8r9zVqFQiOoeH1vEeBQDoHp5/8SVt231Ab751wvYAHeOC88/TuJFDdMVl&#10;l9qe1iPYBSC1+qjywxGZqoPmF7ql40+zSGDgPB4/8NXxCHahpwoGvD70wQ9q9m1ftSMegl0AgLMt&#10;ZbAL6OQIdgEAuovFqx/TTaHPqW96H9sDdIxj9W/osegvdfeMm2xP61HGEEBqplSinWT8tANdRuA8&#10;3nJ2Al1AT9a797n60qSJGjvmGt3w5S/ZXgAAAAAAAI/J6CLQhbPB/L0704xCgl0AAPQQJuB11ZVX&#10;6CMf+bDtAQAAAAAAALo+gl0AAAAAAAAAAADosgh2AQAAAAAAAAAAoMX+8ydPuEtQsr6OQrALAAAA&#10;AAAAAIB2tOfRJ9T70RdtC+j6jh495i5Byfo6CsEuAAAAAAAAAADawevbtqj39C2q0Hn6Ul9pQ8kT&#10;umFbvR0Fuh6TubX4gWW2JXfbX3xmu6MzvAh2AehRLjj/PL30Wq1tATD++ubf3P9tAABwNv2D829R&#10;/fE3bAvoGszfWfN3FwCAVC4aN0Env5+u558+oafWHZJu/4p+Mi7djgJdT0sztzo6w6vXKYfdBoBu&#10;r+zpZ/XS4Vq9+dYJ2wPABLo+N3KIrrzsUtsDAEDHe/7Fl/Tfuw/ob7ynoQsxga5/cd6jruA9CgCQ&#10;yu8q1HvxcRXf/RV9W4Hty+14QNXyPBWW24YvO6wVpSFl2GZTqpbnq3ZyqUKnGUsr+uEaFdx+q201&#10;dvDBobptrdkarQVbluh6/zqVSzU8vM7bHrlQ0aWTlOa1pPqNmn+vtNDtq9KyYTO13vTH7RfoTzy3&#10;Yc7/zFjtvbFG8ycs0i7bPaqgXA9MjF0p5f019BtT9fC+uRrkbjdzXSRlsrb+7YavqF+/vranMRPo&#10;Mpldd8+/0/Y0r+ShH6vo69Ntq/UIdgEAAAAAAAAAcJZ5wa6QisvCyvF6FMkrVLQFAa+6rfmavVIK&#10;R9on2HV88zyFto31AlRucEte0MgEsyYsUlZkv+4cbANLWqW9d3hPYI5bpAI9MFHaNDdXFeO8AFVw&#10;P7NdcY13vBc4s+d2z+Cds+Kacg14pERaYANS7nUrNNYGqFLenx8os/fTmusiORPs8oNYr79ep1eP&#10;HFH2pZfqwx/+J7fvdJ1psIsyhgAAAAAAAAAAdDo5CheFpOqINlZ6PSaolZeXZ5d8Rc30X5URzV5Z&#10;7WxUKxLOU8Tdt07RfH+/POVvrTOdp+3Y4Z0aNe5qLxNr8FhN0TpVmOscO6xdIxdqigkYOQbduFCj&#10;1lbooNd0j8vqb446qsO7R2vscC8Ta9A1UyW736A7bMDJcM9do5rYtGbHVfPyaA3om6brlwYyr9Kv&#10;1tiRO1Wx97jbTHl/g+fGAl1Gy6+L5rzw+99rc7RcO57dpf/z5/9je6WXD72ix3/6pJb84CF3efyJ&#10;p3SopsaOth+CXQAAAAAAAAAAdEZ9M5XtrA4drZPqo7p/5UAVl5WprKxYIRPcui+qusFhrZhl9spW&#10;OFKm8GCTJTZbkWqTJebsW+TsudJp24BZ65mAk2zQyuinASOlmiNeoKkxP2hUpYq1UzXWBJTqnT5l&#10;KcsPVvUdoFHJgkuVFVof3K/+WVVorEb77RgTPPPvqeX3d/xIjTRygBoV4Eu8LpqV2befhg+7yrY8&#10;O57Zqac2bdFrtbU6efKku7x25IieLNusnbv32r3aB8EuAAAAAAAAAAA6u/SQSsvCynCzuwoVtd2N&#10;VWmPmfsrd4RXDnHwCIWclRswOy1eYCkpE7TavUjrbSDt+N6K2JxabgBp2livLKDJAHM7UzmuTXOH&#10;unN/jSqYGislaM4nP2Mr4OCDM51zr7KZWU3cX1D9Ri0ylRAXBOYUS3FdNO9DH/qg/vGCf7AtL6Nr&#10;73MHbKuxXXv26pV2zPAi2AUAAAAAAAAAQGdXGXFLEs7eMUYrylYobJK5kqmv1SGzLi+0ZQy9wFj1&#10;kdMNdnmZUkmlT9LCgtFaHx6q4cOGatHhLI2yGVImi2rUgH7efm4mV1NMmcL92ruvXGO35Wr+5oby&#10;hA0ZWx533q2XFyoaK0/YxP35YnOLBUohupJfF61z/nnn67lfP29b0hfGXafevXvbVoPnDpx2emGz&#10;CHYBAAAAAAAAANAZHauVmY1rYL8MVe0xIauQiktDynAHU0jP1ECzzi1WmVvy0C5zGuauap00ZV0S&#10;LAsYLCHojE5cor37TMBovx64Rtrllgk8rp3bFJujS+lZygqWLXQzvZKVDfSutevwUWc7UAbR5WVh&#10;3aZV2rs0mJ3V9P2pcqmGT6jQ2C2BOboaCV4XLdUnrY8+P+46XXhhH/3x9YZg6u9e/L2+PGmCzjvv&#10;PNvjeb2+/SZFI9gFAAAAAAAAAECnU6fohqiUHdakwVJGf3f2LtWaeEHlRkVMFCypHI3IdVble1Rl&#10;mjYj7PTn7DKJWaO1a9uzcsNJ7vxW/lxcGzV/2FIdNP0mGPXIOo0yZQcbzbVlsq92qmKvF5A6+Mw6&#10;yS1x6AWwlsXuzQS4pCnX5HjX8csgOg4+mKt7L1mlvbGMrgZN3l+4Rgu2JGZ0NXFdNOvo0WPu2pQy&#10;/MygT+vcc891275aZ3z33v26dcqNypsYcpf21uuUw24DAIAu7uS7f1fvc8+xLQAAAAAA0FVULc9T&#10;oZlrKyg7rBWxTK4qRWJzdWUrO7ta1dUhFZeFlVMfVX444maBZc9aodLxUjR/diwg5vU1mQ+moh+u&#10;UcHtt9pWY275wLVma3Rc8Oj45nkKlez0GtNsMMpkUz0zNiEwVaVlw2ZqvdkcuVDRWHZWoN8xqqBc&#10;D0xMc8+7SAXuduI+Pn9fI9n9xd1bzFQ9vG+uBqW4Lpr2nz95Ihbs8t09/05t+OnPVFvbdGbcx/r3&#10;141f+ZJtxSt56Mcq+vp022o9gl0AepSnfvmMXn71qN5864TtATrORRf2Vc1pTwbbMhdnpqtfRh99&#10;8eordc77etleAAA6v+dffEnbdh/olu9pF5x/nsaNHKIrLrvU9nTv5+0pkv25AgDQlTUX7AKa8vKh&#10;V/TUpi22ldzkvIkamJVlW/EIdgFAKyxe/ZgmXjdal34s0/YAHeeepetU/PUbZf7l7dVL7lomHhVo&#10;J65bO/63t05o068OqM9HPqQJY4Y4gwAAdA3mPe2m0OfUN72P7ek+jtW/oceiv9TdM26yPd37eXuK&#10;ZH+uAAB0ZQS7cKa2P7NT+547YFvxRg0fptGjRthWY2ca7GLOLgA9ivnlLIEunE1vv3NS75w8GVu/&#10;k9A+0/Fzzz1HXxz9GR2tP+6WNAQAoKsw72ndNfBjnisxg6s7P29PkezPFQAAoCcbc81o5V0/Xv0z&#10;M9W7d293+ZizbTK6mgp0tQWCXQAAdCCTUP2es7Tn+gPnvV+v1NYxdxcAAAAAAAA61KUDB+qmf52s&#10;ed+43V1udLZTlS5sSwS7AADoQKbyoPlPe68BAAAAAACAnoJgFwAAHchkXnXEAgAAAAAAAPQUBLuA&#10;jva7CvWeXqE9tgmgh/HjUO29BgB0bbwzAgAAAECLEewCOsob+3TD9Cd0wwHpSwMvkLZtUe+SfXrd&#10;DgPoGUzW1Xun3mv3NQCgi+KdEQAAAABajWAX0FH6DNNP1lyrL716XE8dek33a5hOFgzTRXYYQM9w&#10;yqZeNSRitU8bANBF8c4IAACAs+SC88/Tsfo3bAvoOObvnfn7dyZ6nTI/AQfQAV7Ud6b/ToXXXa6T&#10;tyiwfZkdb1C3NV+zV1bbVoPsWStUOj7Dtk5HnaL5sxVRWCtKQzqTM52pquV5KiwPqbgsrJwm+pJr&#10;/BxVy/NVO7lUoXRvj1SKfrhGBbffalsNjm+ep9C2sYounaQ02+ecVcuGrdaALUt0vXPegw8O1W1r&#10;p+rhfXM1yO6h+o2aP+GwZrh9Zv+ZWm+HfFMi+3XnYG/bvU7JTq8RM1oL7DUSteS+PInXTrhPdAr3&#10;LF2nu6df72yZf3p72bXPbyeufa0bX7xms0rnTzMDAIAupeXvjL7Yu2P22X/HS6oyovyjk5p9j031&#10;nua9b1VobML7knk3Wz2gXA9M9N6SEt+zRhWkHnONXJjwjtW+Sh76sYq+Pt22mnhedCmJf64AAHRl&#10;z7/4krbtPqA33zphe4COYQJd40YO0RWXXWp7Wo9gF9AJeV9YSOFIQ/AmWV9XdmbBrnit+WzOPNgV&#10;/8VJsmCXAsEtb3yRsmxf0utULtXwRwYk/bKlRcEuew01+kJHKYNoODu8YNdE23L4sSlfG7YJdgFA&#10;T2F/BOT+Tiq7870r1keVH45ILfjR1pkEu7x3n6zAj32897Ia+36U7J3Kfbd7ueMCXgS7OlLgh2BN&#10;BjVT7+f9nfICpMEfryUi2AUAANA5UMYQ6CIy+g10/lut2mOmZb7UyFNeftTZMqoUyXPay6vcVqxt&#10;l/yt3l6Jx5ngUl5eRNGt+XbffEXrvT1dlZHYOcx+/tlTn99hvtAIjEUqbX9r2fPkb402XCv2fIHn&#10;cO7Ry4KrViR8BtdroVHTpjr/j7ZEm4KfU1PSJ2lhwWitf2SjjtuuRvoO0Kjdh+X+0Z6Gg48v0q5p&#10;qxoCcI60iUv08LSduvfxhj81dA6n3jul95zFm1vLWbdTGwDQQ9Qf0HaT1JUbUrbzPrR9f+C9LPaO&#10;GPXendx3KuedLvCO17L3uKbfPVO/Uzr7hSPOXTlvaitnB97l2t6xwzulaWMDWe05muK8g+3a9mzK&#10;d7BBd6zSlN2LtP403h8fXrlSf/3rX22rgelbuTJiWzg7jmvTXC/QuXfffj18ySKFHkz2d6+J/SqX&#10;2uDpfu3dslA14Xktf/8HAADAWUGwC+giqvZEnf9mK7Ov125K1fJCRWUypMq0Yla2qlfeHx/EihNV&#10;bb9SlZUVO0dUK/Kk/T945suOoqhbOrGsbIXC2VEVxoJkqc5fp+h9EVWbEjrOWHGuc/aiYJCs9ap3&#10;SJPsdVS+vvFzDHauZcbcXzKXKZziF5dtZsBULSxQq4JIacPHNhnMOr63QrtGDlAL/miTOK6al6Up&#10;1zTOhRt0zVRpbYUO2jY6Bz8MdcpuJLZnzpiujD4fVXraR721swTbZtxIdbzfBgD0DHX7tztvcNka&#10;M3mSxjivRNU7DtiAVEB5rTJLy1RWFHIazjvdhszYu1rsPS6QgVVm372iRQk/hGpSsnfKHOf9LOzc&#10;nfOmZs47pzW5+63jvffM1PC5DT8wMj/+2dtk1laOxk6Tao6k/ElSUibQZQJat98+Jy7gZbZNnxk3&#10;C86Wozq8e7TGDvf+5FO/E6fe7/iRmobgafrVGjtypyr2tu7vCQAAADoWwS6g0/Iylfxf1haWmy8J&#10;vtmKsjRRFeZFVDfefOnQVDkbP4CWoUzzTURNrfsFSeyLk6Gm3EyGhlxrvj3xxjxNnL86otn5UWXM&#10;KXPGWleSsJGsTHfeifjMtrMrbeIMTVk7U8tON4ts9yKFhg3VcLu4vxpt6ouYhP2Hx83NZf5Put1M&#10;ZDLG7CY6D5OB1dTyndLFSkvrY/eO99GPprnjyY5LXAAAPUGdDuwwaV1jNCTdf1/brgOJAarcEd77&#10;WN9ML/B07RDv/aq/aXni3/2csfFT4n8I1azk75QdZvBc7d1XrgUKvDcFAl9t6cabbtKln/iEXvrD&#10;H2IBLz/QZfrMmNkHZ0l9jWqUpSz//5+478ROX+L/LprYz2QKjhrQzw6kKesSadfho7YNAACAzohg&#10;F9BpeZlK5pe17lIUanH5l5zJ3i9ovYCUV1Ym9VEDlZkkEFZ3pKE0oAm2eaUCD6nW+T9/qc+fodDN&#10;5hfDDhPwMmOxcjenJ7t/03M7nB05ujMytenShEHHDmuX3XSZ+QBMSZTYYueWMPNRxAJagVIpjfZf&#10;pSl2SOqnASPtZqLE66JL6NOnj0oXL7ateN/7/vfdcQAAXH4JQz94NXSM846WWMqwZbx3v+TvhS1z&#10;Jse2lTRdv7ThnSl1+TqflyHfSMI7WaIPfvCDeuih5XEBr2Cgy4yZfXCWtPQdOOV+Kf5eAAAAoFMj&#10;2AV0FYNHyIaRmpceUqkbJDPlB01HVIWtnCPB+6VvQsDNz+Bq6vyDw3ZfU8LGUR3R/cG5IKzgL4k7&#10;g7T+WXYrwP21ZwqDp7q/HF70+GHbkZpbBqUlZQrTJ+mBWEArfgL21Lxfmq5/puHP9+BmLwh38Jl1&#10;CXNXoDNIloWVuIyfMFETJl5vj/CYtulPtn+yBQDQ/VU9GZgPy/zIKDY/1sZWl5H23s28HzZ1OulZ&#10;avymFgxImLmXGs+p5Jale7nGfS9KzsuQz+qfkF+f8E6WTGLAi0BXJ9LS6gYp9/PerwEAANC1EOwC&#10;uorKPXJn7XIznTKUaf4fv19W0I55ghOIZyh0l50noZUZUvG/DA6es6nzBycrz1HYnRdCGtiv8bW9&#10;soRRrY8Fwqq0p9xZ+WV2Opr5P7sJE5QffHyRdo0cq9FJg05pun7BQmntuqZ/OVq/UYtKdmrKV5ua&#10;L+LMDLpxoUatnan5m81XOcfVV4fd8j23rZ2qh+84K58mmtKrl7v0Mmu/7a4CbWf57vcWx7K40tLS&#10;3LbLjjd3PACgu7PvTnauVP/HSd5cplHtaWW55cSssLqt652zZCs82bxLNPXu2RFMJvvO+DlTK9fp&#10;3th8S2kaPU66995g1v1xbXpknXRJVsp3sIMPztT6kQs15TTnfA0GvAh0dSJucDRQttDN4AqUK/Q1&#10;sV/fAaMDZQu9wGpDWUMAAAB0RgS7gE4rfs6uvKKolFus0vFe4MgrJWjLCO5RIOsrQ6HSYoX8MoLm&#10;F77ZYX3THtdiJnvLL52YN1uR6pCKS0PO2Zs6v52EvLww7p7Dyb5AGBx2v4yJ/RI5r1BR82XNaUxc&#10;7n85Yz6v/CRZZC1ifsG7ZaFqwn7JmqG67eWFijY1l5ZzzMKC0bbRYH3gHMMnLFJWZL/uPM0vUVrE&#10;/fXxKmWV5DrXzFWoxGR0LdSCket0W7AcIjoHk3UVzL6y67i2s5gA13dKv+d2mUCXabvseHPHAwC6&#10;Of+HULaEoc97L5Kie1qZ22Xe/Zz3ONl3s9kr5bzXNczLmvrdsxnpQzTGuSH3ne+0y1ub8oTlWvDy&#10;zIZ3rHCNFmxpyIRPm7hE0XEVgXlOc3XvJau0N/jDn4R5UJt912sBP+BFoKsz8YKjFXu90Gfqagep&#10;93OrPqyt0EEzUP+sKmKBVQAAALTUyXf/brc6Rq9TsW/HAKD7K/rhGhXcfqttAR3rnqXrNH9qi78e&#10;PCMPrIuqdP402wIAoPPr7u9pJQ/9WEVfn25bvJe2ryotGzZT682mmf/WBjWPb56n0OEZgSBo8v0M&#10;d9+Sne72lCZ+vJb45woAQFd24IU/6Ok9v9abb52wPeiuLrqwr2qOnmbSQAtdnJmhfhlp+uLVV+qc&#10;97V/FSKCXQB6FL5UwNlkgl3zTLDL/NNrSg2243rJ+v8i2AUA6FIIdqErItgFAOhOFq9+TBOvG61L&#10;P5Zpe9Bdme+o/vfXbpR6OY1TXp+rDdt/+9sJbdp+QH0+8iFNGDPE62xHlDEEAKCjmYBUR6wBAAAA&#10;AABayGR0EejqOd45eVLvvOMsZu0vbdg+t/c5+uLoz+ho/fEOKWlIsAsAgI50ys631d5rAAAAAAAA&#10;IAXz/ZFZ3rPrVMuZjJ933vv1Sm2dep97jr1q+yHYBQBAB3Pzrnr18tZm0/1PG7cBAAAAAACAFGI/&#10;lbYbfvtUQvuMxzsIwS4AADqQ+Yc+7lcu7dQGAAAAAAAAUjn13im95yynTr3nrdup3VEIdgEA0NF6&#10;2dyr9l4DAAAAANCZvLFPN0zfog1v2DaAsygxENXe7fZFsAsAgA4Ul4XVTsvf3npbF2em652T79qr&#10;AgAAAABwNr2o70x/Qr2jb+oKXaCsugr1nl6hPXYUQMfzv0dqzzm7zNJRCHYB6FEuOP88vfRarW0B&#10;Ha+XzbqKrd3/Juk/zfETb59Uxf4X1C+jj97f+1y3DwCArsC8px2r754/8zbPZZ4vqDs/b0+R7M8V&#10;AJDKZfr2mq/oGR1XobNcc+AinVwzViPsKICOFwxDmW2/nbg2znS8I/Q61ZGhNQA4y5765TN6+dWj&#10;evOtE7YH6DgXXdhXNUfrbKt9XJyZoX7pafriNVfqnPf5oTAAADq/5198Sdt2H+iW72kmIDJu5BBd&#10;cdmltqd7P29PkezPFQCQSr02lOzQLfqYjhQMUEVse5gusnvE1EeVH46o2jZ9oaIyhQfbRmdVGVH+&#10;0UkqHZ9hO4w6RfNnK5L4QK6QisvCyrGts63oh2tUcPutthXv4INDtXpAuR6YmGZ7zoYqLRs2U4rs&#10;1519N2r+hMOasW+uBtnRZDrHfXc+9yxdp7unT7St9rV4zWaVzp9mW+2HYBcAAN3IyZPvqjcZXQAA&#10;AACArsoGuzRrhQ0a+cGizhUYaqTRfSdRGVFeUVTZTe1zFnWpYFcLA58Eu5Jzg123TvRKBpkIUTuu&#10;OyrYRRlDAAC6EQJdAAAAAIDuJUOhm0POOqo9lV5P1fI85eX5S0RVptMEkpx2xO5jAiMRM77cGfXH&#10;tkaV7x/n9DecJ1/RenuYo25rvu13lvyo/Bot3v4RRWPj/nHOtWw2WvXK2d41W8wE8+y1nCV/q381&#10;258fUcQdd671q9Y8h31+uzSc98yZANL8zRu1bNhQDTfLg1U6vnmetz1snjbZe2jpfobZ1+s3xxy3&#10;vcZxbZrrH19h+xz1GzV/2FIddBuBfcwyd6PT4/Q617ptrbSrJDd2ztTX6XlMHlRHLB2FYBcAAAAA&#10;AAAAoGuojKiwJqwVZWUqi4SVragKTXBp8Ai5IbE9NtBUuccZkUIjGnLBokcyVeocV5zrNMoLtb7/&#10;CpWVFTvHVStynw1qOeefvbLaLZvojlU77bjgVVS1/UobjnvSjOUo7N6L3Kytsjktzz+rWu5nrTnX&#10;K3LOuNJpxwJ2jupDyrzL3EupQh/2ulryHFXLC5079c67Yla2c9774wJ6Z2pXyWGN3bdfe7cs1Ki1&#10;MxU6PEN7nfbD03bq3scbPq+W7OcGpV5eqKjdTyW5WmY/g4MP5upe2bFrpPVedxx3n0tWuefdu2+V&#10;puxepPXO8WkTlzjXkUYVeJldTV2nJ3LDUM5/Uq1nzpiu9LSPKr2PsyRZm/FkxyWuOwrBLgAAAAAA&#10;AABAJ1Wn6AY3bKURpnTd4LDKSkOqM9lMcXN75WiEG/zZ42Z6Ve0JHGP5ga+M/m5YSmOGmlKCGco0&#10;TSv+OHvOmlovEObKVmZfs7bHxY21VpX2lDur3BFeeUYbsDsUnO87e4yGpNttqyXP4YmqMC+iuvEm&#10;OFeqUMJ5zsi0sd5cWelZytJoLbjRu6e+A0a765hm9zuundt2atS4q+UWGkyfpBnTnI/1iJubpZqX&#10;pSlfneSNDZ6qBSPNRrxBd+zX3ju880r9NCDJPk1fp2cyWVfv2eyrZOvvlC5WWlofu3e8j340zR1v&#10;6nh/3VEIdgEAAAAAAAAAOhW3HKBbgs9kPmW7mVMmnOGXGCxUsc1mapAzwg0VqbY+IYjUYnWqrTFr&#10;EyTyyv8VmvNUBwNaA5XZVkGj+lrnbh3lhfZZTTaWc7kjpx8+8+VM9jLNGp7FlntsI6MG9LNbTWvp&#10;fqbUoF9e0C09ePio03tUh3d7401ySxr65QlzdW8TxyS/DpLp06ePShcvtq143/v+993xzoRgFwAA&#10;AAAAAACgU3HLAZrSfu7iZyXV6cCOamcwrBXJSgW6mVHV2v7kHjeIFCxh2DIZyswya1tWMLZ4gbY2&#10;l56pgWadawJ3geu1ogxiSukht9RhWdkKhd2oly332ElNiZgShIHFzdRKlaUVdFyb7l0kFZTbY8uT&#10;Zn/5kl+nZzKZVybvqqn1+InXa4KzBJm26W/J8WbdUQh2AQAAAAAAAAC6ABuMsplWdVvXu5lQDbyy&#10;g9XlUVXHShG2jpcdFtUedy6nKkVMVlS7BYniSy+a+cJMhlfcnF2npU7RfOe+8838XRkK3WXnE+tv&#10;yh12NmkaPW601j+yUV5BwSotGzZU8zebVsJY5boms7ZcKfdp6jo9VK9e6tWC9Xe+tziWxWXKGpp2&#10;S46LrTsIwS4AAAAAAAAAQJfglefzSvPNXillmyhOYN4sL1jlaHUJQ2twWCtmOVcosmUFU2WRJUof&#10;ojHOvbjlF90gU8vkzDGZV7bUYFHUzWgLn0aQLl6GQqXFClVHNNuc18xt5jzHN8d3xmCXlDZxiR6+&#10;ZJFCbnnBmVo/bZUemOjOrOWMFWiB7NgjA7RgmtsdkKbrvzq1oTzhM2P1cGAuLjM3mBkzQa2mrtMj&#10;mcyrwJKqnZZm5uf6nnvId7/3Pbfd1P6J7Y7Sy7lYx10NAM6ysqef1UuHa/XmWydsD4ALzj9Plw7I&#10;VN51V9seAAA63vMvvqRtuw/wnoYuwbw/jRs5RFdcdqntAQB0GiY7qiiqUFFZGwSNepaiH65Rwe23&#10;2ha6s3uWrtP8qcEZ79rPA+uiKp3fKErZ5gh2AehRFq9+TBOvG61LP5ZpewC89FqtNj+9U3fPuMn2&#10;AADQ8cx72k2hz6lveuea6BpI5lj9G3os+kvenwCgUzElBwu9soZmDqy2mPeqhyHY1XOYYNe8KV90&#10;Sw2aDKz2XC/poGAXZQwB9Cjml8IEuoB45n8T/IoeAHC2mX+LCHShqzB/V3l/AoDOJkfhsjKVmYVA&#10;F9A8E5DqiHUHIdgFAAAAAAAAAADQg7hF/5zFrP2lPdodhWAXAAAAAAAAAABAD5WYg9XW7Y5AsAsA&#10;AAAAAAAAAKCHcfOuTBaW22qndgch2AX0NL+rUO/pFdpjmwAAAOjG3tinG6Zv0YY3bBsAAAAAghLn&#10;1mrrdgch2AX0FO4XHU/ohgPSlwZeIG3bot4l+/S6HQbQ9f32hRe07rGfaMkPfqQHf7RCT5Zt1tGj&#10;x+woAKBneVHfcd79ekff1BW6QFl1/OAJAAAAQIPg3Frttfztrbd1cWa63jn5rr1q+yHYBfQUfYbp&#10;J2uu1ZdePa6nDr2m+zVMJwuG6SI7DKBr2/pfv9B//Xyb/vjH13XSeYE48fbbOlRTow0//Zl+c/C3&#10;di8AQM9xmb695it6RsdV6CzXHLhIJ9eM1Qg7CgAAACS64Pzz9NJrtbaFniAxB6st22+deEcV+19Q&#10;v4w+en/vc21v++l1yoTXAPQA5te9v1PhdZfr5C0KbF9mxxPVKZo/W5Fq28wOa0VpSBm22R6qluep&#10;sDyk4rKwcuqjyg9HpFkrVDq+7a5a9MM1Krj9VttqcHzzPIW2jVV06SSl2T7njrRs2GoN2LJE16dL&#10;Bx8cqtvWTtXD++ZqkN1D9Rs1f8JhzXD7zP4ztd4O+aZE9uvOwd62e52SnV4jZrQW2GvEcc+9SLts&#10;0zeqoFwPTGy4y5Yw9756QOuPc8U9YzLHtWluru69ZJX23pFj+xoLfsbH2vV+2o57z4dnNPlcncGv&#10;K3+jX1Zs1wfe/3597rrP6hOXDNQ775xU5W+qtGvvPvXq1Uu3/NtNSk+/0B7RWMlDP1bR16fbFgCg&#10;66vXhpIdukUf05GCAaqIbSf+2KlKkbxCRW0rTge8/wWlek9zJb4XjVzY8N7W5u8G3rtNxbjTfFex&#10;kr9fojvh/QkA0N0ceOEPenrPr/XmWydsD7qriy7sq5qjdbbVPi7OzFC/9DR98Zordc77EsNibY9g&#10;F4Ck6rbma/bKgV7gqTKivKKosts48JQoLthl+9ramQe7EoJNcV+ueMEuBYJb/hczWbYv6XUql2r4&#10;IwMafxHiHluhsXGBsPh76hDNfYFk7v8ZaYrz2Yxt4kumNvvCp82/0EqtqwS7Vq5eo7/83//RxPG5&#10;+uQnPmF7PRXbn9Fzv35egy7/lHI/P872NsaXNQAA7/2vWqGiMoX9d5kOlDLYlfA+ZbjvZS/bgFeb&#10;vxsQ7ELL8P4EAACQ2sl3/67e555jW+2PMoYAkqo7YlK6otpT6awGh1VWVhYLdJmgVF5eRFVuy2SA&#10;Oe38qLPlMBlZeXnKXx5x13lm8cdi+0YUMWt3PF/Rencwnn+erf4vDMyvjv1j8hQx92UkXi92rfYx&#10;atpU5//VlmhTsntOJn2SFhaM1vpHNuq47Wqk7wCN2n1YLZtZqZ8GjNypw2ZnE2SaO0/zhw111vb8&#10;ps+0g30O84XQ/M22Zb4Q8vcZtlQHvV5PcMw9vkrL3F9Rr9NtiftaB59ZpynXzNXYaeu02r+GL3Y/&#10;87T+sO1zxO7HvV7gvO4z+fdtvmjy79O//4T7scdv2jwvdp1N9SYgaI970Ptb6kr13O41l2pZ7Frm&#10;HF6/m4W3dmb8eTqZt9464Qa6zvvABxoFuozLL/uku/5jXUv/0gIA4DHBr7h3teD7mfkxlHknc97B&#10;/PezvOXBfy9TvLudjmOHnX/7p2psIAA36MaFzvtThXaaf/cbvasE3gXM4v87nurffMu8n7j9c9cp&#10;8NriSHE+993CeRdzz2evneLdB53fwytX6q9//attNTB9K1dGbAsAAAAt1ZGBLoNgF4AmRYuCAaeW&#10;q67J1DfLylRWFHIaEd0fPEf1IWXe5YyVFSukakXuay5AZYJkhYqaUjrOOVfMynbuKz5IFrtee5fa&#10;GTBVCwukex9vefAjbfjYJoNZx/dWaNfIAepr202qf1YVu0drgL/zbmnslv3a6/+qObzOLZu4d1+5&#10;FmiRQo2CNN4XQuaX0Xv37dfD09bptlhwyYyZTDI7dskiLdrcT3duWahRSijfGFOlirXel0/mSydt&#10;ezYWYHO/AIrdT4EGvJxYvrFpxzeXeKURnXvZu2+VskrW6aByktzPOlWowD7PTt07wWS+OceY/dau&#10;tl9iNfXcjt3rpK+aMedzG+mcw/z5Dp6raMFoaVrT5RnPPpug3Uw2+Dnn8E8+AKB1MoaOUbbzrrZ9&#10;v/emVrd/u9PK1pihDW9bUY1wfxRl3s9UXmiDWs2/u7XK4LGa4gazAsGp9El6YJ/JdE98NzA/lpmp&#10;moJy7x0i7n3AkezffIfJwvLKVTtjCwaoxnnH8jRzPu1Ulns+59pn+O6Ds8cEukxA6/bb58QFvMy2&#10;6TPjZgEAAEDnxTdfAJLKmWMCUZ7qlbPVkMnVMtnXDvGCToMnKZztnGPHgYaAVvYYDXFL8OVokvli&#10;pHq7DjT15Uf9AW2vbjin/8VLbSB6FLteB0ibOENT1s7UstP9hfLuRQoFfh0cKsnSwynL25jgTcO+&#10;w92ATbCEYZay/G3zq+eRCzXF/dVzmq7/6lRpbUVDBpNRWaH1gV9Ge7+KtoE4MzZyrEbb8w26Y3/z&#10;pXvMMdPGekGn9Ks1VuYX1u5I8vs5bTm6M2VpotEaO9y7z74DTHBqhvf5pDufjdvraOq5Xf5YmkaP&#10;c87RhZx//vn68D99SCdOvK3f/+EPtrfB7178vbtO79PHXQMA0GLpQzQm9h5XpwM7zAuZ/x7nCY3w&#10;fhCSMX6K++4Y3eO8Mbbg3a11zHvAfkXND45i70XxWVkNnHeOpYF3mOD7gCv5v/nHDu/UqIKp9p1m&#10;kmZMc7sdzZ0v8COkNn33QUe68aabdOknPqGXnHcpP+DlB7pMnxkz+wAAAKDzItgFIIUchcvKVJxr&#10;m4qqMK40TQc6VitTVNELuuUpLxxx24faeRLF1HJ0Z2Rq06UJg9zSOwFmQnXzy+DYkiqIY4zWAptp&#10;5S+x+cCMQEbY8SM1dssy5RHtZjzzy+iG4Nku1aimPsnxLWBKGLpl/tzz5ere3TtVsdf7VE7nfEFp&#10;E5foYfnnHtpEcDEQ8GtS8ud2tTSzrpMacuUV7voX2yrc4NbJkyf15t/+pp2797rzdRlmzi4AAFon&#10;Q0OuNdGuWtUlBLCa1E7vbubdIPZOFMnSvRMCZYmDYqUEzTJT6223K+m/+cdV87LdTKap8wXeQ870&#10;3Qdnzwc/+EE99NDyuIBXMNBlxsw+AAAA6LwIdgFoUs4cv9ygo6a2ITurI/XNVLazyp61wi2T4y/+&#10;HGJtIa1//G90XfU1SvmVxeCpbpnARY83PxmD+8VHBwRTGj1DYpDN1yjY5mWKJf0MmlK/UavXJgTj&#10;tiyU3HKDp3E+R+KXRCa7zDv3Kimc6hfcLZTiubuDKwd/Rp/65Cf19ttvK1r+Cy35wUP60YqHtWvP&#10;XruHtGvvPr377ru2BQBAy3hZWVHtedIEsOJLGKbUxu9upsRgbO5Rn1vaMPDDlZgqLYuVEvTeIabY&#10;kdTSlHWJ3Wyk5ec7nXcfdB6JAS8CXQAAAF0LwS4ASdgJxfMT5tLKyvRK0fQ3X18cUq35csH+yjdR&#10;9cqNXtnDyo2KJP4KuDqijW6WTpU2rjSD8eVwGokroZNksvS2YLKgdi/S+kD20MHHF2lXoKxfvDRd&#10;v2ChtHZd8oCSr36jFpXs1JSvpipT2IbinuG4Nj2yTvJLDPrMF0OB5zRfHsUmVHePbyhD6E7S3mjO&#10;rwbeXGMJn49b2medKsz5465l7ycpu7+zz85tDXNbmOvHf7HV0gyuJJp67m5i/Bc/r9zPj9NFF12k&#10;c8891y1veOklA9U/s587fvjV1/TUpi0EvAAArWPfw6Ll0aTvbNEN3vti3db1cvbwyhq28bubmf9U&#10;JSVxP3o5vnm11rfg3cDbr3mDrpmqXfYHO94PetzuRpo8X4vffdBZBQNeBLoAAAC6FoJdAJLIUTgS&#10;VnZ1RLNN0CvPTjA+JzgnQ7UiYWfsvloNNLGvBNmzMrXHHFsUlXKL43/J65wrc489r3Om4tJQM+Vw&#10;MhQqLVbI3s/sldUKFZUqdLqBj2TMJOdbFqom7JeoGarbXl6oaMq5tBzOMQsLGs/vtD5wDm+OrYTS&#10;g+3FPIMpr+heP1f3yrn/O7w/swbeJO7+c4ZKpAVbbBlF93hTEsgbc5/fHG8DWLfFBYe8wNSocVcn&#10;fD45GjvN+QzcEo+23KO9n8PjzOTxCexn6O3j3My4hrktBt2xSlklue69mJJBivj3mex+mtPEczfB&#10;/YW2KdPYRNCvMzGlCqfdfIPm3/E1fWPOLOVNHK8v503Sx/v3d8cJeAEAWs+WMnQkK2EYula6376f&#10;mUyusPvO08bvbu572lhVBOYxdec89UtBx70b5GhK7N1iqBZphhaM3KnDzc0XNniuHp5mSx5POKyx&#10;sXe81pyvBe8+6PT8gBeBLgAAgK6l1ymH3QaAM1cfVX44Is1akaRUTZ2i+bMVUVgrmg1wtY+iH65R&#10;we232lbPYbKkVg8ob5hc/SzrbPfT3Z08+a6e2rhZrx454rYHXnyxJk+a4G77Sh76sYq+Pt22AABo&#10;YDKzZq+UwpFAwKoy4v6oKVRUZgNcZ66nvqeh6+L9CQDQ3Tz/4kvatvuA3nzrhO0BOsYF55+ncSOH&#10;6IrLLrU9rUewC0DbItjVyVRpmTuR+tSGXz+fVZ3tfnqOYMDrQx/8oGbf9lU74uHLGgBAI/a9zlSs&#10;Nllbce92BLsA3p8AAN3O4tWP6abQ59Q3vY/tATrGsfo39Fj0l7p7xk22p/UIdgHoUfgSBT2ZCXj9&#10;5uBBDczK0kc+8mHb6+HLGgDA2cZ7Groa3p8AAN0N72M4m8703Yo5uwAA6CF69z5XV115RaNAFwAA&#10;AAAAANCVEewCAAAAAAAAAABAl0WwCwAAAAAAAAAAAC32nz95wl2CkvV1FIJdAAAAAAAAAICu7419&#10;umH6Fm14w7YBtJujR4+5S1Cyvo5CsAsAAAAAAAAA0IW9qO9Mf0K9o2/qCl2grLoK9Z5eoT12FEDb&#10;MZlbix9YZltyt/3FZ7Y7OsOLYBeAHuWC88/TS6/V2hYAw/xvwvxvAwCAs8n8W3Ssnp9ho2swf1d5&#10;fwKAzuQyfXvNV/SMjqvQWa45cJFOrhmrEXYUQNtpaeZWR2d49TrlsNsA0O2VPf2sXjpcqzffOmF7&#10;AJgvaj43coiuvOxS2wMAQMd7/sWXtG33Ad7T0CWY96dxzvvTFbw/AUAnUa8NJTt0iz6mIwUDVBHb&#10;HqaL7B6eKkXyChW1rTjZYa0oDSnDNs+GquV5Kiy3DV8r7qtqeb5qJ5cqlG47Wqnoh2tUcPutttXY&#10;wQeH6ra1Zmu0FmxZouv961Qu1fDwOm975EJFl05Smtdy/mg2av690kK3r0rLhs3UetMft1+gP/Hc&#10;hjn/M2O198YazZ+wSLts96iCcj0wMXallPfX0G9M1cP75mqQu93MdZGUydr6txu+on79+tqexkyg&#10;y2R23T3/TtvTvJKHfqyir0+3rdYj2AUAAAAAAAAA6FHqtuZr9spqhYrKFB5sO88yL9gVUnFZWDle&#10;jxeca0HAy3seKRxpn2DX8c3zFNo21gtQucEteUEjE8yasEhZkf260/kc3cCSVmnvHd4TmOMWqUAP&#10;TJQ2zc1VxTgvQBXcz2xXXOMd7wXO7LndM3jnrLimXAMeKZEW2ICUe90KjbUBqpT35wfK7P205rpI&#10;zgS7/CDW66/X6dUjR5R96aX68If/ye07XWca7KKMIQAAAAAAAAAAbnApT3l2iVTa7sqI117urfOW&#10;b1c031nnRxVd7u+fr2hlVPn22LzlVfZgR32g31li521WjsJFIak6oo32GBPU8s/jXrPe6XTuzwTu&#10;nB0VCfvnr/Pu0e6bv7XOdJ62Y4d3atS4q71MrMFjNUXrVGGuc+ywdo1cqCk2YDjoxoUatbZCB72m&#10;e1xWf3PUUR3ePVpjh3uZWIOumSrZ/QbdYQNOhnvuGtWY53IdV83LozWgb5quXxrIvEq/WmNH7lTF&#10;3uNuM+X9DZ4bC3QZLb8umvPC73+vzdFy7Xh2l/7Pn/+P7ZVePvSKHv/pk1ryg4fc5fEnntKhmho7&#10;2n4IdgEAAAAAAAAAejgTHLJZVGVlWjErW9EiG0yyohqhMmesbM4nvY7q7dJkpx0JK9sEmopqNcUe&#10;q/LChqDTfRFV2/MW5zrnKYooEAprWt9M59zSoaN1btDs/pUDVWzuoaxYIXPN+6KqG+yc21zT2TMc&#10;8TLVqpbPVqTaZIk5+xY5e6502jZg1nom4CQbtDL6acBIqeaIF2hqzA8aVali7VSNNQGleqdPWcry&#10;g1V9B2hUsuBSZYXWB/erf1YVGqvRfjvGBM/8e2r5/R0/UiONHKBGBfgSr4tmZfbtp+HDrrItz45n&#10;duqpTVv0Wm2tTp486S6vHTmiJ8s2a+fuvXav9kGwCwAAAAAAAADQs9Uf0PZqKfvaIW65wIyhY9wA&#10;Vu0xb9gIjWjIEHJlj9EQExxJz9RA084d4ZYfzOjntuJVRzQ7P6qMOSZQ5ZcpbKX0kEqdYzPc7K4U&#10;c4+5qrTHzP1l70eDRyjkrNyA2WnxAktJmaDV7kVabwNpx/dWxObUcgNI08Z6ZQFNBpjbmcpxbZo7&#10;1J37a1TB1FgpQXM++RlbAQcfnOmce5XNzGri/oLqN2qRqYS4IDCnWIrronkf+tAH9Y8X/INteRld&#10;e587YFuN7dqzV6+0Y4YXwS4AAAAAAAAAQM92rFZuIcCVs73Sf+GI2z79AJEvQ6GbTajJYQJe5tz5&#10;UZ3WWW05xdk7xmhF2QqFTTJXMvW1OmTW5YW2jKEXGKs+crrP4mVKJZU+SQsLRmt9eKiGDxuqRYez&#10;NMpmSJksqlED+nn7uZlcTTFlCvdr775yjd2Wq/mbG8oTNmRsedx5t15eqGisPGET9+eLzS0WKIXo&#10;Sn5dtM75552v5379vG1JXxh3nXr37m1bDZ47cNrphc0i2AUAAAAAAAAA6NlsucDsWSu8UoV2KR1v&#10;8rzO0OCwPZ8pPeiojuj+ls6hZYNwA/tlqGqPCVmFVFwacrPPUoplmhXHPUvZnNPKJ3OkKeuSYFnA&#10;YAlBZ3TiEu3dZwJG+/XANdIut0zgce3cptgcXUrPUlawbKGb6ZWsbKB3rV2HjzrbgTKILi8L6zat&#10;0t6lweyspu9PlUs1fEKFxm4JzNHVSPC6aKk+aX30+XHX6cIL++iPrzf8nf7di7/XlydN0HnnnWd7&#10;PK/Xt9+kaAS7AAAAAAAAAAA9W/oQjcmWqncccLOu6txSgfFzdp2eKkVMdtVyM0tXjsJFXpaXCV41&#10;r07RDVEpO6xJg6WM/u7sXao191S5URETBUsqRyNynVX5Hm9uMJsRdvpzdpnErNHate1ZueEkd34r&#10;fy6ujZo/bKkOmn4TjHpknUaZsoON5toy2Vc7VbHXC0gdfGad5JY49AJYy2L3ZgJc0pRrcrzr+GUQ&#10;HQcfzNW9l6zS3lhGV4Mm7y9cowVbEjO6mrgumnX0qFff05Qy/MygT+vcc891275aZ3z33v26dcqN&#10;ypsYcpf2RrALAAAAAAAAANDDZShUWqyQLTU4e2W1QkWlCjXKPGqtHIUjYWX7JQWLom7GVThlhlFU&#10;hW7pQbPMVkRhrbCZXBnjpyikakXC5jyHlG1iX9W1bnDOn2PMjOVvrVPOHFPm0J7LuabJWEt9zeaZ&#10;7K2HL1mk0DAzv5UJHs31glBuGcMa3Wb6h3nBqAcmpnmZW5dkxWVfXb90lbJKct1yhw1lCL1+2TKI&#10;w4fNVE1BuZuBFVcG0QajtHam3c9b/LKDqe7Pm0Nsp+6d0HDMcDc4l/q6aFq/fn31nz95QosfWBZb&#10;jIsuig/gvnqkVitW/Vhlm6PuYmSkn/H/oFLqdcphtwEAAAAAOCuef/Elbdt9QG++dcL2AJ3XBeef&#10;p3Ejh+iKyy61PQAAdH1FP1yjgttvtS2gdV4+9Iqe2rTFtpKbnDdRA7OybCteyUM/VtHXp9tW6xHs&#10;AtqLSQ82v9SwQkVlZ/TriWbVR5UfjkizVqh0vBTNj//lx+mqWp6nwvL4+/f6QiouC6vNEnvj7v9M&#10;7vj0Hd80V1/Ydp1+vixY87dKS65apazoUk1Kd1rLrtKMR6dq9XPzGp69fqPmhmo00+0z+8/QOjvk&#10;m/rwc5pnPz/3OsU7vUbMaBXYa8Rxz12iRnsX/lxLr2+4y5Yw975qQOuPc8U9YzLHtfHOL6jkktV6&#10;7s7UfyuCn/HRdr2ftuPe8+GZTT4XAAA4c4tXP6abQp9T3/Q+tgfovI7Vv6HHor/U3TNusj0AAHR9&#10;BLtwprY/s1P7njtgW/FGDR+m0aNG2FZjZxrsoowh0C6qFLHpwWVlJmVYihZFnN6OYtKuy1R2hoGu&#10;IFMfuIXTZvYA67Rqkz/hZXImuPXcc3aJFqjmtqu0JFgXeVSBfu6Pm+XhLJUs2ujVFW7EBMIC+z63&#10;WlnFxdrYyprROXc+d3qBpZaoXKuSS6Zq6qNPt/jvebveDwAA6HJMRheBLnQV5u8qWYgAAADxxlwz&#10;WnnXj1f/zEz17t3bXT7mbJuMrqYCXW2BYBfQHuprdchZeRNa2sCTnwVlMpjyvNq5rrgJIusUzc9T&#10;Xn5EEbN2a/M2TIRpMqry8pwxd+0tySeW9M/jB6hs2x4Tu3aj6zUx6WZ1RPfHjgto8nn8CTijgetH&#10;VGX3ib8X68hG93zueOz+DXsuu8Se27/+8oh3XNwx7WP0LVOl1gSb0iepsHC01q1OFcxy9M3S6F01&#10;OmqbTeunrFE7VWPmgaxcoqvunKu5V13lrO35TZ9pB/scJrNrrh+kM5lR/j5XLYkPUAXH3OOrtMTN&#10;LlunGYn7WlU71mnqtfN03S1JAoGx+5mrtYdtnyN2P+71Aud1n8m/b5Mx5t+nf/8J92OP37hpbuw6&#10;G+tNhp09blngjlM9t3vNJVoSu5Y5h9fvZuE9OiP+PAAAAAAAAAAauXTgQN30r5M17xu3u8uNznaq&#10;0oVtiWAX0J7cCS1PI6Or+pAy7zIBsmJv0sn7ggGcqDTCjLU8Y6xq+WxFqk3ZQee4IueMK512MEgW&#10;u16qSTez3Qkvq1dubP2zGOW1yjQBP+fa5v4LN2RqhXMvxbnmnPfHBdiqazL1TXufDQE2E5QrVDQ7&#10;7B63Yla289zxgbnYcW2YzZbSgGkqLJRKHmv5p5E24romg1nH9zytnaOy5E+52aT6Z/X0rtHK6mvb&#10;u6TrTOaXKb9ogjm3rbOZZT9XgUr0hUZBGi9YlGWzz1bfsk4zYsElM/a0dz4zdkmJijf107xogUYr&#10;oXxjTJWefnSqrhss5dxUIG17NhZgc4NLsfspVNbLiQUZm3Z8U7FXGjGW0bbWuVpOkvtZp6dVaJ9n&#10;p0pCpvSkc4zZ79FVNjDZ1HM7dq2TZpgx53Mb5ZzD/PkOnqefF46Wbmm6PCMAAAAAAACAs4dgF9Ae&#10;0kP65qxs24iq0GQeJcuKSiV7jIa4QaccTTLnqd6uA7HATkgj3LmfMhS62Qse7Uma3eWr0p5yZ5U7&#10;wgsKDB7hnEE6dDRwP7HrpTJQU+y11rfmOXz+tftmynwq2dcOcQNSGf39z6iBP6bBk9xgnpsdV39A&#10;26sDxw0d45ynWrUms8mKHddB0q6fqamPzogvTdgau0r0hViG0VX6QnGWVsfNFRZkgjcN+17lBmyC&#10;83tlKcvfPlajnaMKNM39O5KmSTOmSomlBSuf1jp5wSnDBKhigTgzNuo6XW3P16JSg+aYW67z/ozT&#10;r9Z1elrP+n9fk93PacvRvJRzdI3WdSO8++w3wASnZnqfT7rz2bi9jqae2+WPpenqcc45AAAAAAAA&#10;AHQJBLuAdpIxvlRlkbAb3DESM5g6jC2pqPJCWwKw0OSGqfpIK4NWg8OxTKz1NbavoxyrVbWzMhlp&#10;7jOEI247LmDX4XI07+GpTZcmDDJBH7vpSpyzK2UQx0ics+s5zbMBG1cgI+z4awl/OKY8ot2MZ0oA&#10;NgTPdqpGNc7fz0bHt4ApYeiW+XPP9wWV7Nqpp/d4n8rpnC8o7fqlWi3/3AnznsUJBPyalPy5XS3N&#10;rAMAAAAAAADQqRDsAtpTekiltuyeEjKROkx6pgaadW6xykyZP3+Zkzq0kkrOZBO8q1a1iTR1JD8j&#10;bNaKuGcoHd+2uVxpH0tSO7a+RinDNYOnuWUCix9rPqDjBn06IJjS6BkSg2y+RsE2L1Ms6WfQlPqN&#10;WvVoQjAuWiC55QZP43yOxACZyS7zzr1aus3OpXW6Ujw3AAAAAAAAgK6LYBfQDuq25rsZSHHzYilb&#10;mWaOJRt88jOrqvaYPKsE1RFtdI+t0saVpn5fsMygX0qwTtEN5li/rGEqORqR66zK93il7CojSe6t&#10;hdJDmmLOFdSS52mF2LxglRsV8UsXpg/RGL+koTPkfb7xc3a1CZMFtatEawOfTdVjJdoZKOsXL02T&#10;FhZIj65LHlDy1W9UcfFOTZ2RqkxhG4p7huPauHqd5JcY9A2+TlMDz3l801xdddUS73N3j28oQ1i1&#10;7Cpd1WjOrwbeXGMJn49bOnCdnjbnj7uWvZ+k7P7OPs9ua/g0zfXnbgrmzrU0gyuJpp4bAAAAAACg&#10;h7vg/PN0rP4N2wI6jvl7Z/7+nYlepxx2G0Abqlqep0IzV5YVKipT2AalTLBmtgliOUK5IUXLo3a8&#10;TtH82YoorHBWRBH3+JCKy8JusMI7Z0jhWYcUcY/PVjhSqpD58r8+qvxwRJq1QqXjFTvPitKQMkxg&#10;zLRtRpbJkPKyohqu5+3XmH9N/x6cHkXcUogNfamfx+5rsspMJlncPTp35R4n7xmcM7pjzvFyjnfP&#10;5h/n8q/riX2eCec8Y/UbNdctb2eZTKDAXFom+LJqwM/j5rEyQRN3zi23FGGVllw1Q4khnakPN5Qe&#10;dPffdl3ceVNy7+dpXRdNkYFUuURXrc6KP5fpu83eQeD+4+497jlNZlbg/EmP959rqn1O47g23vkF&#10;PT0u/vMwzLVmvGyPDZxvamGBarZJhU7/0cD9eJ+huRvnXgqzVLLNf6b4z7PhcwzcTzRLq0I1mmnv&#10;yz3X4Zl67k7TMvutUpb/fKmeO+FzjDuHf/+3rLbnBADgNNh3Fvs6FhN8R2x/zb/7xamMKP/oJO8d&#10;y/xgqsh/x7Pjbazoh2tUcPuttgV0fiUP/VhFX59uWwAAdH3Pv/iStu0+oDffOmF7gI5hAl3jRg7R&#10;FZddantaj2AX0Kk0/QVE48AT0HLJAnVnU2e7HwAA2lWSH+j4Pxjq2IBXC7X1D4pagGAXuhqCXQAA&#10;AJ0HZQwBoNsz2U1XacajUzWzUwSWOtv9AABwdmSM/6bC2XJLU3sFoc0Pn/LcktNmyXdLV1sm+GT7&#10;G5WktmWqvaWh1LP5oVReXkQRd22OsefP966XON5w3ipFbBZa9crZylteFbtG8Lre8Xax52zojyjq&#10;lp422+1QfhoAAAAAAgh2AZ1KhkKlZSpLUVYmZ44zRlYXWi1H8557Ts/Fyg+ebZ3tfgAAOFsylJnl&#10;rKprbfDJlJ02WfzOO19RyA00ecGlOkXvi6g6O6wVzlhxrhQtisidd9IEwWx5wbKyFQpnVytyX0Pg&#10;ycz3qhFmLFX2mD9ujvXPm6NwJCyn6Za/bigr3aCh4oA5tlih6ohmm6BYTFS1/Uq9MTn39CSzZAIA&#10;AABoPwS7AAAAAOCsq9IeM19r7gjvxyCDRyjkrA4dDWR3mYBSflQZgR9A1e3frmpnzxFuICvZD6f8&#10;sVQCx95srhjVnmDWWFIJ9+r8d9KsbKl8fSCDK1uZfc06Q5kmalbjBfQAAAAAoD0Q7AIAAACAs62+&#10;VofMurzQlv4rNDlXqj5iQkR+IMp0RDQ7UDaw7ogpNtjB7L1m929qLq+Byky3mwAAAADQzgh2AQAA&#10;AMBZUafaGmeVnamM9EwNNF25xW7JwdjilxAcHLZ9piygozqi+7fWKaO/SZs6pNqOnBPL3qsXiAMA&#10;AACAs49gFwAAAACcDZUbFamWm7WVoRyNyHX6yvd4c3FVRtwML2/OripFTDaXOydWjsJFXpbXwH4Z&#10;yhg6Rtmq1vb9XuDJzKWVl2fn82qRqNZvdXPEFN1gcsmaK3toJNyr89+NK50HyZ2iENlcAAAAAM4C&#10;gl0AAAAA0EGqV862ZQqdpSiqUFGZwja4lDNnhcLZURXasexZTtsdy1E4Ela2X+LQGTMZYO5Yekil&#10;RaHYeQvLs919bT5YC4Q0Rvc7x85WpDpwbPoQjcm292tLJgblzClTca69V1Ny0WSk+VloAAAAANDB&#10;ep1y2G0AAAAAQA9hssAKy0MqLmtNcKz9FP1wjQpuv9W2gM6v5KEfq+jr020LAICur+zpZ/XS4Vq9&#10;+dYJ2wN0nAvOP0+XDshU3nVX257WIdgFAAAAAD0QwS7gzBDsAgB0N4tXP6aJ143WpR/LtD1Ax3np&#10;tVptfnqn7p5xk+1pHcoYAgAAAEAPZEoRlnWSQBcAAADOPpPRRaALZ4v5u3cmWYUEuwAAAAAAAAAA&#10;ANBlEewCAAAAAAAAAABAl0WwCwAAAAAAAAAAAF0WwS4AAAAAAAAAAAB0WQS7AAAAAAAAAAAAcMZ+&#10;+8ILWvfYT7TkBz/Sgz9aoSfLNuvo0WN2tP0Q7AIAAAAAAAAAAMAZ2fpfv9B//Xyb/vjH13Xy5Ls6&#10;8fbbOlRTow0//Zl+c/C3dq/2QbALAIBu5OS7f7dbAAAAAACgpeq25isvL6/Rkr+1zu7RydRHlb+8&#10;yjaAs+/Xlb/RC7//vT7w/vcrlPt5zfvG7fpa+DaNGj5Mp06d0n//skL19X+ye7e9Xs5FTtltAOj2&#10;nvrlM3r51aN6860TtgfoOBdd2Fc1R9v3JfnizHT1y+ijL159pc55Xy/bCwBA51f0wzUquP1W2wI6&#10;v5KHfqyir0+3LQBAV2eCXbNXSuFIqULpqfs6hypF8goVzS1W2Zwc23fmeB/DmVi5eo3+8n//RxPH&#10;5+qTn/iE7fVUbH9Gz/36eQ26/FPK/fw429vYmbxfEewC0KMsXv2YJl43Wpd+LNP2AB3nnqXrVPz1&#10;G2X+5e3VS+2y/ttbJ7TpVwfU5yMf0oQxQ+yVAQDo/PhyBV0NwS4A6F6SBrYqI8oriipUVKbwYNNh&#10;g0zuoAL9DruvkZ0bksqd7VkrVDpeiubPVkRhrSgNKaNRoKrOG692D1W2e0yG1zDZW+GI7JC9Xvz+&#10;yrbnDVzf2VPFZWGZs1ctz1NheUih3Kii5Qn3nID3MZyut946oR8sj+i8D3xAd3xttu1tYDK6frx+&#10;g/r06aOvTvs329vYmbxfUcYQQI9iMroIdOFsevudk3rn5Ml2W5977jn64ujP6Gj9cbc2MgAAAAAA&#10;OD11Rw85/81WZl+3pWh+oaImuFRWphWzshUtyle03oxVKWICTSaA5Yx9s/+hWICqOVXLTeDKBKfK&#10;VFYUUvVKp11pRpzr3RdRtb1eca6c60WcK2UoVFqskNnFXM8EukxQzLm+CZSVla1QODuqwvyocwaf&#10;c28jnPM750kV6ALOzClv1ctbpXLOOe0XkiLYBQBABzIJ1e85i7t+z67buP2B896vV2rr1Lv3ufaq&#10;AAAAAACgedWKhBvm64rL9Ko/oO3VUva1Q2TyrjKGjlG2s3/tMadRucfN9gqN8EoKemMtUaU95c4q&#10;d4SbhaXBI9wg1qHgFAjVEc3OjypjjglWedlaier2b3fuJFtjhrp3piHXOlevrg0Eu0IaQZAL7ej8&#10;88/Xh//pQzpx4m39/g9/sL0Nfvfi7911ep8+7ro9EOwCAKADub9zcf5jf+/Sbm0AAAAAANBa2QpH&#10;ylQWCdtg1UBl+iUNj9W62Vom88oNhtnygiYw5WWABaRnOke2QH2t3CPLC22AzSuRWH3EhKkyFLrZ&#10;zd/yAl5mPC5bq0HdEffOYoG62SvdO1Otm3UGdIwhV17hrn+xrcINbp08eVJv/u1v2rl7rztfl2Hm&#10;7GovBLsAAOhAJvOqIxYAAAAAAHCa0kP65iwT7oqqcHmV19c30w2AeaUCvZKAZjHza2X0Swht+UGs&#10;5vhBMVv+MLa4c3k5Bodtny1bWB3R/Vsbh7sy+rt35gXqYucJzD0GdIArB39Gn/rkJ/X2228rWv4L&#10;LfnBQ/rRioe1a89eu4e0a+8+vftu+0y7QbAL6ET2PPqEej/6om0B6JYSU7Daqw0AAAAAAE5bxvgp&#10;XoCpfL03L1f6EI0x1QF3HHCzq+q25isvz87ZZcsPRvd4gbGqJ72sL0+GMrOclV9W0JY89ORoRK6z&#10;Kt8j98jKiJuZ5c3ZVaWIyeZyg205Chd5WV4D+5lShfH8korb97t3pmh+6iwwoD2N/+Lnlfv5cbro&#10;oot07rnnuuUNL71koPpn9nPHD7/6mp7atKVdAl4Eu4BO4PVtW9R7+hZV6Dx9qa+0oeQJ3bCNPGOg&#10;OzJZV++des+uvSys9mgDAAAAAIAz4QeYqhW5zwSOMhQqLVbIlhQ0pQJDRX72lN3XliNcr5Atg+jJ&#10;mWzKIkZVaIJXe8wMWg1y5qxQONuOFUXdzLGwO7+Wc05TTtEvceiMmQwwf8wLkpmxiKrSQyp1ru+V&#10;WJytSHVIxaUhd24xoKOZUoXTbr5B8+/4mr4xZ5byJo7Xl/Mm6eP9+7vj7RXw6nXKfCsG4Ox7Y59u&#10;+JbzP3Sdp0e/P0E3t99cfT1a0Q/XqOD2W20L6Fj3LF2n//XV622rl7ME/wlu2/b3Htmk0vnTbAsA&#10;gM6P9zR0NSUP/VhFX59uWwAABNRHlR+OSLNWuGUOuwrex9CeTp58V09t3KxXjxxx2wMvvliTJ01w&#10;t31n8n5FZhfQGfyuQr2/9ZquuPsrOnn3BbrlW0/oO7+zY0nZNGZ/8WsHt5v49Oeq5ea6ES+9+ozZ&#10;c/vPEkixbnQd86LQTs96fPM8DR82NGGZp002wS75+FAtc9PKg45r09zgPkt10I7E8/abv/m4bbdA&#10;5VLnfA335Dv4YPB6dnkwxefkniPVPaEjmJ+YmN+ZNCzt0wYAAAAAAAA6i969z9WXJk2MZXj96U9/&#10;ctdthWAX0BlcPlYn13xF3748YTuFquWFimaHtaKsTCvMZJnlhbaWb8fImWMmuQzLTpV5Ruq23u+l&#10;VpuJM026d2CizfjrVCkSDtY7bgcjFyq6b7/2+kskS/feu1GxcFSj8alaHw4Gjqq0bFiuKsaVB/aR&#10;bksSoGq949r0SI2mTJMq9iYJkE1b1XDNfeVa8PLM1AEvnGWBQJS72Y5tAAAAAADQ8UxZwbKyLpXV&#10;BXQEP+A1dsw1uuHLX7K9bYNgF9Dl1Km2xllVb9eBejNZZqnKnH88vXq9iRNQBieybMiUirhrb4kF&#10;yUzWlNPOXx5x14lZVkGNMq7s5Jne0tCfeL1kAbm6IyZ8FdUeMzY47D6L/yLQcB3zXIXe5J2mFrF/&#10;Xymu22b6DtCo3Yd1zDYbGTxWU1Sjmlj212qtn7ZKD0xM8zqMwXMVLZDuffwM767+WVXIud6NY6WS&#10;dc1kZqXp+gULNWrt6jYIsqGtnXrvlN5zllPvvefNsdVObQAAAAAAAKCzMQGvq668Qh/5yIdtT9sg&#10;2AV0WdWKhJMHkJoWlUaYjCkz+aXTKooPElXXZOqbSbKsUjJBMjt5pnfOqArjgmT+9fyAXHLRojzl&#10;p7yWnQDUbOYWq8xMsNnsdc/c8b0V2jVygPradiOVFVqvLGW5E5Ee185tOzXlmsb5bmn9s6S1FWdU&#10;OtDci8ZdrbT0SZoxbZ0qmvtzT79aY0fu1OGUkTqcLX4YKtV65ozpyujzUaU7S7K1GTeaOw8AAADa&#10;x+1z5tgtAAAAdBYEu4AuJ0Ohu8LKti0TJEqVgZVcSCPcoJNznptN+MhmVVnZ1w5xRhyDJ7nBsOod&#10;B5o8d93+7ap27mbMUHNUhoZcaw6qDRzjXy+5nDk2iOWoXjm7xRlazV/3NOxepFBg3qtQSZYeXjpJ&#10;sTythPHh4Rot2DJXg+xwSiZDzG6eHhNIk8YO9+5k0DVTtf6ZNs9jQweJn1+r8fKd0sVKS+tj9473&#10;0Y+muePJjktcAAAA0PZMoGvFihW2BQAAgM6CYBfQFbl1f73MLFdLMrDaiVeG0MsyM+UEZ6807UOq&#10;bXH5vByFy8pUnGubiqrQll1syplfN4nEObn2JQSyAuMPT3Pa02boejerq52ZEoa7d+reCX6QbV0L&#10;MsWO6vBuu4kupU+fPipdvNi24n3v+993xwEAANDx/ECXKR0NAACAzoVgF9BlmdJ+ZSqLeFle1UfO&#10;TrAro7+5erbCEa9UobeUKtTKIFDOHHOczfKqaT5Dq62ue7oG3bFKU9bO1PzNx21PmkaPG50048ot&#10;hzhtrAbVb9T8YUtbXc7w4OOLnONXBYJwJti2Tqtj106ivkY1Gq0BfZ3jHxwauE+cbbHsq+B2Qnv8&#10;hImaMPF6d3+faZv+ZPsnawMAAKDtEOgCAADo3Ah2AV2NmasqL095CdlP2f29cn6ZWc7KL+dXucfM&#10;mJUgqvVuFlidohvMaHyZweqVG70ygpUbFakOlDVMIWPoGGWrWtv323Pmt6asYpUi5lkS98/KbPKa&#10;xpldty3k6M7IVO0qWRcLXqVNnJEQAHNULlWoRFpwY46UnqUs1ajGzT7zMq+y+seKJKZQpYq1ajQX&#10;WN8Bo7Vr27NKHsI6rk33mgCZl3nm7nv4qDdypEZqah4ytLtevXqZ/8j5b5Pt735vcSyLy5Q1NG2j&#10;pccDAACgbSQGupizCwDQXV1w/nl66bVa2wI6lvm7Z/4Onq5ep/j5N9D1VEaUVxQIY+UWq2yODYaY&#10;YFg4IlPUT7khhcqjitrxquV5KiwPKTzrkCJu2T+TGWWzoexxmhXWwJURL0gWO68JJs1WRGGtKA2p&#10;zp6nuCws96px99PQ718vtl8ywfs1sr1rmGBX4vFe2+xk+1JctylFP1yjgttvta0GxzfPU2jbWEWD&#10;c3QFJB8/rk1zc3XvJau09w7/yrYvVkJwqh4OlkOsXOqVITRMtlbsuBTc/RV/DsNkiU1YpKzIfo19&#10;ZqhuW2v7fXHnDt7TaC3YsqRjyi+ikXuWrtP8qf4sdc3bsnmTZs2coZWrVjfK9GrOA+uiKp1v6m0C&#10;ANA1pHpPA86mZIEuv13y0I9V9PXpbj8AAN1B2dPP6qXDtXrzrRO2B+g4JtB16YBM5V13te1pHYJd&#10;QA/SZPApFuxaodLxzeVVdV18iYKzqbXBrjNBsAsA0NXwnobOpqlAl0GwCwAAoPOgjCEAnGVmTq3h&#10;w5IvyyrtTug2zG9M3CW43Q5tAAAAnL7mAl0AAADoXMjsAtCj8IthnE0ms2teMLPL/BPc1PxaZzC+&#10;hMwuAEAXs3j1Y7op9Dn1TffmrAQ6s2P1b+ix6C9194ybbA8AAADOJoJdAHoUgl04m9xg15QvullY&#10;JkTVnuul6/+LYBcAoEt5/sWXtG33AeaIQJdg5pQYN3KIrrjsUtsDAACAs4lgF4AehWAXziY/2NUR&#10;lhDsAgAAAAAAQA/BnF0AAHQg8wsT8zuT9l4DAAAAAAAAPQXBLgAAOpo/z1Z7rwEAAAAAAIAegGAX&#10;AAAdyM2+auflb2+9rYsz03Xy3b/bqwIAAAAAAHQ/371vadyCnotgF4AexUwk/dJrtbYFdLxeNuuq&#10;vdYn3j6piv0vqF9GH/U+9xy3DwAAAAAAAOjOep0yPwEHgB7iqV8+o5dfPao33zphe4COc9GFfVVz&#10;tM622sfFmRnql56mL15zpc55nxcAAwAAAACgp6nbmq/ZK6ul7LBWlIaUYfs9dYrmb1RmaVg5Sdut&#10;V7U8T4XlIRWXnf45zlTV8nzVTi5VKN12tLGqZVdpxqNTtfq5eQ3PWL9Rc0M1mhns60CJ2Vz/ftdc&#10;u4WehmAXAADdiCldSEYXAAAAAKBnM8Gr2YpUm+1shSPxAaDEwFRbBKrOdrDLC+6p0bO2JS/YJY0u&#10;/LmWXp/mdRLsQidBGUMAALoRAl0AAAAAgB6v/oC2m6Su3JCyVa3t+xuqrJigUGG52YqqMC9fjz8W&#10;347WO5v1UeXn5SnPLvlbA1VaEsYilbbf2rPcH7PnMioj3r5bA8cur3IDZI32dQN1fn/w2rY/P6po&#10;7LiIqsyQc343i8151kjYv6cqRew54s9zZkbfMlUqLtbG2P0mMMGvq67SVe6yxLs/hwmUzV22pGHs&#10;zo06bsfkbG280z/mKi1J+EyBliDYBQAAAAAAAADoNur2b1e1sjVm8iSNyZaqdxyQH+rJGF+q4lyz&#10;ZbKwSnXjTfHtUHqdovdFNLCoTGVlZe5Y9cr7bTCqSpFwRJq1IjYWLbIBJ1dUGmGOK3bOVq3Ikw0j&#10;RvRIpkrtcSov1Pr+5jx23/ui7j1WLTcZaeZenPMUOSMrnXYw+FO9XZrsjEXCzhNGtd4EsQaHtWKW&#10;86BuFluZwoPNeQqdUe88ZqzhGc7QgGkqLJRKHot/Nk+VloRKpMKf67nnntPqW9ZpRiCotfNRaabT&#10;/1y0QKN3lWitfa6qZV9QySWr3WOee3iq1t02N2kwzWRxJS6JWrIPuieCXQAAAAAAAACAbqJOB3aY&#10;tK4xGpKeoSHXmmjXdh1ocaAnQ6HSMoX7ellYXtaXVblHURNEG+rNAJYzxwS2gmULs5XZ16wzlGli&#10;TzW1sSCbERrh7ZnR3wtMeeex+7qqtMdcL3eEd87BIxRyVofi5v8eqExTpjA909lyHu1IcCyRyVaL&#10;qG58qXOfbVfeMO36mZr66IzGGVj1NarRVM20JQ5zbjJBraf1rP/Z33Kd91zpV+u6UW6Po0pPPypN&#10;vdZ+ioOnqWDUTtUc85pASxHsAgAAAAAAAAB0D34Jw2uHyA0lDR2jxFKGTbPl/8LbNSbiZUX56o4e&#10;slup2EDU6aqvlXuF8kJbftBkZyUEtLIz3edqTs5kk/llmIBXoORhm8jRPJOBtTpYitBxrEY77aYr&#10;PUtZdtMYPaCf3Wps3W1+GcMvqGSXVPNa3JmBZhHsAgAAAAAAAAB0C1VPRuTOXrVythcwCvvtjS0L&#10;9rjZW1KoqHEmVEY/N5dKte2VdWSztZRb7JZJjC1zGnLHWiw95JZMLCtbobAb9YqqcHnbhbvcDCyV&#10;qPixGtvh6Jul0XbT5WZ6tcRoFUSf88oY2mWpzQ4DWopgFwAAAAAAAACgG7BlALPDWhEIFnnZWVHt&#10;SSy7l0zfTDcjyisdWKWNK02ozLJlBaN7vKBR3dZ85eXlt81cWK4cjXDn89rjBeYqI27ALm7Orhap&#10;UzQ/T3n5Zh6wDIXu8rK8svu3JCespdI0aWGB9Oi6hmwuN5NrnVZt8rKyqh4r0c5R1+nqJrPdcnTd&#10;LTsVmwOsfqPmXnVV4xKJjn+/a26jJVFL9kH3RLALAIBu5J2T79otAAAAAAB6GJuV5Zcw9HmlDBuC&#10;VDkj3JCVW97PBJLi2sdCmpLrZ4YV6lC2OdLP5spROBJWti0zOHtlddIMsDORM8dkYtnSg0VRZc9y&#10;2oPtYBP8co2RcJ7yt0qh0mKFqiOabc5jstuyw/rm+LYMdjnSJ6mwMJjLlaN50QKp+AtuScIZj07V&#10;6mWT1FyOVs6dP1fByzO8MoahEqnw55rXgmcGgnqdcthtAOj2nvrlM3r51aN6860TtgfoOBdd2Fc1&#10;cZPKtr2LM9PVL6OPvnj1lTrnfb1sLwAAAAAAQPfz3fuW2i0PmVw9F8EuAD3K4tWPaeJ1o3XpxzJt&#10;D9Bx7lm6TsVfv1HmX95eveSuZeJRgXbiurXjf3vrhDb96oD6fORDmjBmiDMIAAAAAADQPRHsgo8y&#10;hgB6FJPRRaALZ9Pb75zUOydPxtbvJLTPdPzcc8/RF0d/Rkfrj+vku3+3VwUAAAAAAAC6L4JdAAB0&#10;IJNQ/Z6ztOf6A+e9X6/U1qn3uefYqwIAAAAAAHQ/JpMruKDnItgFAEAHMpUHzX/aew0AAAAAAAD0&#10;FAS7AADoQCbzqiMWAAAAAAAAoKcg2AV0dr+rUO/pFdpjmwC6OD8O1d5rAAAAAAAAoIcg2AV0Vm/s&#10;0w3Tn9ANB6QvDbxA2rZFvUv26XU7DKBrMllX7516r93XAAAAAAAAQE9BsAvorPoM00/WXKsvvXpc&#10;Tx16TfdrmE4WDNNFdhhA13TKpl41JGK1TxsAAAAAAADoKQh2AZ3Wi/rO9B265eOX6+Say3XFuh3q&#10;/eiLdixe3dZ85eXlK1pvO9pZ1fI853oRVdl2kDfWeMnfWmf3aFrV8obnaHSd+qjylye76pk7vnme&#10;hs/dqOO27anSsmHztKm5z7V+o+YPW6qDzqZ7ngdbe4/HtWnuUM3fHH91l3vuxmMHH0yxf5zg/XvX&#10;WFbpDrQfe7/D45YWfIanq3Jpkj+3zu3UKbOcamJpm3EAAAAAAACgpyDYBXRal+nba76ik7dclrDd&#10;FYRUXFamssBSOj7DjqVmgnaF5bbhyJljjg0rx21VKRKOqNrd7mTSJ+mBfXM1yDbbw66SdW4w7fSl&#10;6fql+3XnYNtsV6O1YMt+7d1nl0iW7p3QjgGvLscPRJmolN10+e22GgcAAAAAAAB6BoJdQE9QGQlk&#10;WQUzsqoU8fvzI4rkm3VUfg6WlzHmH9cWmWN1itprRGMZYPZ+nHucvdKEsqoVCecpUhnM7DLHFSpq&#10;9isvdI5/XI8nvdf2zG6zmVEPLm3IWPIzuPzMrsqlCpXslNbOTBjzM5y87C+fyc5y++eu02Hbl9xU&#10;TZm2TrelzBgzGVz+NZzF3c/c70yt104baErI7Ep1X26m1FItc/b1xgJBKjOW7JjmDJ6rh6c59/G4&#10;f//evfjn8u8pMVstLkuuic+xQfLz+n8+m8z53LGEZ5q7UZv8Pwtz7sC14rLngs8fyyazn2ujvxep&#10;c81OvXdK7zmLyb56z2RitVMbAAAAAAAA6CkIdgHdnSn9VxRV9qwVKitboXB2VIU2SFS13ASQshWO&#10;lKnsrkwdCqZNOcfdv3KgzdAqVsgEoe5rCC6dkert0mTnvJGwc/Wo1psSh4PDWjEr2xn07iccl4GU&#10;oVCpuQdHbrHKSm/UZ6919nXOc8ANWtTpwA7n5rPHaEi6abef9S8PUNTNVpoqrV0dn600eK6iBaOl&#10;aau09w6Tj1alZRMWKSviZTg9bAJWNkhiAjm3rZ2qh825FgxQzW73DCmNvWOVpiRez2WCLTNVU1Du&#10;ZVFtWahR7n4mk8s5xs2yWqLr4z4X775kjwnel2v3Oumr5p7LtWCkH6RyjgnXxDK2ogU1Wt1sGcUG&#10;g65xPq+Xa9xrHHwwV/de4nxG5n6dz3F92As+mX12bXvW3sdx7dy2U1OuafpzDHLPq4WxPx//vJ51&#10;uvfwDHvv0r33Bp93kQ5f4z+vc+4JhzXDniOWUWcCYLHnd/bTIoUCwcfGfy/S7EhjfhjqlN1IbM+c&#10;MV0ZfT6q9LSPemtnCbbNuJHqeL8NAAAAAAAA9BQEu4Burm7/dlUrW2OGmjKCGRriBolqVacq7TEl&#10;A/0AUfoQjTGxJl96SKVlYWW4GVM2q6rFoiqMZYSZJTHjaqAy3WtmOlvO7RxpfQgtY+gY56mqtX2/&#10;c2z9AW03sa5rhzhP2L5Gjbtabhhj8FhNcXuaUFmh9ZqqsTZwN+jGhRq1+7COOdvHDu/UqIKpXunD&#10;9EmaMc1sNCVHUxKDNC6vPOEDE21wJT1LWd5WavU1qnHua4Y9xruvCu2M/Rn595ym0eNGuz2J0iYu&#10;abhmq1SpYq1sEMsxeKobUDtsPpS+Axruo/5ZVey299HE59jguGpeds771Un2z8c7b8Ve/9MarQU3&#10;etdMmzhDU1I8b9Ylzp+x/+di7sesHcf3VmjXyLEa7QYNnc/8qw3BO6M1fy9MBlZTy3dKFystrY/d&#10;O95HP5rmjic7LnEBAAAAAAAAegqCXUA3V3ekoTSgCTx5pQIPqdb/oj8rM3mAyJY+nL1jjFa4GWG2&#10;v0US5+wqVSiYWZSd4pqtYYNzJlAWH9BrX1n9WxvgWafb/PJ2ExZpl2pUU+8FZlorbWKBm1G03i/P&#10;54srL2hKFzbj2GHnPgISA2QjB6iv3WyQozu3jFXFBHudJJlVTTl+pMZuedaH/fvN1b27pZojztnS&#10;r9ZYG/hyg0vTxgbmQUv2Odoh11EdjsuO8wJXDZxnjMtuC0j6vEnsXqSQfw/hdU67IeDW+r8XqfXp&#10;00elixfbVrzvff/77jgAAAAAAACABgS7gG4uo7+JUtlShcmCTzUmy6uxqj0mlyuk4tJQu2dLnR6b&#10;pVa+RxtNQO8MSxim9U+SD+VmQJ2hkbasXmwxJQUTAzEt5WUUrQ8vVYXt8coLrtMUW+Jv7z5TurAZ&#10;gYwlV0ufM32SHrDPER1XEVfGrzkmk02XZHnZT25pRf9+vcXLEvMyydY/U+XuH8v+MpJ+jnbM1U8D&#10;RtpNV2JAMRAcO90/V1OeMu4e5gaCcS2XLAsrcRk/YaImTLzeHuExbdOfbP9kCwAAAAAAANBTEOwC&#10;urm4cn+qUzQ/T3nunF05GpHrdPnzXlVuVMQkfVlekMxmgCWMdRbes0UVLW+DEoZuCb34rKmDjy8K&#10;lK47DaakXeCcZp6u4cOWunNAufNTBeaDWr3WbLTA4LnunFXrU+x/fPPq5jO73EyudbE5t1r0nGbO&#10;KnvvvlED+tmtZlQu1W1r/TKCORo7zZ8HzOGed6iW2c8obfhYjVo7053PzC9b2NTn2MALIK5/xGac&#10;Va7TvbtHa+xwP+OqoaRhfEnClvHuq2HOtIMPDm11dltMr17u0sus/ba7CrSd5bvfWxzL4kpLS3Pb&#10;Ljve3PEAAAAAAABAT0GwC+g2GkoV+kvEBAfM3FtFIVWvnO30zVakuiFbK2dOsZwR77gNUihQqjBj&#10;/JSGsaJDyjZj7lxfLZE4Z5ezLG8+C8gPzJlr5m9NvJINzpUXOueLyD1bbJ6xNihhaLKWtixUTay8&#10;3lDd9vJCRZfaOaBayM0QWztTw92sJ1P6r+GcoRJpwRabDWSDVm5pvgmHNbYg+dxYyQy6I5i9Zeby&#10;Gh0rC7hIMxrmwHKznXbq3gnzYkEaj3dfKsn1nnPtVD3c3HM6n8/CgppYKcHQtrFamHLOLnNNbz93&#10;Cdc4z92QiTXojnIteNn5jMzYhEVSQbnu9ANbbilDZx1XwrCJzzHAPa/zCbilBt1st2D211RlHfae&#10;N1SS1fzzJjJ/PyJZsedq0WeWism6CmZf2XVc21lMgOs7pd9zu0ygy7Rddry54wEAAAAAAICeotep&#10;2LdjAHqaquV5Kiw382uFlaMqRfIKFc0tVtmcQPm4Ts1kqs1WRGGtaGG5xaIfrlHB7bfaFnoEkz02&#10;4bBmnGbZwbZ0z9J1mj81ZFvt64F1UZXOn2ZbAAAAAAAAQPdFZhfQg+VMDrtlAL0srEJnK6TiLhLo&#10;qtua79yzyVTLVviuzjqvGNCY+YWJ+Z1Je68BAAAAAACAnoLMLgA9CpldOJtMZte8DsrsWkJmFwAA&#10;AAAAAHoIMrsAAOhIJvvK/M6kvdcAAAAAAABAD0GwCwCADtbL/U8vb2023f+0cRsAAAAAAADoIQh2&#10;AQDQgUzOlcm8ii3t1AYAAAAAAAB6CoJdAAB0tF4296q91wAAAAAAAB3k8Z+V6UjtUXf7u/ctddev&#10;OW3TD7Q3gl0AAHSguCysdlr+9tbbujgzXe+cfNdeFQAAAAAA4MyYAFaq5ZldezRy+FA9uWlrLOBl&#10;Al1POW3TD7Q3gl0AepQLzj9PL71Wa1tAx+tls65ia/e/SfpPc/zE2ydVsf8F9cvoo/f3PtftAwAA&#10;AAAAaE/XjBqhj2X205euH+8GvAwT6DJt0w+0t16nzE/AAaCHeOqXz+jlV4/qzbdO2B6g41x0YV/V&#10;HK2zrfZxcWaG+qWn6YvXXKlz3ueHwgAAAAAAQGdWtzVfs1dWK3vWCpWOzwj0SeFIqULpbleTqpbn&#10;q3Zyy/Y9HSaDK5V/v2tus+NAeyLYBQBAN3Ly3b+r97nn2BYAAAAAAOgK/GCXFFJxWVg5sb6WBbta&#10;Gxg7HS0JZpkShiaz66233tL555+vydePV38yu9ABKGMIAEA3QqALAAAAAICuLKrC5VV2u7Gq5XnK&#10;y7NLflRu/ZjKiA2UVSsSzlOk0nTWKZrfsG/+1ratNGOCW8Flz77nYoEuE+Ay/JKG/hxeQHsi2AUA&#10;AAAAAAAAwFmXrexsZ1W+XtF6ryfIBLoKy03mV5nKyooVqo5otgmMDQ5rxSxzYLbCkTKFB5t9ZytS&#10;bfctCql6pdN2g2Btw2R5BZd//McLtGvv/rhMLn8OL9MPtDeCXQAAAAAAAAAAdAJjbg4r22RoPZmY&#10;3VWlPeXOKneEW+JQzn8nmQBX0sBYwr6DRyjkrA614TziiZldl1/2SX1m0OWxLC7TZxw+/Jpu/HKe&#10;uw20J4JdAAAAAAAAAAB0Bn1D+qYbxCrU/Ttsn1Ffq0POKrt/htduit3XnMMrY1ioqNOsPtJ2wa7E&#10;zK7S+5dp09Zy7di5O65/19599gigfRHsAgAAAAAAAACgk8gYP8XNxKquNvNwWemZGuisWhSwsvsq&#10;t1hlbslDu8zxcsLaQmJml1n+1/w7Ytu+f/rQh+wW0L4IdgEAAAAAAAAA0GnYEoVxcjQi11mV75FX&#10;4LBKG1dWS7lTFEp3OwIS9q2MuBle7TlnV3D53gMP6p8+9EF98hOX6l8nT7JHAO2LYBcAAAAAAAAA&#10;AJ1IxvhvKpwQ78qZU6bi3KgK/dKEJnPLZmtlDB3jzfUVzlP+1jpn3xXO8XbfoqiyZzntwe6u7e5b&#10;c7+u22fNUN7EkD7y4X+yvUD76nXKYbcBoNt7/sWXtG33Ab351gnbA/RsF5x/nsaNHKIrLrvU9gAA&#10;AAAAADRmsraac95552ne12fblvSrZ3bqs9eMti2g/RDsAtCjLF79mG4KfU590/vYHqBnO1b/hh6L&#10;/lJ3z7jJ9gAAAAAAADTWkmDXpZdcrC9Pmuhuv/j7P2jj1v+Km8MLaC+UMQTQo5iMLgJdQAPzvwcy&#10;HQEAAAAAwJn60Ic+qKtHjtA7J0+qYvszbqAL6ChkdgHoUYp+uEYFt99qWwCMkod+rKKvT7ctAAAA&#10;AAAAoGshswsAAAAAAAAAAABdFsEuAAAAAAAAAAAAdFkEuwAAAAAAAAAAANBlEewCAAAAAAAAAABA&#10;l0WwCwAAAAAAAAAAAF0WwS6gs6mPKj8vT/lb62xH26tanqe8vIiqbLtt1Cmab84bWJa37RUAAAAA&#10;AAAAAEhEsAvogXLmlKmsLKwc2z5zVYrkzVYkq9g5rzm3s0TCyi4vJOAFAAAAAAAAAGhXBLuATs1m&#10;S+VHFXWzscxiM7IaZYCZgFN8NpWXwWUX5xyxPRMzu+y5/H0jlbY/IVsrVbZZ1fJCRRVS8ZxA+Cw9&#10;pFIT9PL7/PtdHvGuZe+nbmt+7PzJ7il2zcqIu493b/7nElEkdn/5ita7ewIAAAAAAAAAehCCXUBX&#10;UL1dmmyzpRTVehMASh+iMdnO0BE/GLTHGZFCI7zgkgloFZaHVOxmWhUrVB3R7KRZVlWKhCPSrBVu&#10;RlZxrhQt8oJOVctnK1Jtz1EUUvVKpx0LhPmqtKfcWeWOaFGmWHVNpr5pzlcakrbma/ZKKRwx97hC&#10;4eyoCgNBuWZVH1LmXfb5VK3Ifa04FgAAAAAAAADQLRDsArqEgcpMd1bpmc6WH+DK0JBrs6XyPV5g&#10;ao8b6tKIwc6qUQAqR5NmmX3XN85+coNk2RozNMNtNpQ4TDjH4BHO2aVDR5sLJyXO3RU/N1j2tUOc&#10;OzfqdGBHtdMxRkPMszm9oZudK1RHtLFRQC2F2LH2+aq36wDZXQAAAAAAAADQoxDsArqC7EwbIIqX&#10;MXSMm+m1pzIhMFVfq0POKrt/sqPi1R01eyZhzyEz75YbtDKlCv1AW1CGMrOdVU2tzarKUKjUBMy8&#10;LLHU6lRb7ayykj8bAAAAAAAAAAAtQbAL6MpsKcPohvVuYMovYRifAda0jH7unqo95rVj7DmUW+wG&#10;rmJLcF4uV4Yys5xVtR/saqnEIBkAAAAAAAAAAK1HsAvo0mwpw+pqVcdKGBo5GmGyqmyJQ1PWcOPK&#10;ail3ikJu2b8AW54wusfbs25rvvLy8hWtTzhHZcTN8Go8Z5cpfWjmzIqfb8ucp9Bkm6Xk37tferBO&#10;0Q1RKTusSeY5EgJ2XpnGBLGSh/b5YmUNAQAAAAAAAAA9BcEuoIvzShk6YvNzeczcW8W5URX6JQhN&#10;hlajrCwjR+FIWNm2XOHsldUKFZW6QbGcOSsUzrbnKIoqe5bTjgXUgpxzlDljimi2ez3vPHLuzJw7&#10;2VWNjPGlWjFLioTNMbOdo8NaURqyZQ39eca8+9rjhuQSZIeVuccvsRhScexYAAAAAAAAAEBP0euU&#10;w24DQBdRp2h+YnCsZYp+uEYFt99qWwCMkod+rKKvT7ctAAAAAAAAoGshswsAAAAAAAAAAABdFsEu&#10;AF1QhkKlZSqjbCEAAAAAAAAA9HgEuwAAAAAAAAAAANBlEewCAAAAAAAAAABAl0WwCwAAAAAAAAAA&#10;AF0WwS4AAAAAAAAAAAB0WQS7AAAAAAAAAAAA0GUR7ALQo1xw/nk6Vv+GbQEw/3sw/7sAAAAAAAAA&#10;uqpepxx2GwC6vedffEnbdh/Qm2+dsD1Az2YCXeNGDtEVl11qewAAAAAAAICuhWAXAAAAAAAAAAAA&#10;uizKGAIAAAAAAAAAAKDLItgFAAAAAAAAAACALotgFwAAAAAAAAAAALosgl0AAAAAAAAAAADooqT/&#10;H4J3TVURCO0bAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQBLiVRn3gAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aTRUGI2pRT1VARbQbxNk2kSmp0N2W2S/nvHk56GN294&#10;8758PdtOjTT41rGBeBGBIi5d1XJt4PPw+rAC5QNyhZ1jMnAlD+vi9ibHrHITf9C4D7WSEPYZGmhC&#10;6DOtfdmQRb9wPbF4JzdYDCKHWlcDThJuO72MolRbbFk+NNjTtqHyvL9YA28TTpskfhl359P2+n14&#10;ev/axWTM/d28eQYVaA5/x/BbX6pDIZ2O7sKVV53oSFCCzCQFJX66ehSUo4FlIhtd5Po/QfEDAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUX&#10;WEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5&#10;JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4f&#10;YddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzcZrjLEEAAAFFAAADgAA&#10;AAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEApF9OBRKFAAAShQAA&#10;FAAAAAAAAAAAAAAAAAAXBwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAS4lU&#10;Z94AAAAJAQAADwAAAAAAAAAAAAAAAABbjAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAZo0AAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB8AQAAWY4AAAAA&#10;">
+                    <v:group w14:anchorId="12C52D7F" id="Group 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:5pt;margin-top:6.8pt;width:337.4pt;height:110pt;z-index:251660288;mso-width-relative:margin;mso-height-relative:margin" coordsize="45008,16338" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDWYx0VbQQAALARAAAOAAAAZHJzL2Uyb0RvYy54bWzsWF1v2zYUfR+w/yDo&#10;vbG+bQlxiiCZgwJZGywd8kzTlEVUEjmSjpP++h2SkuPYAbpmWIEVeYhyKX7de3juubRO3z90bXDP&#10;lOain4fxSRQGrKdixfv1PPzz8+LdLAy0If2KtKJn8/CR6fD92a+/nG5lxRLRiHbFVIBFel1t5Txs&#10;jJHVZKJpwzqiT4RkPTproTpi0FTryUqRLVbv2kkSRcVkK9RKKkGZ1nh76TvDM7d+XTNqPtW1ZiZo&#10;5yF8M+6p3HNpn5OzU1KtFZENp4Mb5BVedIT32HS31CUxJNgofrRUx6kSWtTmhIpuIuqaU+ZiQDRx&#10;dBDNlRIb6WJZV9u13MEEaA9wevWy9OP9lZK38kYBia1cAwvXsrE81Kqz/+Fl8OAge9xBxh5MQPEy&#10;S2bZbAZkKfritCxm0QAqbYD80Tza/DbOzKPoaWaRprM8t8cxGTeePHNHclrhb8AA1hEG3+YKZpmN&#10;YuGwSPeP1uiI+rKR73Bckhi+5C03j456OBjrVH9/w+mN8g3AeaMCvpqHSZyGQU86cB79dtvAvkKA&#10;dpId52cRG9W1oF900IuLhvRrdq4leAs4HRzPh09s89mWy5bLBW/bQAlzx01z2xCJTWNHR9s5RAvS&#10;H5DmBcA8IS8F3XSsNz7DFGsRuOh1w6UOA1WxbskQofqwch6SSiv6Bzy2OZbN8gxswGYpzhcWsixJ&#10;i+nUxoKRRjFDG3vMNpDRdw+KBguD5fZ3sYL/ZGOEC+GAhUkWRald+JiLSRxF+Y6LLzAKWCttrpjo&#10;AmsgBHjtNiH319p48o1DrLttb5+9sPj6XvvGuW6dHUxE4gOA8T/iZ3LMz+Sn52ccF2Xs6kCclFHp&#10;mAp2jqL17/npmZnOwEVP+VEpk6wo8zgflDIv8+mB3v2X7NxKlFc9SgFaR2LwXRXEaQwSxy67L3nZ&#10;SCkrB5Cy1opeZnEYRu4Kja58Ao1iv6syaYJC4EHMi7icuppAqhHFeDYtk7zwKCZRmpeFXX5XNL4b&#10;xF1y22wPthDOMrL7U4LbSA3lg9lJyJ3u12FA2jWuOdQopxpatHxltcFJm1ovL1oV3BPI4GIB8XME&#10;gGfPhll5uSS68eNcl+dJxw1uQi3v5iFq6NNsr0HM3WUGkbJgevistRSrRwgn5N/VaC3pgmOTa6LN&#10;DVG4zSAa3NDMJzzqViBEMVhh0Aj19aX3djwogt4w2OJ2hPD/2hBbOtsPPchTxpmVeeMaWT5N0FD7&#10;Pcv9nn7TXQiggsSDd8604007mrUS3R0ucud2V3SRnmJvD/TQuDBoowtXQcrOz53ta/J1fytRyX3B&#10;s/B+frgjSg4Sb8Ccj2IkLKkOlN6P9Sp/jpJTc1cGnnAFt2wDyeNJ/AOyCBrhLw77WeTywHqCfPt2&#10;FiVFAU0DXKiSM9hHaTTNojwdxChJ0hwH+JZGb2n0M6URisRxGrlq8ao0KqKyOKzp8TSPUNWHavSW&#10;Rm/VyPy4auR+H+OzgLv9DJ8w7HeH/barXk8fWs7+BgAA//8DAFBLAwQKAAAAAAAAACEApF9OBRKF&#10;AAAShQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAABrsAAAEhCAYA&#10;AADPrxu4AAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7DAcdvqGQA&#10;AISnSURBVHhe7d0LnFV1vf//Nymlx1OnGpzxwFCMaJMZE4rcVcI4NW1AJup4OYASyAYrBTJ/cxJm&#10;/vObwVMTqYCVsBEkgYOW6XDbZ+qQEyh3yWkobVIclIGcSX71O/1MFJP/+q71XXvW3rP3XGBmmMvr&#10;+Xgs1/p+v+u6oQer/dmfz7fXKYcAAAAAAAAAAACALuh9dg0AAAAAAAAAAAB0OQS7AAAAAAAAAAAA&#10;0GUR7AIAAAAAAAAAAECXRbALAAAAAAAAAAAAXRbBLgAAAAAAAAAAAHRZBLsAAAAAAAAAAADQZRHs&#10;AgAAAAAAAAAAQJdFsAsAAAAAAAAAAABdFsEuAAAAAAAAAAAAdFkEuwAAAAAAAAAAANBltWmw69nd&#10;e+1WEyof1KcnjtL3K237rDiuJ781Sp/+1ma9YXva2xub73Ke+y49WW87EtVv1tecz+Vrm4/bjo5i&#10;P4uHfmvbAAAAAAAAAAAAXUebBbtMoOvZXXtsCwAAAAAAAAAAAGh/bRLs6nqBrjRN/v4u/fb7E9XH&#10;9gAAAAAAAAAAAKDrOeNg15kHuvwyegf0xoE1mnfL590yh0OmhHXv5sN62+714iNfcfrv044TtsP3&#10;99/q+18epS88/AfbIf31pV/o+wv+TSOd83x64ud1/YIHtfWld+yokbyM4dvNHueoP6BIc/u0pRZd&#10;7x29su1BzZs5UUPc/UZp5C13xH1+vuBnPPL2+7Ttj4l7WM1e1/9z263fPBx29xt5y4Pa8aYdBgAA&#10;AAAAAAAA6ABnFOxq04yuffdpxncPKPNf/7dW3f1t3ZxxWBsi0/X93V6A5bLrbtZl+pmeeS4h0HOw&#10;Qhve6asvX/MJt/l25YOa8s0ibfh/I3X33Q9q1dyv6rLXf6b8bzrnqkwdlDLH/as57vVPaPbcwHH/&#10;/m1ttfNsvV21Rv96+x165C177rvv0LVvbW723Kerpdd75bFv6Pqlm/XXK8J6oMDc+136l48cdD+/&#10;wor/Z/eS/lpRpC8URbS3z7+p1Nlv4dV/1YqF92nb/9gdrFY957Zva87Bq7Sw4D7d/a9jdcUFtr9N&#10;PO88z//WhbHlUe23I/pTVF8NttvF6/rZMnPdpfrZn2yXVf+rpe49ffVXr9seAAAAAAAAAABwNpx2&#10;sKvNSxe+8c+avuxBfWviSA2/dqK+tfh+TX//O9pQaTO2Pj5Skz8ubdh9IC5b6Te7f6a3//lmjct2&#10;Gn//g368eINeyf62Nt1/hyZfO0TDx92s0sgafevjh7Xm4c066h2W4JiefNg57uN36aeRIk0fZ49b&#10;9h3d/L4/6MlnD3v7RCJ6ZcR9+sVie25zn/dv0Y+uPdbEuYN2q3Cml3nVaJn5He2we3laer0/aMfT&#10;f9TFofv1o29M1LXDzL1/WcWl9+lm5/Pb+ntz7w7ns9nw8C+kT31bTyyervHOfuOnFGnd1wbo0B+9&#10;XTytfM53vqDS/wg753P+fCZ+Wh+03WfOBLo2qepzs/Wnkv/PXX73uT8r1O4BrsYmXCht+V0wqPW6&#10;nqny+gEAAAAAAAAAwNl1WsGudpmj6+LPavg/223jnH/WxVnO+lCNLTXYV9de92lpxy7t9UsZ/v23&#10;+u9t7+gzuSN1sWm/vEs/+x/p5rwvqN857h6ecwboy3mflV7drB2v2r6gN36rZ5z+a7/wWV0cPO6C&#10;kVrw081aNXmA9McD2ubsM/gjb+uFAwe0d5+/HNRfz3fGX3Xuy2aApeY8w7jpCk9MsowbqX52L1eL&#10;r/cJTY9s1qbbP60PuAda5w3QZebz+39/9YKDtQf1385nM3li/GfzgSETNT34ubf2ObM/rU+1aTaX&#10;9ac/qkof1oTLL7IdUvpnr9U9qtGzL9gOx2s2w6pR9tULj9p+Z1kWlbllNxvr8ee9cZs19oB/LrO/&#10;3S9RTs6lUtWvG8b+9Gtt0aWakGHbLj8LzFti53Uz0Jbqq+6YDdS5ff6+HR+8AwAAAAAAAACgO2l1&#10;sKtdAl1Gb8UHa5Lod/VEXRssZeiWMPy0Jgzr67Xf+quO6hO6uP/7vXbAB/uYiM4fdPTPXjvOscPa&#10;66wu7p/mtZOp8/bZu/EezSy5I27J/7nJPjug2mYr2n1c424O685wkuXmz2qg3cvV2uv9/R39tf6w&#10;frNvt5589EHlf2O67q12+uve0F/N+J+P6cWkn00fXWg/PlebPGcbuPBKTbjwL5qzLBA40hWaX/L/&#10;af6nbFM12qIb3ayv6KedfTfYYJUJJm2o0T03m4yw2Vqu/br88eeVfvmlmlD3R7vPH1V14Yeleu9h&#10;6uv/rAk5VyrdbSVI/2fl/OklPWODafW/e0ly9v2Y13Ttf3yF5miofmey0G7O0n9sCAbf/qKcceZe&#10;bnH2eF4PLNuvHPfezH3XKJQiyAYAAAAAAAAAAJrXqmBXuwW6Wip9rMYPlp7cd9DNVnJLGH78C7o2&#10;0xs+be+9HVcasSnTS3bpt5uTLb/SnTl2pzbUkusdrfiO/vWGz2rkzH/TlMUPasOzf9SHhn1Zk4MZ&#10;Wym9X+9PkpnV0c/Z2EX68p1+4ChJxpSrIfNr6CCTxmb96Q1tuXCoprhBMec845yx3x7U/gsDQStn&#10;n5xx19qMLVuWMJBFFu8KXf3pv9hShsn2fV2v1Un3jAt5wbJPfV7LL/T3Nz6sj/klD184qP9Qlq62&#10;Abuh1w3VBOdekiUcAgAAAAAAAACA5rU42HXWA12uf9S1Yz6rt3f+SpVveiUMTenBWPm/8z/obP9B&#10;rxyxmV8Bf33DTEw1RBfHlZ6zMrN1rbN65chxrx1zXFvzP6/rf7Bbf/1IX13m9Oz158Bqby293p9/&#10;ocX3b9b/jPgP/fxnu/Tbn/6nfhr5Dy245bNeaUefe75kn80xHX3Jbhod/ZzN+dQtbgaUu9w5VFVx&#10;GVMfaQgiBZgsrTgX9tEEd8MLWr3mHL//4J+dY/9ZH5MJNP3R6Ut+Lp8Jpm2pc/4OmRKGjfY1x9tN&#10;10X6WNzfs8T9axTyyxgu268t+nPC8QAAAAAAAAAAoKVaFOzqHIEuzweHfV7j39msZx41JQw/q/FX&#10;B0oPXjJKX/6QtKHs5zr6d9tn/P2wflb2K6nPKA1Olu3U59O65uPSjp//Sq8Ej/vjLm194f8p8+Of&#10;0Ac/PlKTnX1e3LxZe9+04653tHfpVzRkyn3aEdd/hlp6vVertc1Z/ct1n1W/YIXCl3Zri4nv+T4+&#10;ROP7NP5s3q7crA1x+3Xwc6Zi5tCKza9l2dKGzQWG0tM/Yrcsk+llN03Qqqr+eb1WZwJQJij1Z732&#10;q4P6j08P0lC7T1KfGqR7fntQP/vdS9rSaN9/TghmeZleKV1oyx3Glrn6chOBNgAAAAAAAAAAkFqL&#10;gl1Xjxyuf79rbouWdvehq/QvQ97RmugGvT34s7o2GNc45xO69e6bdXH1d3T9Nx/UkzsOaO+2DcoP&#10;T9f3Xx2g6XO/HJ/tFNNXk29zjnv1Pv1r7Lg1mnnnd7Sjz3TN/hcTULP7/M8GzZx+hyLbnH12bNay&#10;orC+tu0NDb/pZl2bpBzg6Wvh9T4+SOPfL635rt3HzNn1g7v02X9/RK+c553JM0A3z/U+m6/c7T3j&#10;jie/o6klG/SK3cPT0c+Zghtc2hRftvCFX2jOnwIlAVMxmVx/2q/17rGv62fbaiQ/QOWMqWqHtqiP&#10;Pu40hw76iLZU/Vn3DLrCjDbBBLRqNOeXf0myr5fJ9R/b7Nxb9j6TlkU0zxW7N6n+V0t1YcGj2u81&#10;AQAAAAAAAABAK7Vqzq7O4R91zbgvu1vjrxulD7pbDT4w+A6tv79IN//jbi1efIdmLn1EL140XT96&#10;aI2+NTiY+hTPHPfT4HEP/Uwnhn1bm34Q1mds0MjfZ/onjuuRpc4+i+/Tk0f6anbBz/SjiX29ndpQ&#10;i673kc+q+Lvf1s0Zh7XC7FP6H9rwx0Eqvv9JrQ45+9T8QYdOeLt6n823NeGdX+he5xnn/6xGg6ff&#10;p29le+O+jn7O5K7Q/JLrpcB8XRdu+LOW39mCLKgLQ3okNtfXCs3RUP3uRhugMtlh+ouUc6U3v5YJ&#10;fv3pI7E5tFK7SNfkfNhZN8y3FTT0xtlarv263L3PGt1zc6r7dJ7LLcfoPdPlv5TzTLc0nVUGAAAA&#10;AAAAAABS6nXKYbcBAAAAAAAAAACALqULZnYBAAAAAAAAAAAAHoJdAAAAAAAAAAAA6LIIdgEAAAAA&#10;AAAAAKDLItgFAAAAAAAAAACALotgFwAAAAAAAAAAALosgl0AAAAAAAAAAADosgh2AQAAAAAAAAAA&#10;oMsi2AUAAAAAAAAAAIAui2AXAAAAAAAAAAAAuiyCXQAAAAAAAAAAAOiyCHYBAAAAAAAAAACgyyLY&#10;BQAAAAAAAAAAgC6LYBcAAAAAAAAAAAC6LIJdAAAAAAAAAAAA6LIIdgEAAAAAAAAAAKDLItgFAAAA&#10;AAAAAACALotgFwAAAAAAAAAAALosgl0AAAAAAAAAAADosgh2AQAAAAAAAAAAoMsi2AUAAAAAAAAA&#10;AIAui2AXAAAAAAAAAAAAuiyCXQAAAAAAAAAAAOiyCHYBAAAAAAAAAACgy+p1ymG3AaDbK3v6Wb10&#10;uFZvvnXC9gC44PzzdOmATOVdd7XtAQCg4z3/4kv6790H9Dfe09CF/IPzHvUvI4foissutT0AAAA4&#10;Gwh2AehRFq9+TBOvG61LP5ZpewC89FqtNj+9U3fPuMn2AADQ8b7nvKd98bOfU3paH9sDdH71x9/Q&#10;f/3ql/pfvEcBAACcVZQxBNCjmIwuAl1APPO/CbIdAQBnm8noItCFrsb8nSUbEQAA4Owj2AUAAAAA&#10;AAAAAIAui2AXAAAAAAAAAAAAuiyCXQAAAAAAAAAAAOiyCHYBAAAAQGfzuwr1nl6hPbYJAAAAAEiN&#10;YBcAAN3Eb194Qese+4mW/OBHevBHK/Rk2WYdPXrMjgIAuoQ39umG6U/ohgPSlwZeIG3bot4l+/S6&#10;HQYAAAAANEawCwCAbmDrf/1C//XzbfrjH1/XyZPv6sTbb+tQTY02/PRn+s3B39q9AACdXp9h+sma&#10;a/WlV4/rqUOv6X4N08mCYbrIDgMAAAAAGiPYBXQqdYrm5ykvP+psJWpqrJXqo8pfXtWwnZen/K32&#10;rJUR5Tltd/H3SSbxuDZStdxeO7gkPrO9dsM++YrW2zGgB/p15W/0wu9/rw+8//0K5X5e875xu74W&#10;vk2jhg/TqVOn9N+/rFB9/Z/s3gCAzu1FfWf6Dt3y8ct1cs3lumLdDvV+9EU7Fq9ua777LhR8H/P6&#10;2vrdqA3fQwEAAACgHRDsAnqcKkXCEVXbltJDKi0rU+n4DLdZtSfq/Ddb4UiZyubkuH1JJRzXtkIq&#10;ds5dZpaikFQd0f3BYJxz/5q1wht3lhWz5DxTniKV3i5AT3Pg18+768//y3W6/LJPqnfv3rrggn/Q&#10;6FEjdNWVV7gBLxMQAwB0BZfp22u+opO3XJawnVr1yo3OG143duw/NfPD79NFcctX9GSgUm/9E19J&#10;GG+8j/S6npweHL9Xz9mROPvvDewTvyzZ74wnvR+zBM6XuM/0/5QXf0y8h8AS26cx9/m+t9u2AAAA&#10;ACQi2AV0alWK+NlL+RtVa3tjgllYeZHYlxxedlREUftr34Zf95pf5RbKhLNUXuj9OjeQoWV+CVxY&#10;bgar3eDRkhUJvwwOZnPFZXY1/No3GsvMarif+OeIKNKaXwYPnqRwtnNHOw44+zvX2eDcfXZY3wwE&#10;2TLGf9Pdx4zxa2P0NG+9dUJ/+b//o/M+8AF98hOfsL0NTPDL+GNdm/7EHwDQqURVmDQjPzEjy76T&#10;ufsme39z3vsqAxn0jc5Zq43mGH/f2D8t9lz2uIZMM/8a9v3vjDLOJutHL7yn1/9il/++Ql/7VEIw&#10;K2+dqvxxf597gkGmvs4xOwPj0oRkAa+hC2L7bLnHad/TcMy8od4uje7HXRboKjNkAl2fmqpB/90w&#10;tsVp57jBrIs0eY3tf2GdxgfPs+bflO6eO54JdOXc9qRtAQAAAEiGYBfQiVUtN4Epm2V1V6YOxdKx&#10;HCbYVOSMuhlOKxTOjqowLoAUVW2/UmesWCETvHrSfFmRoVCpaTtyi1VWGnJ6GmSML1Vxrtnyrjnv&#10;S2OcrWpt3++dtW7/dqeVrTFDU2RzVW93/n+/c6+RsLNXVOvtFx1NPkdr1B/QdnNsVmbcfZvnysxy&#10;VtW1gecHeopT3qqXt0rlnHP4Jx8AuqdsZWc7q/L1pxdIint/c94Zi2o1xc2cd05aXhifOV99SJl3&#10;mcx6+355n/fuWbV8tiLVNjO/yBlZ6bSTHleqULJozukYukBb7nlSX1vXRLZTvyyNL6vRa2Z7/yp9&#10;raxEW/7XSHfI5Z6jQA898brtaCNHa7RVJbo6FhiTrpq6zrmXJ/VsXKZZ85773vuUs2Wytjw82fYA&#10;AAAASIZvvoBOq0p7TJZV7hTvS4H0IRpjvsiw4gNPGRpyrUl/CgZ7spXZ16wzlGmOqzmNQJC9pp9V&#10;dWBHtXPaMRqS8kuKgcp07zXT2XKOO+J+/eE9h39cwnM0q3KjIuay1w6JBbiy+zcOtmX0Nyc9pFqS&#10;V9DDnH/++frwP31IJ068rd//4Q+2t8HvXvy9u07v08ddAwC6nzE320CV++OmVoq9o3nvb8odIVPI&#10;OqOf24oXew/M0SQTDKvergP1/jurd5wGj3B/WHXoaODNs8n3x9N31dgS6YWa1KX/dj2prXlZ+piz&#10;/VxFgXTPdV7mVcBV/+s9rfrKRbbVRoZep39XgSYEyyj2/Tet+ssTmuy+n7ecuT+T8WWeAQAAAEBq&#10;BLuALqruiElx8soNmnIxs1eadjDYYwNPZyQQRLNZVcGgUyPZiRlXAY2ysZoSVaEtg5NXFHWz0IJz&#10;g3lBtHje59EWzwx0PUOuvMJd/2JbhRvcOnnypN7829+0c/dePWfn8xp0+afcNQCgG+ob0jdtJtb9&#10;O2xfRzle67yBOkyJbPf9zSuZnex9rd2VTVVOYA6snNuu0JZAacDxF5tSAG3lSX3tU4H5tswSm1Nr&#10;pOb95T1VPazAPonzhwEAAABoSwS7gM4uRUaWl8lkSwOakjHu0oalYayMoaaUYVR7nqwNZJKdhlZl&#10;ltkyOP4yx/2dsGJZYY3OVafaGmfVVLAN6MauHPwZfeqTn9Tbb7+taPkvtOQHD+lHKx7Wrj177R7S&#10;rr379O6779oWAKC7yRg/xc2oqq42PwDqQGl+Rlhx4J008P7Wjupf9X7QEZM4Z5c/h5a19RXzwthW&#10;kszZFSyR6Ej/yhMNY+4cY0nmBwMAAADQJgh2AZ1WjkaY+bPc8jDO2p+vyvKCUP58WomTj7chG2CK&#10;lkdPswRNwnPYsoSnJ0Ohm0POuSKaHZgw3ZsnQu4YwS70VOO/+Hnlfn6cLrroIp177rluecNLLxmo&#10;/pn93PHDr76mpzZtIeAFAN2WLS0YJ2Fe08o9btbVaXPewTa6c3FVaaOpKuC+G9p3vfI9Tq+jMuJm&#10;eMXN2dVOXnvlSelTWbHMraa4JQ//4+lGwab6J76imW08Z1fSc7qlDZ/Xa2R3AQAAAO2CYBfQieXM&#10;WaFwti1VeF+tBga/v0gPqdROAJ6XZycFL21JsMf/QsKUmol4X0o0yZYydDRZwrAJOXPsJObmOTZI&#10;ocTvYVpjcNibQD1WKidPheVehlt4sN0H6KFMqcJpN9+g+Xd8Td+YM0t5E8fry3mT9PH+/d1xAl4A&#10;0L1ljP+m8+5oG1bOZDOfly0Rvcfkz5+BbOfoDeb9y5QqbHj39N5Z7TWKosqe5bTb+71s/72a8B+T&#10;9aOp8dlUKQ2dqR/lFWhCrNSgwzlHzm3S+FFtO2dX+qjJ0m3fiCtbWP/EffqurtDHWjlnFwAAAICW&#10;6XXKYbcBIKm6rfmavVIKR06vTGLVchOQMqUJw8pRlSLmCxJT6qYDytskKvrhGhXcfqttAT3DyZPv&#10;6qmNm/XqkSNue+DFF2vypAnutq/koR+r6OvTbQsAgI5n3tNun5rkPe3Yf2rmp6Zqq216TBnBJzTZ&#10;Bo9MNlXOlsmqCszR1djrenJ6X32tzDYTzpHMc997nyZoZ3yJwqT3YwTO12ifEm1JKKvo7fOkxjdz&#10;D4b7fK/c1ahUIjqHh9bxHgUA6B6ef/Elbdt9QG++dcL2AB3jgvPP07iRQ3TFZZfantYj2AUgtfqo&#10;8sMRmaqD5he6peNPs0hg4DweP/DV8Qh2oacKBrw+9MEPavZtX7UjHoJdAICzLWWwC+jkCHYBALqL&#10;xasf002hz6lveh/bA3SMY/Vv6LHoL3X3jJtsT+tRxhBAaqZUop1k/LQDXUbgPN5ydgJdQE/Wu/e5&#10;+tKkiRo75hrd8OUv2V4AAAAAAACPyegi0IWzwfy9O9OMQoJdAAD0ECbgddWVV+gjH/mw7QEAAAAA&#10;AAC6PoJdAAAAAAAAAAAA6LIIdgEAAAAAAAAAAKDF/vMnT7hLULK+jkKwCwAAAAAAAACAdrTn0SfU&#10;+9EXbQvo+o4ePeYuQcn6OgrBLgAAAAAAAAAA2sHr27ao9/QtqtB5+lJfaUPJE7phW70dBboek7m1&#10;+IFltiV32198ZrujM7wIdgHoUS44/zy99FqtbQEw/vrm39z/bQAAcDb9g/NvUf3xN2wL6BrM31nz&#10;dxcAgFQuGjdBJ7+fruefPqGn1h2Sbv+KfjIu3Y4CXU9LM7c6OsOr1ymH3QaAbq/s6Wf10uFavfnW&#10;CdsDwAS6PjdyiK687FLbAwBAx3v+xZf037sP6G+8p6ELMYGuf3Heo67gPQoAkMrvKtR78XEV3/0V&#10;fVuB7cvteEDV8jwVltuGLzusFaUhZdhmU6qW56t2cqlCpxlLK/rhGhXcfqttNXbwwaG6ba3ZGq0F&#10;W5boev86lUs1PLzO2x65UNGlk5TmtaT6jZp/r7TQ7avSsmEztd70x+0X6E88t2HO/8xY7b2xRvMn&#10;LNIu2z2qoFwPTIxdKeX9NfQbU/Xwvrka5G43c10kZbK2/u2Gr6hfv762pzET6DKZXXfPv9P2NK/k&#10;oR+r6OvTbav1CHYBAAAAAAAAAHCWecGukIrLwsrxehTJK1S0BQGvuq35mr1SCkfaJ9h1fPM8hbaN&#10;9QJUbnBLXtDIBLMmLFJWZL/uHGwDS1qlvXd4T2COW6QCPTBR2jQ3VxXjvABVcD+zXXGNd7wXOLPn&#10;ds/gnbPimnINeKREWmADUu51KzTWBqhS3p8fKLP305rrIjkT7PKDWK+/XqdXjxxR9qWX6sMf/ie3&#10;73SdabCLMoYAAAAAAAAAAHQ6OQoXhaTqiDZWej0mqJWXl2eXfEXN9F+VEc1eWe1sVCsSzlPE3bdO&#10;0Xx/vzzlb60znaft2OGdGjXuai8Ta/BYTdE6VZjrHDusXSMXaooJGDkG3bhQo9ZW6KDXdI/L6m+O&#10;OqrDu0dr7HAvE2vQNVMlu9+gO2zAyXDPXaOa2LRmx1Xz8mgN6Jum65cGMq/Sr9bYkTtVsfe420x5&#10;f4PnxgJdRsuvi+a88Pvfa3O0XDue3aX/8+f/Y3ullw+9osd/+qSW/OAhd3n8iad0qKbGjrYfgl0A&#10;AAAAAAAAAHRGfTOV7awOHa2T6qO6f+VAFZeVqaysWCET3LovqrrBYa2YZfbKVjhSpvBgkyU2W5Fq&#10;kyXm7Fvk7LnSaduAWeuZgJNs0MropwEjpZojXqCpMT9oVKWKtVM11gSU6p0+ZSnLD1b1HaBRyYJL&#10;lRVaH9yv/llVaKxG++0YEzzz76nl93f8SI00coAaFeBLvC6aldm3n4YPu8q2PDue2amnNm3Ra7W1&#10;OnnypLu8duSInizbrJ2799q92gfBLgAAAAAAAAAAOrv0kErLwspws7sKFbXdjVVpj5n7K3eEVw5x&#10;8AiFnJUbMDstXmApKRO02r1I620g7fjeiticWm4AadpYryygyQBzO1M5rk1zh7pzf40qmBorJWjO&#10;Jz9jK+DggzOdc6+ymVlN3F9Q/UYtMpUQFwTmFEtxXTTvQx/6oP7xgn+wLS+ja+9zB2yrsV179uqV&#10;dszwItgFAAAAAAAAAEBnVxlxSxLO3jFGK8pWKGySuZKpr9Uhsy4vtGUMvcBY9ZHTDXZ5mVJJpU/S&#10;woLRWh8equHDhmrR4SyNshlSJotq1IB+3n5uJldTTJnC/dq7r1xjt+Vq/uaG8oQNGVsed96tlxcq&#10;GitP2MT9+WJziwVKIbqSXxetc/555+u5Xz9vW9IXxl2n3r1721aD5w6cdnphswh2AQAAAAAAAADQ&#10;GR2rlZmNa2C/DFXtMSGrkIpLQ8pwB1NIz9RAs84tVplb8tAucxrmrmqdNGVdEiwLGCwh6IxOXKK9&#10;+0zAaL8euEba5ZYJPK6d2xSbo0vpWcoKli10M72SlQ30rrXr8FFnO1AG0eVlYd2mVdq7NJid1fT9&#10;qXKphk+o0NgtgTm6GgleFy3VJ62PPj/uOl14YR/98fWGYOrvXvy9vjxpgs477zzb43m9vv0mRSPY&#10;BQAAAAAAAABAp1On6IaolB3WpMFSRn939i7VmnhB5UZFTBQsqRyNyHVW5XtUZZo2I+z05+wyiVmj&#10;tWvbs3LDSe78Vv5cXBs1f9hSHTT9Jhj1yDqNMmUHG821ZbKvdqpirxeQOvjMOsktcegFsJbF7s0E&#10;uKQp1+R41/HLIDoOPpirey9Zpb2xjK4GTd5fuEYLtiRmdDVxXTTr6NFj7tqUMvzMoE/r3HPPddu+&#10;Wmd89979unXKjcqbGHKX9tbrlMNuAwCALu7ku39X73PPsS0AAAAAANBVVC3PU6GZaysoO6wVsUyu&#10;KkVic3VlKzu7WtXVIRWXhZVTH1V+OOJmgWXPWqHS8VI0f3YsIOb1NZkPpqIfrlHB7bfaVmNu+cC1&#10;Zmt0XPDo+OZ5CpXs9BrTbDDKZFM9MzYhMFWlZcNmar3ZHLlQ0Vh2VqDfMaqgXA9MTHPPu0gF7nbi&#10;Pj5/XyPZ/cXdW8xUPbxvrgaluC6a9p8/eSIW7PLdPf9Obfjpz1Rb23Rm3Mf699eNX/mSbcUreejH&#10;Kvr6dNtqPYJdAHqUp375jF5+9ajefOuE7QE6zkUX9lXNaU8G2zIXZ6arX0YfffHqK3XO+3rZXgAA&#10;Or/nX3xJ23Yf6JbvaRecf57GjRyiKy671PZ07+ftKZL9uQIA0JU1F+wCmvLyoVf01KYttpXc5LyJ&#10;GpiVZVvxCHYBQCssXv2YJl43Wpd+LNP2AB3nnqXrVPz1G2X+5e3VS+5aJh4VaCeuWzv+t7dOaNOv&#10;DqjPRz6kCWOGOIMAAHQN5j3tptDn1De9j+3pPo7Vv6HHor/U3TNusj3d+3l7imR/rgAAdGUEu3Cm&#10;tj+zU/ueO2Bb8UYNH6bRo0bYVmNnGuxizi4APYr55SyBLpxNb79zUu+cPBlbv5PQPtPxc889R18c&#10;/RkdrT/uljQEAKCrMO9p3TXwY54rMYOrOz9vT5HszxUAAKAnG3PNaOVdP179MzPVu3dvd/mYs20y&#10;upoKdLUFgl0AAHQgk1D9nrO05/oD571fr9TWMXcXAAAAAAAAOtSlAwfqpn+drHnfuN1dbnS2U5Uu&#10;bEsEuwAA6ECm8qD5T3uvAQAAAAAAgJ6CYBcAAB3IZF51xAIAAAAAAAD0FAS7gI72uwr1nl6hPbYJ&#10;oIfx41DtvQYAdG28MwIAAABAixHsAjrKG/t0w/QndMMB6UsDL5C2bVHvkn163Q4D6BlM1tV7p95r&#10;9zUAoIvinREAAAAAWo1gF9BR+gzTT9Zcqy+9elxPHXpN92uYThYM00V2GEDPcMqmXjUkYrVPGwDQ&#10;RfHOCAAAgLPkgvPP07H6N2wL6Djm7535+3cmep0yPwEH0AFe1Hem/06F112uk7cosH2ZHW9QtzVf&#10;s1dW21aD7FkrVDo+w7ZOR52i+bMVUVgrSkM6kzOdqarleSosD6m4LKycJvqSa/wcVcvzVTu5VKF0&#10;b49Uin64RgW332pbDY5vnqfQtrGKLp2kNNvnnFXLhq3WgC1LdL1z3oMPDtVta6fq4X1zNcjuofqN&#10;mj/hsGa4fWb/mVpvh3xTIvt152Bv271OyU6vETNaC+w1ErXkvjyJ1064T3QK9yxdp7unX+9smX96&#10;e9m1z28nrn2tG1+8ZrNK508zAwCALqXl74y+2Ltj9tl/x0uqMqL8o5OafY9N9Z7mvW9VaGzC+5J5&#10;N1s9oFwPTPTekhLfs0YVpB5zjVyY8I7Vvkoe+rGKvj7dtpp4XnQpiX+uAAB0Zc+/+JK27T6gN986&#10;YXuAjmECXeNGDtEVl11qe1qPYBfQCXlfWEjhSEPwJllfV3Zmwa54rflszjzYFf/FSbJglwLBLW98&#10;kbJsX9LrVC7V8EcGJP2ypUXBLnsNNfpCRymDaDg7vGDXRNty+LEpXxu2CXYBQE9hfwTk/k4qu/O9&#10;K9ZHlR+OSC340daZBLu8d5+swI99vPeyGvt+lOydyn23e7njAl4EuzpS4IdgTQY1U+/n/Z3yAqTB&#10;H68lItgFAADQOVDGEOgiMvoNdP5brdpjpmW+1MhTXn7U2TKqFMlz2sur3FasbZf8rd5eiceZ4FJe&#10;XkTRrfl233xF6709XZWR2DnMfv7ZU5/fYb7QCIxFKm1/a9nz5G+NNlwr9nyB53Du0cuCq1YkfAbX&#10;a6FR06Y6/4+2RJuCn1NT0idpYcForX9ko47brkb6DtCo3Yfl/tGehoOPL9KuaasaAnCOtIlL9PC0&#10;nbr38YY/NXQOp947pfecxZtby1m3UxsA0EPUH9B2k9SVG1K28z60fX/gvSz2jhj13p3cdyrnnS7w&#10;jtey97im3z1Tv1M6+4Ujzl05b2orZwfe5drescM7pWljA1ntOZrivIPt2vZsynewQXes0pTdi7T+&#10;NN4fH165Un/9619tq4HpW7kyYls4O45r01wv0Ll33349fMkihR5M9nevif0ql9rg6X7t3bJQNeF5&#10;LX//BwAAwFlBsAvoIqr2RJ3/Ziuzr9duStXyQkVlMqTKtGJWtqpX3h8fxIoTVW2/UpWVFTtHVCvy&#10;pP0/eObLjqKoWzqxrGyFwtlRFcaCZKnOX6fofRFVmxI6zlhxrnP2omCQrPWqd0iT7HVUvr7xcwx2&#10;rmXG3F8ylymc4heXbWbAVC0sUKuCSGnDxzYZzDq+t0K7Rg5QC/5okziumpelKdc0zoUbdM1UaW2F&#10;Dto2Ogc/DHXKbiS2Z86Yrow+H1V62ke9tbME22bcSHW83wYA9Ax1+7c7b3DZGjN5ksY4r0TVOw7Y&#10;gFRAea0yS8tUVhRyGs473YbM2Lta7D0ukIFVZt+9okUJP4RqUrJ3yhzn/Szs3J3zpmbOO6c1ufut&#10;4733zNTwuQ0/MDI//tnbZNZWjsZOk2qOpPxJUlIm0GUCWrffPicu4GW2TZ8ZNwvOlqM6vHu0xg73&#10;/uRTvxOn3u/4kZqG4Gn61Ro7cqcq9rbu7wkAAAA6FsEuoNPyMpX8X9YWlpsvCb7ZirI0URXmRVQ3&#10;3nzp0FQ5Gz+AlqFM801ETa37BUnsi5OhptxMhoZca7498cY8TZy/OqLZ+VFlzClzxlpXkrCRrEx3&#10;3on4zLazK23iDE1ZO1PLTjeLbPcihYYN1XC7uL8abeqLmIT9h8fNzWX+T7rdTGQyxuwmOg+TgdXU&#10;8p3SxUpL62P3jvfRj6a548mOS1wAAD1BnQ7sMGldYzQk3X9f264DiQGq3BHe+1jfTC/wdO0Q7/2q&#10;v2l54t/9nLHxU+J/CNWs5O+UHWbwXO3dV64FCrw3BQJfbenGm27SpZ/4hF76wx9iAS8/0GX6zJjZ&#10;B2dJfY1qlKUs//+fuO/ETl/i/y6a2M9kCo4a0M8OpCnrEmnX4aO2DQAAgM6IYBfQaXmZSuaXte5S&#10;FGpx+Zecyd4vaL2AlFdWJvVRA5WZJBBWd6ShNKAJtnmlAg+p1vk/f6nPn6HQzeYXww4T8DJjsXI3&#10;pye7f9NzO5wdObozMrXp0oRBxw5rl910mfkATEmU2GLnljDzUcQCWoFSKY32X6UpdkjqpwEj7Wai&#10;xOuiS+jTp49KFy+2rXjf+/733XEAAFx+CUM/eDV0jPOOlljKsGW8d7/k74UtcybHtpU0Xb+04Z0p&#10;dfk6n5ch30jCO1miD37wg3rooeVxAa9goMuMmX1wlrT0HTjlfin+XgAAAKBTI9gFdBWDR8iGkZqX&#10;HlKpGyQz5QdNR1SFrZwjwfulb0LAzc/gaur8g8N2X1PCxlEd0f3BuSCs4C+JO4O0/ll2K8D9tWcK&#10;g6e6vxxe9Phh25GaWwalJWUK0yfpgVhAK34C9tS8X5quf6bhz/fgZi8Id/CZdQlzV6AzSJaFlbiM&#10;nzBREyZeb4/wmLbpT7Z/sgUA0P1VPRmYD8v8yCg2P9bGVpeR9t7NvB82dTrpWWr8phYMSJi5lxrP&#10;qeSWpXu5xn0vSs7LkM/qn5Bfn/BOlkxiwItAVyfS0uoGKffz3q8BAADQtRDsArqKyj1yZ+1yM50y&#10;lGn+H79fVtCOeYITiGcodJedJ6GVGVLxvwwOnrOp8wcnK89R2J0XQhrYr/G1vbKEUa2PBcKqtKfc&#10;Wflldjqa+T+7CROUH3x8kXaNHKvRSYNOabp+wUJp7bqmfzlav1GLSnZqylebmi/izAy6caFGrZ2p&#10;+ZvNVznH1VeH3fI9t62dqofvOCufJprSq5e79DJrv+2uAm1n+e73FseyuNLS0ty2y443dzwAoLuz&#10;7052rlT/x0neXKZR7WllueXErLC6reuds2QrPNm8SzT17tkRTCb7zvg5UyvX6d7YfEtpGj1Ouvfe&#10;YNb9cW16ZJ10SVbKd7CDD87U+pELNeU053wNBrwIdHUibnA0ULbQzeAKlCv0NbFf3wGjA2ULvcBq&#10;Q1lDAAAAdEYEu4BOK37OrryiqJRbrNLxXuDIKyVoywjuUSDrK0Oh0mKF/DKC5he+2WF90x7XYiZ7&#10;yy+dmDdbkeqQiktDztmbOr+dhLy8MO6ew8m+QBgcdr+Mif0SOa9QUfNlzWlMXO5/OWM+r/wkWWQt&#10;Yn7Bu2WhasJ+yZqhuu3lhYo2NZeWc8zCgtG20WB94BzDJyxSVmS/7jzNL1FaxP318SplleQ618xV&#10;qMRkdC3UgpHrdFuwHCI6B5N1Fcy+suu4trOYANd3Sr/ndplAl2m77HhzxwMAujn/h1C2hKHPey+S&#10;ontamdtl3v2c9zjZd7PZK+W81zXMy5r63bMZ6UM0xrkh953vtMtbm/KE5Vrw8syGd6xwjRZsaciE&#10;T5u4RNFxFYF5TnN17yWrtDf4w5+EeVCbfddrAT/gRaCrM/GCoxV7vdBn6moHqfdzqz6srdBBM1D/&#10;rCpigVUAAAC01Ml3/263OkavU7FvxwCg+yv64RoV3H6rbQEd656l6zR/aou/HjwjD6yLqnT+NNsC&#10;AKDz6+7vaSUP/VhFX59uW7yXtq8qLRs2U+vNppn/1gY1j2+ep9DhGYEgaPL9DHffkp3u9pQmfryW&#10;+OcKAEBXduCFP+jpPb/Wm2+dsD3ori66sK9qjp5m0kALXZyZoX4Zafri1VfqnPe1fxUigl0AehS+&#10;VMDZZIJd80ywy/zTa0oNtuN6yfr/ItgFAOhSCHahKyLYBQDoThavfkwTrxutSz+WaXvQXZnvqP73&#10;126UejmNU16fqw3bf/vbCW3afkB9PvIhTRgzxOtsR5QxBACgo5mAVEesAQAAAAAAWshkdBHo6jne&#10;OXlS77zjLGbtL23YPrf3Ofri6M/oaP3xDilpSLALAICOdMrOt9XeawAAAAAAACAF8/2RWd6z61TL&#10;mYyfd9779UptnXqfe469avsh2AUAQAdz86569fLWZtP9Txu3AQAAAAAAgBRiP5W2G377VEL7jMc7&#10;CMEuAAA6kPmHPu5XLu3UBgAAAAAAAFI59d4pvecsp069563bqd1RCHYBANDRetncq/ZeAwAAAADQ&#10;mbyxTzdM36INb9g2gLMoMRDV3u32RbALAIAOFJeF1U7L3956Wxdnpuudk+/aqwIAAAAAcDa9qO9M&#10;f0K9o2/qCl2grLoK9Z5eoT12FEDH879Has85u8zSUQh2AehRLjj/PL30Wq1tAR2vl826iq3d/ybp&#10;P83xE2+fVMX+F9Qvo4/e3/tctw8AgK7AvKcdq++eP/M2z2WeL6g7P29PkezPFQCQymX69pqv6Bkd&#10;V6GzXHPgIp1cM1Yj7CiAjhcMQ5ltv524Ns50vCP0OtWRoTUAOMue+uUzevnVo3rzrRO2B+g4F13Y&#10;VzVH62yrfVycmaF+6Wn64jVX6pz3+aEwAAA6v+dffEnbdh/olu9pJiAybuQQXXHZpbanez9vT5Hs&#10;zxUAkEq9NpTs0C36mI4UDFBFbHuYLrJ7xNRHlR+OqNo2faGiMoUH20ZnVRlR/tFJKh2fYTuMOkXz&#10;ZyuS+ECukIrLwsqxrbOt6IdrVHD7rbYV7+CDQ7V6QLkemJhme86GKi0bNlOK7NedfTdq/oTDmrFv&#10;rgbZ0WQ6x313PvcsXae7p0+0rfa1eM1mlc6fZlvth2AXAADdyMmT76o3GV0AAAAAgK7KBrs0a4UN&#10;GvnBos4VGGqk0X0nURlRXlFU2U3tcxZ1qWBXCwOfBLuSc4Ndt070SgaZCFE7rjsq2EUZQwAAuhEC&#10;XQAAAACA7iVDoZtDzjqqPZVeT9XyPOXl+UtEVabTBJKcdsTuYwIjETO+3Bn1x7ZGle8f5/Q3nCdf&#10;0Xp7mKNua77td5b8qPwaLd7+EUVj4/5xzrVsNlr1ytneNVvMBPPstZwlf6t/NdufH1HEHXeu9avW&#10;PId9frs0nPfMmQDS/M0btWzYUA03y4NVOr55nrc9bJ422Xto6X6G2dfrN8cct73GcW2a6x9fYfsc&#10;9Rs1f9hSHXQbgX3MMnej0+P0Ote6ba20qyQ3ds7U1+l5TB5URywdhWAXAAAAAAAAAKBrqIyosCas&#10;FWVlKouEla2oCk1wafAIuSGxPTbQVLnHGZFCIxpywaJHMlXqHFec6zTKC7W+/wqVlRU7x1Urcp8N&#10;ajnnn72y2i2b6I5VO+244FVUtf1KG4570ozlKOzei9ysrbI5Lc8/q1ruZ6051ytyzrjSaccCdo7q&#10;Q8q8y9xLqUIf9rpa8hxVywudO/XOu2JWtnPe++MCemdqV8lhjd23X3u3LNSotTMVOjxDe532w9N2&#10;6t7HGz6vluznBqVeXqio3U8luVpmP4ODD+bqXtmxa6T1Xnccd59LVrnn3btvlabsXqT1zvFpE5c4&#10;15FGFXiZXU1dpydyw1DOf1KtZ86YrvS0jyq9j7MkWZvxZMclrjsKwS4AAAAAAAAAQCdVp+gGN2yl&#10;EaZ03eCwykpDqjPZTHFze+VohBv82eNmelXtCRxj+YGvjP5uWEpjhppSghnKNE0r/jh7zppaLxDm&#10;ylZmX7O2x8WNtVaV9pQ7q9wRXnlGG7A7FJzvO3uMhqTbbaslz+GJqjAvorrxJjhXqlDCec7ItLHe&#10;XFnpWcrSaC240bunvgNGu+uYZvc7rp3bdmrUuKvlFhpMn6QZ05yP9Yibm6Wal6UpX53kjQ2eqgUj&#10;zUa8QXfs1947vPNK/TQgyT5NX6dnMllX79nsq2Tr75QuVlpaH7t3vI9+NM0db+p4f91RCHYBAAAA&#10;AAAAADoVtxygW4LPZD5lu5lTJpzhlxgsVLHNZmqQM8INFam2PiGI1GJ1qq0xaxMk8sr/FZrzVAcD&#10;WgOV2VZBo/pa524d5YX2WU02lnO5I6cfPvPlTPYyzRqexZZ7bCOjBvSzW01r6X6m1KBfXtAtPXj4&#10;qNN7VId3e+NNcksa+uUJc3VvE8ckvw6S6dOnj0oXL7ateN/7/vfd8c6EYBcAAAAAAAAAoFNxywGa&#10;0n7u4mcl1enAjmpnMKwVyUoFuplR1dr+5B43iBQsYdgyGcrMMmtbVjC2eIG2NpeeqYFmnWsCd4Hr&#10;taIMYkrpIbfUYVnZCoXdqJct99hJTYmYEoSBxc3USpWlFXRcm+5dJBWU22PLk2Z/+ZJfp2cymVcm&#10;76qp9fiJ12uCswSZtulvyfFm3VEIdgEAAAAAAAAAugAbjLKZVnVb17uZUA28soPV5VFVx0oRto6X&#10;HRbVHncupypFTFZUuwWJ4ksvmvnCTIZX3Jxdp6VO0XznvvPN/F0ZCt1l5xPrb8oddjZpGj1utNY/&#10;slFeQcEqLRs2VPM3m1bCWOW6JrO2XCn3aeo6PVSvXurVgvV3vrc4lsVlyhqadkuOi607CMEuAAAA&#10;AAAAAECX4JXn80rzzV4pZZsoTmDeLC9Y5Wh1CUNrcFgrZjlXKLJlBVNlkSVKH6Ixzr245RfdIFPL&#10;5MwxmVe21GBR1M1oC59GkC5ehkKlxQpVRzTbnNfMbeY8xzfHd8Zgl5Q2cYkevmSRQm55wZlaP22V&#10;HpjozqzljBVogezYIwO0YJrbHZCm6786taE84TNj9XBgLi4zN5gZM0Gtpq7TI5nMq8CSqp2WZubn&#10;+p57yHe/9z233dT+ie2O0su5WMddDQDOsrKnn9VLh2v15lsnbA+AC84/T5cOyFTedVfbHgAAOt7z&#10;L76kbbsP8J6GLsG8P40bOURXXHap7QEAdBomO6ooqlBRWRsEjXqWoh+uUcHtt9oWurN7lq7T/KnB&#10;Ge/azwProiqd3yhK2eYIdgHoURavfkwTrxutSz+WaXsAvPRarTY/vVN3z7jJ9gAA0PHMe9pNoc+p&#10;b3rnmugaSOZY/Rt6LPpL3p8AoFMxJQcLvbKGZg6stpj3qoch2NVzmGDXvClfdEsNmgys9lwv6aBg&#10;F2UMAfQo5pfCBLqAeOZ/E/yKHgBwtpl/iwh0oaswf1d5fwKAziZH4bIylZmFQBfQPBOQ6oh1ByHY&#10;BQAAAAAAAAAA0IO4Rf+cxaz9pT3aHYVgFwAAAAAAAAAAQA+VmIPV1u2OQLALAAAAAAAAAACgh3Hz&#10;rkwWlttqp3YHIdgF9DS/q1Dv6RXaY5sAAADoxt7Ypxumb9GGN2wbAAAAAIIS59Zq63YHIdgF9BTu&#10;Fx1P6IYD0pcGXiBt26LeJfv0uh0G0PX99oUXtO6xn2jJD36kB3+0Qk+WbdbRo8fsKACgZ3lR33He&#10;/XpH39QVukBZdfzgCQAAAECD4Nxa7bX87a23dXFmut45+a69avsh2AX0FH2G6SdrrtWXXj2upw69&#10;pvs1TCcLhukiOwyga9v6X7/Qf/18m/74x9d10nmBOPH22zpUU6MNP/2ZfnPwt3YvAEDPcZm+veYr&#10;ekbHVegs1xy4SCfXjNUIOwoAAAAkuuD88/TSa7W2hZ4gMQerLdtvnXhHFftfUL+MPnp/73Ntb/vp&#10;dcqE1wD0AObXvb9T4XWX6+QtCmxfZscT1SmaP1uRatvMDmtFaUgZttkeqpbnqbA8pOKysHLqo8oP&#10;R6RZK1Q6vu2uWvTDNSq4/VbbanB88zyFto1VdOkkpdk+5460bNhqDdiyRNenSwcfHKrb1k7Vw/vm&#10;apDdQ/UbNX/CYc1w+8z+M7XeDvmmRPbrzsHetnudkp1eI2a0FthrxHHPvUi7bNM3qqBcD0xsuMuW&#10;MPe+ekDrj3PFPWMyx7Vpbq7uvWSV9t6RY/saC37Gx9r1ftqOe8+HZzT5XJ3Bryt/o19WbNcH3v9+&#10;fe66z+oTlwzUO++cVOVvqrRr7z716tVLt/zbTUpPv9Ae0VjJQz9W0den2xYAoOur14aSHbpFH9OR&#10;ggGqiG0n/tipSpG8QkVtK04HvP8FpXpPcyW+F41c2PDe1ubvBt67TcW403xXsZK/X6I74f0JANDd&#10;HHjhD3p6z6/15lsnbA+6q4su7Kuao3W21T4uzsxQv/Q0ffGaK3XO+xLDYm2PYBeApOq25mv2yoFe&#10;4KkyoryiqLLbOPCUKC7YZfva2pkHuxKCTXFfrnjBLgWCW/4XM1m2L+l1Kpdq+CMDGn8R4h5bobFx&#10;gbD4e+oQzX2BZO7/GWmK89mMbeJLpjb7wqfNv9BKrasEu1auXqO//N//0cTxufrkJz5hez0V25/R&#10;c79+XoMu/5RyPz/O9jbGlzUAAO/9r1qhojKF/XeZDpQy2JXwPmW472Uv24BXm78bEOxCy/D+BAAA&#10;kNrJd/+u3ueeY1vtjzKGAJKqO2JSuqLaU+msBodVVlYWC3SZoFReXkRVbstkgDnt/Kiz5TAZWXl5&#10;yl8ecdd5ZvHHYvtGFDFrdzxf0Xp3MJ5/nq3+LwzMr479Y/IUMfdlJF4vdq32MWraVOf/1ZZoU7J7&#10;TiZ9khYWjNb6RzbquO1qpO8Ajdp9WC2bWamfBozcqcNmZxNkmjtP84cNddb2/KbPtIN9DvOF0PzN&#10;tmW+EPL3GbZUB71eT3DMPb5Ky9xfUa/TbYn7WgefWacp18zV2GnrtNq/hi92P/O0/rDtc8Tux71e&#10;4LzuM/n3bb5o8u/Tv/+E+7HHb9o8L3adTfUmIGiPe9D7W+pK9dzuNZdqWexa5hxev5uFt3Zm/Hk6&#10;mbfeOuEGus77wAcaBbqMyy/7pLv+Y11L/9ICAOAxwa+4d7Xg+5n5MZR5J3Pewfz3s7zlwX8vU7y7&#10;nY5jh51/+6dqbCAAN+jGhc77U4V2mn/3G72rBN4FzOL/O57q33zLvJ+4/XPXKfDa4khxPvfdwnkX&#10;c89nr53i3Qed38MrV+qvf/2rbTUwfStXRmwLAAAALdWRgS6DYBeAJkWLggGnlquuydQ3y8pUVhRy&#10;GhHdHzxH9SFl3uWMlRUrpGpF7msuQGWCZIWKmlI6zjlXzMp27is+SBa7XnuX2hkwVQsLpHsfb3nw&#10;I2342CaDWcf3VmjXyAHqa9tNqn9WFbtHa4C/825p7Jb92uv/qjm8zi2buHdfuRZokUKNgjTeF0Lm&#10;l9F79+3Xw9PW6bZYcMmMmUwyO3bJIi3a3E93blmoUUoo3xhTpYq13pdP5ksnbXs2FmBzvwCK3U+B&#10;BrycWL6xacc3l3ilEZ172btvlbJK1umgcpLczzpVqMA+z07dO8FkvjnHmP3WrrZfYjX13I7d66Sv&#10;mjHncxvpnMP8+Q6eq2jBaGla0+UZzz6boN1MNvg55/BPPgCgdTKGjlG28662fb/3pla3f7vTytaY&#10;oQ1vW1GNcH8UZd7PVF5og1rNv7u1yuCxmuIGswLBqfRJemCfyXRPfDcwP5aZqZqCcu8dIu59wJHs&#10;33yHycLyylU7YwsGqMZ5x/I0cz7tVJZ7PufaZ/jug7PHBLpMQOv22+fEBbzMtukz42YBAABA58U3&#10;XwCSypljAlGe6pWz1ZDJ1TLZ1w7xgk6DJymc7Zxjx4GGgFb2GA1xS/DlaJL5YqR6uw409eVH/QFt&#10;r244p//FS20gehS7XgdImzhDU9bO1LLT/YXy7kUKBX4dHCrJ0sMpy9uY4E3DvsPdgE2whGGWsvxt&#10;86vnkQs1xf3Vc5qu/+pUaW1FQwaTUVmh9YFfRnu/iraBODM2cqxG2/MNumN/86V7zDHTxnpBp/Sr&#10;NVbmF9buSPL7OW05ujNlaaLRGjvcu8++A0xwaob3+aQ7n43b62jquV3+WJpGj3PO0YWcf/75+vA/&#10;fUgnTryt3//hD7a3we9e/L27Tu/Tx10DANBi6UM0JvYeV6cDO8wLmf8e5wmN8H4QkjF+ivvuGN3j&#10;vDG24N2tdcx7wH5FzQ+OYu9F8VlZDZx3jqWBd5jg+4Ar+b/5xw7v1KiCqfadZpJmTHO7Hc2dL/Aj&#10;pDZ990FHuvGmm3TpJz6hl5x3KT/g5Qe6TJ8ZM/sAAACg8yLYBSCFHIXLylSca5uKqjCuNE0HOlYr&#10;U1TRC7rlKS8ccduH2nkSxdRydGdkatOlCYPc0jsBZkJ188vg2JIqiGOM1gKbaeUvsfnAjEBG2PEj&#10;NXbLMuUR7WY888vohuDZLtWopj7J8S1gShi6Zf7c8+Xq3t07VbHX+1RO53xBaROX6GH55x7aRHAx&#10;EPBrUvLndrU0s66TGnLlFe76F9sq3ODWyZMn9ebf/qadu/e683UZZs4uAABaJ0NDrjXRrlrVJQSw&#10;mtRO727m3SD2ThTJ0r0TAmWJg2KlBM0yU+tttyvpv/nHVfOy3UymqfMF3kPO9N0HZ88HP/hBPfTQ&#10;8riAVzDQZcbMPgAAAOi8CHYBaFLOHL/coKOmtiE7qyP1zVS2s8qetcItk+Mv/hxibSGtf/xvdF31&#10;NUr5lcXgqW6ZwEWPNz8Zg/vFRwcEUxo9Q2KQzdco2OZliiX9DJpSv1Gr1yYE47YslNxyg6dxPkfi&#10;l0Qmu8w79yopnOoX3C2U4rm7gysHf0af+uQn9fbbbyta/gst+cFD+tGKh7Vrz167h7Rr7z69++67&#10;tgUAQMt4WVlR7XnSBLDiSxim1MbvbqbEYGzuUZ9b2jDww5WYKi2LlRL03iGm2JHU0pR1id1spOXn&#10;O513H3QeiQEvAl0AAABdC8EuAEnYCcXzE+bSysr0StH0N19fHFKt+XLB/so3UfXKjV7Zw8qNiiT+&#10;Crg6oo1ulk6VNq40g/HlcBqJK6GTZLL0tmCyoHYv0vpA9tDBxxdpV6CsX7w0Xb9gobR2XfKAkq9+&#10;oxaV7NSUr6YqU9iG4p7huDY9sk7ySwz6zBdDgec0Xx7FJlR3j28oQ+hO0t5ozq8G3lxjCZ+PW9pn&#10;nSrM+eOuZe8nKbu/s8/ObQ1zW5jrx3+x1dIMriSaeu5uYvwXP6/cz4/TRRddpHPPPdctb3jpJQPV&#10;P7OfO3741df01KYtBLwAAK1j38Oi5dGk72zRDd77Yt3W9XL28MoatvG7m5n/VCUlcT96Ob55tda3&#10;4N3A2695g66Zql32BzveD3rc7kaaPF+L333QWQUDXgS6AAAAuhaCXQCSyFE4ElZ2dUSzTdArz04w&#10;Pic4J0O1ImFn7L5aDTSxrwTZszK1xxxbFJVyi+N/yeucK3OPPa9zpuLSUDPlcDIUKi1WyN7P7JXV&#10;ChWVKnS6gY9kzCTnWxaqJuyXqBmq215eqGjKubQczjELCxrP77Q+cA5vjq2E0oPtxTyDKa/oXj9X&#10;98q5/zu8P7MG3iTu/nOGSqQFW2wZRfd4UxLIG3Of3xxvA1i3xQWHvMDUqHFXJ3w+ORo7zfkM3BKP&#10;ttyjvZ/D48zk8QnsZ+jt49zMuIa5LQbdsUpZJbnuvZiSQYr495nsfprTxHM3wf2FtinT2ETQrzMx&#10;pQqn3XyD5t/xNX1jzizlTRyvL+dN0sf793fHCXgBAFrPljJ0JCthGLpWut++n5lMrrD7ztPG727u&#10;e9pYVQTmMXXnPPVLQce9G+RoSuzdYqgWaYYWjNypw83NFzZ4rh6eZkseTzissbF3vNacrwXvPuj0&#10;/IAXgS4AAICupdcph90GgDNXH1V+OCLNWpGkVE2dovmzFVFYK5oNcLWPoh+uUcHtt9pWz2GypFYP&#10;KG+YXP0s62z3092dPPmuntq4Wa8eOeK2B158sSZPmuBu+0oe+rGKvj7dtgAAaGAys2avlMKRQMCq&#10;MuL+qClUVGYDXGeup76noevi/QkA0N08/+JL2rb7gN5864TtATrGBeefp3Ejh+iKyy61Pa1HsAtA&#10;2yLY1clUaZk7kfrUhl8/n1Wd7X56jmDA60Mf/KBm3/ZVO+LhyxoAQCP2vc5UrDZZW3HvdgS7AN6f&#10;AADdzuLVj+mm0OfUN72P7QE6xrH6N/RY9Je6e8ZNtqf1CHYB6FH4EgU9mQl4/ebgQQ3MytJHPvJh&#10;2+vhyxoAwNnGexq6Gt6fAADdDe9jOJvO9N2KObsAAOghevc+V1ddeUWjQBcAAAAAAADQlRHsAgAA&#10;AAAAAAAAQJdFsAsAAAAAAAAAAAAt9p8/ecJdgpL1dRSCXQAAAAAAAACAru+Nfbph+hZteMO2AbSb&#10;o0ePuUtQsr6OQrALAAAAAAAAANCFvajvTH9CvaNv6gpdoKy6CvWeXqE9dhRA2zGZW4sfWGZbcrf9&#10;xWe2OzrDi2AXgB7lgvPP00uv1doWAMP8b8L8bwMAgLPJ/Ft0rJ6fYaNrMH9XeX8CgM7kMn17zVf0&#10;jI6r0FmuOXCRTq4ZqxF2FEDbaWnmVkdnePU65bDbANDtlT39rF46XKs33zphewCYL2o+N3KIrrzs&#10;UtsDAEDHe/7Fl7Rt9wHe09AlmPencc770xW8PwFAJ1GvDSU7dIs+piMFA1QR2x6mi+wenipF8goV&#10;ta042WGtKA0pwzbPhqrleSostw1fK+6ranm+aieXKpRuO1qp6IdrVHD7rbbV2MEHh+q2tWZrtBZs&#10;WaLr/etULtXw8Dpve+RCRZdOUprXcv5oNmr+vdJCt69Ky4bN1HrTH7dfoD/x3IY5/zNjtffGGs2f&#10;sEi7bPeognI9MDF2pZT319BvTNXD++ZqkLvdzHWRlMna+rcbvqJ+/fransZMoMtkdt09/07b07yS&#10;h36soq9Pt63WI9gFAAAAAAAAAOhR6rbma/bKaoWKyhQebDvPMi/YFVJxWVg5Xo8XnGtBwMt7Hikc&#10;aZ9g1/HN8xTaNtYLULnBLXlBIxPMmrBIWZH9utP5HN3AklZp7x3eE5jjFqlAD0yUNs3NVcU4L0AV&#10;3M9sV1zjHe8Fzuy53TN456y4plwDHimRFtiAlHvdCo21AaqU9+cHyuz9tOa6SM4Eu/wg1uuv1+nV&#10;I0eUfeml+vCH/8ntO11nGuyijCEAAAAAAAAAAG5wKU95dolU2u7KiNde7q3zlm9XNN9Z50cVXe7v&#10;n69oZVT59ti85VX2YEd9oN9ZYudtVo7CRSGpOqKN9hgT1PLP416z3ul07s8E7pwdFQn756/z7tHu&#10;m7+1znSetmOHd2rUuKu9TKzBYzVF61RhrnPssHaNXKgpNmA46MaFGrW2Qge9pntcVn9z1FEd3j1a&#10;Y4d7mViDrpkq2f0G3WEDToZ77hrVmOdyHVfNy6M1oG+arl8ayLxKv1pjR+5Uxd7jbjPl/Q2eGwt0&#10;GS2/Lprzwu9/r83Rcu14dpf+z5//j+2VXj70ih7/6ZNa8oOH3OXxJ57SoZoaO9p+CHYBAAAAAAAA&#10;AHo4ExyyWVRlZVoxK1vRIhtMsqIaoTJnrGzOJ72O6u3SZKcdCSvbBJqKajXFHqvywoag030RVdvz&#10;Fuc65ymKKBAKa1rfTOfc0qGjdW7Q7P6VA1Vs7qGsWCFzzfuiqhvsnNtc09kzHPEy1aqWz1ak2mSJ&#10;OfsWOXuudNo2YNZ6JuAkG7Qy+mnASKnmiBdoaswPGlWpYu1UjTUBpXqnT1nK8oNVfQdoVLLgUmWF&#10;1gf3q39WFRqr0X47xgTP/Htq+f0dP1IjjRygRgX4Eq+LZmX27afhw66yLc+OZ3bqqU1b9FptrU6e&#10;POkurx05oifLNmvn7r12r/ZBsAsAAAAAAAAA0LPVH9D2ain72iFuucCMoWPcAFbtMW/YCI1oyBBy&#10;ZY/REBMcSc/UQNPOHeGWH8zo57biVUc0Oz+qjDkmUOWXKWyl9JBKnWMz3OyuFHOPuaq0x8z9Ze9H&#10;g0co5KzcgNlp8QJLSZmg1e5FWm8Dacf3VsTm1HIDSNPGemUBTQaY25nKcW2aO9Sd+2tUwdRYKUFz&#10;PvkZWwEHH5zpnHuVzcxq4v6C6jdqkamEuCAwp1iK66J5H/rQB/WPF/yDbXkZXXufO2Bbje3as1ev&#10;tGOGF8EuAAAAAAAAAEDPdqxWbiHAlbO90n/hiNs+/QCRL0Ohm02oyWECXubc+VGd1lltOcXZO8Zo&#10;RdkKhU0yVzL1tTpk1uWFtoyhFxirPnK6z+JlSiWVPkkLC0ZrfXiohg8bqkWHszTKZkiZLKpRA/p5&#10;+7mZXE0xZQr3a+++co3dlqv5mxvKEzZkbHncebdeXqhorDxhE/fni80tFiiF6Ep+XbTO+eedr+d+&#10;/bxtSV8Yd5169+5tWw2eO3Da6YXNItgFAAAAAAAAAOjZbLnA7FkrvFKFdikdb/K8ztDgsD2fKT3o&#10;qI7o/pbOoWWDcAP7ZahqjwlZhVRcGnKzz1KKZZoVxz1L2ZzTyidzpCnrkmBZwGAJQWd04hLt3WcC&#10;Rvv1wDXSLrdM4HHt3KbYHF1Kz1JWsGyhm+mVrGygd61dh48624EyiC4vC+s2rdLepcHsrKbvT5VL&#10;NXxChcZuCczR1UjwumipPml99Plx1+nCC/voj683/J3+3Yu/15cnTdB5551nezyv17ffpGgEuwAA&#10;AAAAAAAAPVv6EI3Jlqp3HHCzrurcUoHxc3adnipFTHbVcjNLV47CRV6WlwleNa9O0Q1RKTusSYOl&#10;jP7u7F2qNfdUuVEREwVLKkcjcp1V+R5vbjCbEXb6c3aZxKzR2rXtWbnhJHd+K38uro2aP2ypDpp+&#10;E4x6ZJ1GmbKDjebaMtlXO1Wx1wtIHXxmneSWOPQCWMti92YCXNKUa3K86/hlEB0HH8zVvZes0t5Y&#10;RleDJu8vXKMFWxIzupq4Lpp19KhX39OUMvzMoE/r3HPPddu+Wmd89979unXKjcqbGHKX9kawCwAA&#10;AAAAAADQw2UoVFqskC01OHtltUJFpQo1yjxqrRyFI2Fl+yUFi6JuxlU4ZYZRVIVu6UGzzFZEYa2w&#10;mVwZ46copGpFwuY8h5RtYl/VtW5wzp9jzIzlb61TzhxT5tCey7mmyVhLfc3mmeythy9ZpNAwM7+V&#10;CR7N9YJQbhnDGt1m+od5wagHJqZ5mVuXZMVlX12/dJWySnLdcocNZQi9ftkyiMOHzVRNQbmbgRVX&#10;BtEGo7R2pt3PW/yyg6nuz5tDbKfundBwzHA3OJf6umhav3599Z8/eUKLH1gWW4yLLooP4L56pFYr&#10;Vv1YZZuj7mJkpJ/x/6BS6nXKYbcBAAAAADgrnn/xJW3bfUBvvnXC9gCd1wXnn6dxI4foissutT0A&#10;AHR9RT9co4Lbb7UtoHVePvSKntq0xbaSm5w3UQOzsmwrXslDP1bR16fbVusR7ALai0kPNr/UsEJF&#10;ZWf064lm1UeVH45Is1aodLwUzY//5cfpqlqep8Ly+Pv3+kIqLgurzRJ74+7/TO749B3fNFdf2Had&#10;fr4sWPO3SkuuWqWs6FJNSnday67SjEenavVz8xqevX6j5oZqNNPtM/vP0Do75Jv68HOaZz8/9zrF&#10;O71GzGgV2GvEcc9dokZ7F/5cS69vuMuWMPe+akDrj3PFPWMyx7Xxzi+o5JLVeu7O1H8rgp/x0Xa9&#10;n7bj3vPhmU0+FwAAOHOLVz+mm0KfU9/0PrYH6LyO1b+hx6K/1N0zbrI9AAB0fQS7cKa2P7NT+547&#10;YFvxRg0fptGjRthWY2ca7KKMIdAuqhSx6cFlZSZlWIoWRZzejmLSrstUdoaBriBTH7iF02b2AOu0&#10;apM/4WVyJrj13HN2iRao5rartCRYF3lUgX7uj5vl4SyVLNro1RVuxATCAvs+t1pZxcXa2Mqa0Tl3&#10;Pnd6gaWWqFyrkkumauqjT7f473m73g8AAOhyTEYXgS50FebvKlmIAAAA8cZcM1p5149X/8xM9e7d&#10;210+5mybjK6mAl1tgWAX0B7qa3XIWXkTWtrAk58FZTKY8rzaua64CSLrFM3PU15+RBGzdmvzNkyE&#10;aTKq8vKcMXftLcknlvTP4weobNseE7t2o+s1MelmdUT3x44LaPJ5/Ak4o4HrR1Rl94m/F+vIRvd8&#10;7njs/g17LrvEntu//vKId1zcMe1j9C1TpdYEm9InqbBwtNatThXMcvTN0uhdNTpqm03rp6xRO1Vj&#10;5oGsXKKr7pyruVdd5azt+U2faQf7HCaza64fpDOZUf4+Vy2JD1AFx9zjq7TEzS5bpxmJ+1pVO9Zp&#10;6rXzdN0tSQKBsfuZq7WHbZ8jdj/u9QLndZ/Jv2+TMebfp3//Cfdjj9+4aW7sOhvrTYadPW5Z4I5T&#10;Pbd7zSVaEruWOYfX72bhPToj/jwAAAAAAAAAGrl04EDd9K+TNe8bt7vLjc52qtKFbYlgF9Ce3Akt&#10;TyOjq/qQMu8yAbJib9LJ+4IBnKg0woy1PGOsavlsRapN2UHnuCLnjCuddjBIFrteqkk3s90JL6tX&#10;bmz9sxjltco0AT/n2ub+CzdkaoVzL8W55pz3xwXYqmsy9U17nw0BNhOUK1Q0O+wet2JWtvPc8YG5&#10;2HFtmM2W0oBpKiyUSh5r+aeRNuK6JoNZx/c8rZ2jsuRPudmk+mf19K7Ryupr27uk60zmlym/aII5&#10;t62zmWU/V4FK9IVGQRovWJRls89W37JOM2LBJTP2tHc+M3ZJiYo39dO8aIFGK6F8Y0yVnn50qq4b&#10;LOXcVCBtezYWYHODS7H7KVTWy4kFGZt2fFOxVxoxltG21rlaTpL7WaenVWifZ6dKQqb0pHOM2e/R&#10;VTYw2dRzO3atk2aYMedzG+Wcw/z5Dp6nnxeOlm5pujwjAAAAAAAAgLOHYBfQHtJD+uasbNuIqtBk&#10;HiXLikole4yGuEGnHE0y56nergOxwE5II9y5nzIUutkLHu1Jmt3lq9KecmeVO8ILCgwe4ZxBOnQ0&#10;cD+x66UyUFPstda35jl8/rX7Zsp8KtnXDnEDUhn9/c+ogT+mwZPcYJ6bHVd/QNurA8cNHeOcp1q1&#10;JrPJih3XQdKun6mpj86IL03YGrtK9IVYhtFV+kJxllbHzRUWZII3Dfte5QZsgvN7ZSnL3z5Wo52j&#10;CjTN/TuSpkkzpkqJpQUrn9Y6ecEpwwSoYoE4MzbqOl1tz9eiUoPmmFuu8/6M06/WdXpaz/p/X5Pd&#10;z2nL0byUc3SN1nUjvPvsN8AEp2Z6n0+689m4vY6mntvlj6Xp6nHOOQAAAAAAAAB0CQS7gHaSMb5U&#10;ZZGwG9wxEjOYOowtqajyQlsCsNDkhqn6SCuDVoPDsUys9TW2r6Mcq1W1szIZae4zhCNuOy5g1+Fy&#10;NO/hqU2XJgwyQR+76UqcsytlEMdInLPrOc2zARtXICPs+GsJfzimPKLdjGdKADYEz3aqRjXO389G&#10;x7eAKWHolvlzz/cFlezaqaf3eJ/K6ZwvKO36pVot/9wJ857FCQT8mpT8uV0tzawDAAAAAAAA0KkQ&#10;7ALaU3pIpbbsnhIykTpMeqYGmnVuscpMmT9/mZM6tJJKzmQTvKtWtYk0dSQ/I2zWirhnKB3ftrlc&#10;aR9LUju2vkYpwzWDp7llAosfaz6g4wZ9OiCY0ugZEoNsvkbBNi9TLOln0JT6jVr1aEIwLlogueUG&#10;T+N8jsQAmcku8869WrrNzqV1ulI8NwAAAAAAAICui2AX0A7qtua7GUhx82IpW5lmjiUbfPIzq6r2&#10;mDyrBNURbXSPrdLGlaZ+X7DMoF9KsE7RDeZYv6xhKjkakeusyvd4pewqI0nurYXSQ5pizhXUkudp&#10;hdi8YJUbFfFLF6YP0Ri/pKEz5H2+8XN2tQmTBbWrRGsDn03VYyXaGSjrFy9NkxYWSI+uSx5Q8tVv&#10;VHHxTk2dkapMYRuKe4bj2rh6neSXGPQNvk5TA895fNNcXXXVEu9zd49vKENYtewqXdVozq8G3lxj&#10;CZ+PWzpwnZ4254+7lr2fpOz+zj7Pbmv4NM31524K5s61NIMriaaeGwAAAAAAoIe74PzzdKz+DdsC&#10;Oo75e2f+/p2JXqccdhtAG6panqdCM1eWFSoqU9gGpUywZrYJYjlCuSFFy6N2vE7R/NmKKKxwVkQR&#10;9/iQisvCbrDCO2dI4VmHFHGPz1Y4UqqQ+fK/Pqr8cESatUKl4xU7z4rSkDJMYMy0bUaWyZDysqIa&#10;ruft15h/Tf8enB5F3FKIDX2pn8fua7LKTCZZ3D06d+UeJ+8ZnDO6Y87xco53z+Yf5/Kv64l9ngnn&#10;PGP1GzXXLW9nmUygwFxaJviyasDP4+axMkETd84ttxRhlZZcNUOJIZ2pDzeUHnT333Zd3HlTcu/n&#10;aV0XTZGBVLlEV63Oij+X6bvN3kHg/uPuPe45TWZW4PxJj/efa6p9TuO4Nt75BT09Lv7zMMy1Zrxs&#10;jw2cb2phgWq2SYVO/9HA/Xifobkb514Ks1SyzX+m+M+z4XMM3E80S6tCNZpp78s91+GZeu5O0zL7&#10;rVKW/3ypnjvhc4w7h3//t6y25wQA4DTYdxb7OhYTfEdsf82/+8WpjCj/6CTvHcv8YKrIf8ez422s&#10;6IdrVHD7rbYFdH4lD/1YRV+fblsAAHR9z7/4krbtPqA33zphe4COYQJd40YO0RWXXWp7Wo9gF9Cp&#10;NP0FROPAE9ByyQJ1Z1Nnux8AANpVkh/o+D8Y6tiAVwu19Q+KWoBgF7oagl0AAACdB2UMAaDbM9lN&#10;V2nGo1M1s1MEljrb/QAAcHZkjP+mwtlyS1N7BaHND5/y3JLTZsl3S1dbJvhk+xuVpLZlqr2lodSz&#10;+aFUXl5EEXdtjrHnz/eulzjecN4qRWwWWvXK2cpbXhW7RvC63vF2seds6I8o6paeNtvtUH4aAAAA&#10;AAIIdgGdSoZCpWUqS1FWJmeOM0ZWF1otR/Oee07PxcoPnm2d7X4AADhbMpSZ5ayqa23wyZSdNln8&#10;zjtfUcgNNHnBpTpF74uoOjusFc5Yca4ULYrInXfSBMFsecGyshUKZ1crcl9D4MnM96oRZixV9pg/&#10;bo71z5ujcCQsp+mWv24oK92goeKAObZYoeqIZpugWExUtf1KvTE59/Qks2QCAAAAaD8EuwAAAADg&#10;rKvSHjNfa+4I78cgg0co5KwOHQ1kd5mAUn5UGYEfQNXt365qZ88RbiAr2Q+n/LFUAsfebK4Y1Z5g&#10;1lhSCffq/HfSrGypfH0ggytbmX3NOkOZJmpW4wX0AAAAAKA9EOwCAAAAgLOtvlaHzLq80Jb+KzQ5&#10;V6o+YkJEfiDKdEQ0O1A2sO6IKTbYwey9Zvdvai6vgcpMt5sAAAAA0M4IdgEAAADAWVGn2hpnlZ2p&#10;jPRMDTRducVuycHY4pcQHBy2faYsoKM6ovu31imjv0mbOqTajpwTy96rF4gDAAAAgLOPYBcAAAAA&#10;nA2VGxWplpu1laEcjch1+sr3eHNxVUbcDC9vzq4qRUw2lzsnVo7CRV6W18B+GcoYOkbZqtb2/V7g&#10;ycyllZdn5/NqkajWb3VzxBTdYHLJmit7aCTcq/PfjSudB8mdohDZXAAAAADOAoJdAAAAANBBqlfO&#10;tmUKnaUoqlBRmcI2uJQzZ4XC2VEV2rHsWU7bHctROBJWtl/i0BkzGWDuWHpIpUWh2HkLy7PdfW0+&#10;WAuENEb3O8fOVqQ6cGz6EI3JtvdrSyYG5cwpU3GuvVdTctFkpPlZaAAAAADQwXqdcthtAAAAAEAP&#10;YbLACstDKi5rTXCs/RT9cI0Kbr/VtoDOr+ShH6vo69NtCwCArq/s6Wf10uFavfnWCdsDdJwLzj9P&#10;lw7IVN51V9ue1iHYBQAAAAA9EMEu4MwQ7AIAdDeLVz+mideN1qUfy7Q9QMd56bVabX56p+6ecZPt&#10;aR3KGAIAAABAD2RKEZZ1kkAXAAAAzj6T0UWgC2eL+bt3JlmFBLsAAAAAAAAAAADQZRHsAgAAAAAA&#10;AAAAQJdFsAsAAAAAAAAAAABdFsEuAAAAAAAAAAAAdFkEuwAAAAAAAAAAAHDGfvvCC1r32E+05Ac/&#10;0oM/WqEnyzbr6NFjdrT9EOwCAAAAAAAAAADAGdn6X7/Qf/18m/74x9d18uS7OvH22zpUU6MNP/2Z&#10;fnPwt3av9kGwCwCAbuTku3+3WwAAAAAAoKXqtuYrLy+v0ZK/tc7u0cnUR5W/vMo2gLPv15W/0Qu/&#10;/70+8P73K5T7ec37xu36Wvg2jRo+TKdOndJ//7JC9fV/snu3vV7ORU7ZbQDo9p765TN6+dWjevOt&#10;E7YH6DgXXdhXNUfb9yX54sx09cvooy9efaXOeV8v2wsAQOdX9MM1Krj9VtsCOr+Sh36soq9Pty0A&#10;QFdngl2zV0rhSKlC6an7OocqRfIKFc0tVtmcHNt35ngfw5lYuXqN/vJ//0cTx+fqk5/4hO31VGx/&#10;Rs/9+nkNuvxTyv38ONvb2Jm8XxHsAtCjLF79mCZeN1qXfizT9gAd556l61T89Rtl/uXt1Uvtsv7b&#10;Wye06VcH1OcjH9KEMUPslQEA6Pz4cgVdDcEuAOhekga2KiPKK4oqVFSm8GDTYYNM7qAC/Q67r5Gd&#10;G5LKne1ZK1Q6Xormz1ZEYa0oDSmjUaCqzhuvdg9VtntMhtcw2VvhiOyQvV78/sq25w1c39lTxWVh&#10;mbNXLc9TYXlIodyoouUJ95yA9zGcrrfeOqEfLI/ovA98QHd8bbbtbWAyun68foP69Omjr077N9vb&#10;2Jm8X1HGEECPYjK6CHThbHr7nZN65+TJdlufe+45+uLoz+ho/XG3NjIAAAAAADg9dUcPOf/NVmZf&#10;t6VofqGiJrhUVqYVs7IVLcpXtN6MVSliAk0mgOWMfbP/oViAqjlVy03gygSnylRWFFL1SqddaUac&#10;690XUbW9XnGunOtFnCtlKFRarJDZxVzPBLpMUMy5vgmUlZWtUDg7qsL8qHMGn3NvI5zzO+dJFegC&#10;zswpb9XLW6VyzjntF5Ii2AUAQAcyCdXvOYu7fs+u27j9gfPer1dq69S797n2qgAAAAAAoHnVioQb&#10;5uuKy/SqP6Dt1VL2tUNk8q4yho5RtrN/7TGnUbnHzfYKjfBKCnpjLVGlPeXOKneEm4WlwSPcINah&#10;4BQI1RHNzo8qY44JVnnZWonq9m937iRbY4a6d6Yh1zpXr64NBLtCGkGQC+3o/PPP14f/6UM6ceJt&#10;/f4Pf7C9DX734u/ddXqfPu66PRDsAgCgA7m/c3H+Y3/v0m5tAAAAAADQWtkKR8pUFgnbYNVAZfol&#10;DY/VutlaJvPKDYbZ8oImMOVlgAWkZzpHtkB9rdwjywttgM0rkVh9xISpMhS62c3f8gJeZjwuW6tB&#10;3RH3zmKButkr3TtTrZt1BnSMIVde4a5/sa3CDW6dPHlSb/7tb9q5e687X5dh5uxqLwS7AADoQCbz&#10;qiMWAAAAAABwmtJD+uYsE+6KqnB5ldfXN9MNgHmlAr2SgGYx82tl9EsIbflBrOb4QTFb/jC2uHN5&#10;OQaHbZ8tW1gd0f1bG4e7Mvq7d+YF6mLnCcw9BnSAKwd/Rp/65Cf19ttvK1r+Cy35wUP60YqHtWvP&#10;XruHtGvvPr37bvtMu0GwC+hE9jz6hHo/+qJtAeiWElOw2qsNAAAAAABOW8b4KV6AqXy9Ny9X+hCN&#10;MdUBdxxws6vqtuYrL8/O2WXLD0b3eIGxqie9rC9PhjKznJVfVtCWPPTkaESusyrfI/fIyoibmeXN&#10;2VWliMnmcoNtOQoXeVleA/uZUoXx/JKK2/e7d6ZofuosMKA9jf/i55X7+XG66KKLdO6557rlDS+9&#10;ZKD6Z/Zzxw+/+pqe2rSlXQJeBLuATuD1bVvUe/oWVeg8famvtKHkCd2wjTxjoDsyWVfvnXrPrr0s&#10;rPZoAwAAAACAM+EHmKoVuc8EjjIUKi1WyJYUNKUCQ0V+9pTd15YjXK+QLYPoyZlsyiJGVWiCV3vM&#10;DFoNcuasUDjbjhVF3cyxsDu/lnNOU07RL3HojJkMMH/MC5KZsYiq0kMqda7vlVicrUh1SMWlIXdu&#10;MaCjmVKF026+QfPv+Jq+MWeW8iaO15fzJunj/fu74+0V8Op1ynwrBuDse2OfbviW8z90nadHvz9B&#10;N7ffXH09WtEP16jg9lttC+hY9yxdp//11ettq5ezBP8Jbtv29x7ZpNL502wLAIDOj/c0dDUlD/1Y&#10;RV+fblsAAATUR5UfjkizVrhlDrsK3sfQnk6efFdPbdysV48ccdsDL75YkydNcLd9Z/J+RWYX0Bn8&#10;rkK9v/Warrj7Kzp59wW65VtP6Du/s2NJ2TRmf/FrB7eb+PTnquXmuhEvvfqM2XP7zxJIsW50HfOi&#10;0E7PenzzPA0fNjRhmadNNsEu+fhQLXPTyoOOa9Pc4D5LddCOxPP2m7/5uG23QOVS53wN9+Q7+GDw&#10;enZ5MMXn5J4j1T2hI5ifmJjfmTQs7dMGAAAAAAAAOovevc/VlyZNjGV4/elPf3LXbYVgF9AZXD5W&#10;J9d8Rd++PGE7harlhYpmh7WirEwrzGSZ5YW2lm/HyJljJrkMy06VeUbqtt7vpVabiTNNundgos34&#10;61QpEg7WO24HIxcqum+/9vpLJEv33rtRsXBUo/GpWh8OBo6qtGxYrirGlQf2kW5LEqBqvePa9EiN&#10;pkyTKvYmCZBNW9VwzX3lWvDyzNQBL5xlgUCUu9mObQAAAAAA0PFMWcGysi6V1QV0BD/gNXbMNbrh&#10;y1+yvW2DYBfQ5dSptsZZVW/XgXozWWapypx/PL16vYkTUAYnsmzIlIq4a2+JBclM1pTTzl8ecdeJ&#10;WVZBjTKu7OSZ3tLQn3i9ZAG5uiMmfBXVHjM2OOw+i/8i0HAd81yF3uSdphaxf18prttm+g7QqN2H&#10;dcw2Gxk8VlNUo5pY9tdqrZ+2Sg9MTPM6jMFzFS2Q7n38DO+u/llVyLnejWOlknXNZGal6foFCzVq&#10;7eo2CLKhrZ1675Tec5ZT773nzbHVTm0AAAAAAACgszEBr6uuvEIf+ciHbU/bINgFdFnVioSTB5Ca&#10;FpVGmIwpM/ml0yqKDxJV12Tqm0myrFIyQTI7eaZ3zqgK44Jk/vX8gFxy0aI85ae8lp0A1GzmFqvM&#10;TLDZ7HXP3PG9Fdo1coD62nYjlRVaryxluRORHtfObTs15ZrG+W5p/bOktRVnVDrQ3IvGXa209Ema&#10;MW2dKpr7c0+/WmNH7tThlJE6nC1+GCrVeuaM6cro81GlO0uytRk3mjsPAAAA2sftc+bYLQAAAHQW&#10;BLuALidDobvCyrYtEyRKlYGVXEgj3KCTc56bTfjIZlVZ2dcOcUYcgye5wbDqHQeaPHfd/u2qdu5m&#10;zFBzVIaGXGsOqg0c418vuZw5NojlqF45u8UZWs1f9zTsXqRQYN6rUEmWHl46SbE8rYTx4eEaLdgy&#10;V4PscEomQ8xunh4TSJPGDvfuZNA1U7X+mTbPY0MHiZ9fq/HyndLFSkvrY/eO99GPprnjyY5LXAAA&#10;AND2TKBrxYoVtgUAAIDOgmAX0BW5dX+9zCxXSzKw2olXhtDLMjPlBGevNO1Dqm1x+bwchcvKVJxr&#10;m4qq0JZdbMqZXzeJxDm59iUEsgLjD09z2tNm6Ho3q6udmRKGu3fq3gl+kG1dCzLFjurwbruJLqVP&#10;nz4qXbzYtuJ97/vfd8cBAADQ8fxAlykdDQAAgM6FYBfQZZnSfmUqi3hZXtVHzk6wK6O/uXq2whGv&#10;VKG3lCrUyiBQzhxznM3yqmk+Q6utrnu6Bt2xSlPWztT8zcdtT5pGjxudNOPKLYc4bawG1W/U/GFL&#10;W13O8ODji5zjVwWCcCbYtk6rY9dOor5GNRqtAX2d4x8cGrhPnG2x7KvgdkJ7/ISJmjDxend/n2mb&#10;/mT7J2sDAACg7RDoAgAA6NwIdgFdjZmrKi9PeQnZT9n9vXJ+mVnOyi/nV7nHzJiVIKr1bhZYnaIb&#10;zGh8mcHqlRu9MoKVGxWpDpQ1TCFj6Bhlq1rb99tz5remrGKVIuZZEvfPymzymsaZXbct5OjOyFTt&#10;KlkXC16lTZyREABzVC5VqERacGOOlJ6lLNWoxs0+8zKvsvrHiiSmUKWKtWo0F1jfAaO1a9uzSh7C&#10;Oq5N95oAmZd55u57+Kg3cqRGamoeMrS7Xr16mf/I+W+T7e9+b3Esi8uUNTRto6XHAwAAoG0kBrqY&#10;swsA0F1dcP55eum1WtsCOpb5u2f+Dp6uXqf4+TfQ9VRGlFcUCGPlFqtsjg2GmGBYOCJT1E+5IYXK&#10;o4ra8arleSosDyk865Aibtk/kxlls6HscZoV1sCVES9IFjuvCSbNVkRhrSgNqc6ep7gsLPeqcffT&#10;0O9fL7ZfMsH7NbK9a5hgV+LxXtvsZPtSXLcpRT9co4Lbb7WtBsc3z1No21hFg3N0BSQfP65Nc3N1&#10;7yWrtPcO/8q2L1ZCcKoeDpZDrFzqlSE0TLZW7LgU3P0Vfw7DZIlNWKSsyH6NfWaobltr+31x5w7e&#10;02gt2LKkY8ovopF7lq7T/Kn+LHXN27J5k2bNnKGVq1Y3yvRqzgProiqdb+ptAgDQNaR6TwPOpmSB&#10;Lr9d8tCPVfT16W4/AADdQdnTz+qlw7V6860TtgfoOCbQdemATOVdd7XtaR2CXUAP0mTwKRbsWqHS&#10;8c3lVXVdfImCs6m1wa4zQbALANDV8J6GzqapQJdBsAsAAKDzoIwhAJxlZk6t4cOSL8sq7U7oNsxv&#10;TNwluN0ObQAAAJy+5gJdAAAA6FzI7ALQo/CLYZxNJrNrXjCzy/wT3NT8WmcwvoTMLgBAF7N49WO6&#10;KfQ59U335qwEOrNj9W/osegvdfeMm2wPAAAAziaCXQB6FIJdOJvcYNeUL7pZWCZE1Z7rpev/i2AX&#10;AKBLef7Fl7Rt9wHmiECXYOaUGDdyiK647FLbAwAAgLOJYBeAHoVgF84mP9jVEZYQ7AIAAAAAAEAP&#10;wZxdAAB0IPMLE/M7k/ZeAwAAAAAAAD0FwS4AADqaP89We68BAAAAAACAHoBgFwAAHcjNvmrn5W9v&#10;va2LM9N18t2/26sCAAAAAAB0P9+9b2ncgp6LYBeAHsVMJP3Sa7W2BXS8Xjbrqr3WJ94+qYr9L6hf&#10;Rh/1Pvcctw8AAAAAAADoznqdMj8BB4Ae4qlfPqOXXz2qN986YXuAjnPRhX1Vc7TOttrHxZkZ6pee&#10;pi9ec6XOeZ8XAAMAAAAAoKep25qv2SurpeywVpSGlGH7PXWK5m9UZmlYOUnbrVe1PE+F5SEVl53+&#10;Oc5U1fJ81U4uVSjddrSxqmVXacajU7X6uXkNz1i/UXNDNZoZ7OtAidlc/37XXLuFnoZgFwAA3Ygp&#10;XUhGFwAAAACgZzPBq9mKVJvtbIUj8QGgxMBUWwSqznawywvuqdGztiUv2CWNLvy5ll6f5nUS7EIn&#10;QRlDAAC6EQJdAAAAAIAer/6AtpukrtyQslWt7fsbqqyYoFBhudmKqjAvX48/Ft+O1jub9VHl5+Up&#10;zy75WwNVWhLGIpW239qz3B+z5zIqI96+WwPHLq9yA2SN9nUDdX5/8Nq2Pz+qaOy4iKrMkHN+N4vN&#10;edZI2L+nKkXsOeLPc2ZG3zJVKi7Wxtj9JjDBr6uu0lXussS7P4cJlM1dtqRh7M6NOm7H5GxtvNM/&#10;5iotSfhMgZYg2AUAAAAAAAAA6Dbq9m9XtbI1ZvIkjcmWqncckB/qyRhfquJcs2WysEp1403x7VB6&#10;naL3RTSwqExlZWXuWPXK+20wqkqRcESatSI2Fi2yASdXVBphjit2zlatyJMNI0b0SKZK7XEqL9T6&#10;/uY8dt/7ou49Vi03GWnmXpzzFDkjK512MPhTvV2a7IxFws4TRrXeBLEGh7VilvOgbhZbmcKDzXkK&#10;nVHvPGas4RnO0IBpKiyUSh6LfzZPlZaESqTCn+u5557T6lvWaUYgqLXzUWmm0/9ctECjd5VorX2u&#10;qmVfUMklq91jnnt4qtbdNjdpMM1kcSUuiVqyD7ongl0AAAAAAAAAgG6iTgd2mLSuMRqSnqEh15po&#10;13YdaHGgJ0Oh0jKF+3pZWF7Wl1W5R1ETRBvqzQCWM8cEtoJlC7OV2desM5RpYk81tbEgmxEa4e2Z&#10;0d8LTHnnsfu6qrTHXC93hHfOwSMUclaH4ub/HqhMU6YwPdPZch7tSHAskclWi6hufKlzn21X3jDt&#10;+pma+uiMxhlY9TWq0VTNtCUOc24yQa2n9az/2d9ynfdc6VfrulFuj6NKTz8qTb3WfoqDp6lg1E7V&#10;HPOaQEsR7AIAAAAAAAAAdA9+CcNrh8gNJQ0do8RShk2z5f/C2zUm4mVF+eqOHrJbqdhA1Omqr5V7&#10;hfJCW37QZGclBLSyM93nak7OZJP5ZZiAV6DkYZvI0TyTgbU6WIrQcaxGO+2mKz1LWXbTGD2gn91q&#10;bN1tfhnDL6hkl1TzWtyZgWYR7AIAAAAAAAAAdAtVT0bkzl61crYXMAr77Y0tC/a42VtSqKhxJlRG&#10;PzeXSrXtlXVks7WUW+yWSYwtcxpyx1osPeSWTCwrW6GwG/WKqnB524W73Awslaj4sRrb4eibpdF2&#10;0+VmerXEaBVEn/PKGNplqc0OA1qKYBcAAAAAAAAAoBuwZQCzw1oRCBZ52VlR7Uksu5dM30w3I8or&#10;HViljStNqMyyZQWje7ygUd3WfOXl5bfNXFiuHI1w5/Pa4wXmKiNuwC5uzq4WqVM0P095+WYesAyF&#10;7vKyvLL7tyQnrKXSNGlhgfTouoZsLjeTa51WbfKysqoeK9HOUdfp6iaz3XJ03S07FZsDrH6j5l51&#10;VeMSiY5/v2tuoyVRS/ZB90SwCwCAbuSdk+/aLQAAAAAAehibleWXMPR5pQwbglQ5I9yQlVvezwSS&#10;4trHQpqS62eGFepQtjnSz+bKUTgSVrYtMzh7ZXXSDLAzkTPHZGLZ0oNFUWXPctqD7WAT/HKNkXCe&#10;8rdKodJihaojmm3OY7LbssP65vi2DHY50iepsDCYy5WjedECqfgLbknCGY9O1eplk9RcjlbOnT9X&#10;wcszvDKGoRKp8Oea14JnBoJ6nXLYbQDo9p765TN6+dWjevOtE7YH6DgXXdhXNXGTyra9izPT1S+j&#10;j7549ZU65329bC8AAAAAAED38937ltotD5lcPRfBLgA9yuLVj2nidaN16ccybQ/Qce5Zuk7FX79R&#10;5l/eXr3krmXiUYF24rq1439764Q2/eqA+nzkQ5owZogzCAAAAAAA0D0R7IKPMoYAehST0UWgC2fT&#10;2++c1DsnT8bW7yS0z3T83HPP0RdHf0ZH64/r5Lt/t1cFAAAAAAAAui+CXQAAdCCTUP2es7Tn+gPn&#10;vV+v1Nap97nn2KsCAAAAAAB0PyaTK7ig5yLYBQBABzKVB81/2nsNAAAAAAAA9BQEuwAA6EAm86oj&#10;FgAAAAAAAKCnINgFdHa/q1Dv6RXaY5sAujg/DtXeawAAAAAAAKCHINgFdFZv7NMN05/QDQekLw28&#10;QNq2Rb1L9ul1OwygazJZV++deq/d1wAAAAAAAEBPQbAL6Kz6DNNP1lyrL716XE8dek33a5hOFgzT&#10;RXYYQNd0yqZeNSRitU8bAAAAAAAA6CkIdgGd1ov6zvQduuXjl+vkmst1xbod6v3oi3YsXt3WfOXl&#10;5StabzvaWdXyPOd6EVXZdpA31njJ31pn92ha1fKG52h0nfqo8pcnu+qZO755nobP3ajjtu2p0rJh&#10;87Spuc+1fqPmD1uqg86me54HW3uPx7Vp7lDN3xx/dZd77sZjBx9MsX+c4P1711hW6Q60H3u/w+OW&#10;FnyGp6tyaZI/t87t1CmznGpiaZtxAAAAAAAAoKcg2AV0Wpfp22u+opO3XJaw3RWEVFxWprLAUjo+&#10;w46lZoJ2heW24ciZY44NK8dtVSkSjqja3e5k0ifpgX1zNcg228OuknVuMO30pen6pft152DbbFej&#10;tWDLfu3dZ5dIlu6d0I4Bry7HD0SZqJTddPntthoHAAAAAAAAegaCXUBPUBkJZFkFM7KqFPH78yOK&#10;5Jt1VH4Olpcx5h/XFpljdYraa0RjGWD2fpx7nL3ShLKqFQnnKVIZzOwyxxUqavYrL3SOf1yPJ73X&#10;9sxus5lRDy5tyFjyM7j8zK7KpQqV7JTWzkwY8zOcvOwvn8nOcvvnrtNh25fcVE2Ztk63pcwYMxlc&#10;/jWcxd3P3O9MrddOG2hKyOxKdV9uptRSLXP29cYCQSozluyY5gyeq4enOffxuH//3r345/LvKTFb&#10;LS5LronPsUHy8/p/PpvM+dyxhGeau1Gb/D8Lc+7AteKy54LPH8sms59ro78XqXPNTr13Su85i8m+&#10;es9kYrVTGwAAAAAAAOgpCHYB3Z0p/VcUVfasFSorW6FwdlSFNkhUtdwEkLIVjpSp7K5MHQqmTTnH&#10;3b9yoM3QKlbIBKHuawgunZHq7dJk57yRsHP1qNabEoeDw1oxK9sZ9O4nHJeBlKFQqbkHR26xykpv&#10;1GevdfZ1znPADVrU6cAO5+azx2hIumm3n/UvD1DUzVaaKq1dHZ+tNHiuogWjpWmrtPcOk49WpWUT&#10;Fikr4mU4PWwCVjZIYgI5t62dqofNuRYMUM1u9wwpjb1jlaYkXs9lgi0zVVNQ7mVRbVmoUe5+JpPL&#10;OcbNslqi6+M+F+++ZI8J3pdr9zrpq+aey7VgpB+kco4J18QytqIFNVrdbBnFBoOucT6vl2vcaxx8&#10;MFf3XuJ8RuZ+nc9xfdgLPpl9dm171t7Hce3ctlNTrmn6cwxyz6uFsT8f/7yedbr38Ax779K99waf&#10;d5EOX+M/r3PuCYc1w54jllFnAmCx53f20yKFAsHHxn8v0uxIY34Y6pTdSGzPnDFdGX0+qvS0j3pr&#10;Zwm2zbiR6ni/DQAAAAAAAPQUBLuAbq5u/3ZVK1tjhpoyghka4gaJalWnKu0xJQP9AFH6EI0xsSZf&#10;ekilZWFluBlTNquqxaIqjGWEmSUx42qgMt1rZjpbzu0caX0ILWPoGOepqrV9v3Ns/QFtN7Gua4c4&#10;T9i+Ro27Wm4YY/BYTXF7mlBZofWaqrE2cDfoxoUatfuwjjnbxw7v1KiCqV7pw/RJmjHNbDQlR1MS&#10;gzQurzzhAxNtcCU9S1neVmr1Napx7muGPca7rwrtjP0Z+fecptHjRrs9idImLmm4ZqtUqWKtbBDL&#10;MXiqG1A7bD6UvgMa7qP+WVXstvfRxOfY4LhqXnbO+9VJ9s/HO2/FXv/TGq0FN3rXTJs4Q1NSPG/W&#10;Jc6fsf/nYu7HrB3H91Zo18ixGu0GDZ3P/KsNwTujNX8vTAZWU8t3ShcrLa2P3TveRz+a5o4nOy5x&#10;AQAAAAAAAHoKgl1AN1d3pKE0oAk8eaUCD6nW/6I/KzN5gMiWPpy9Y4xWuBlhtr9FEufsKlUomFmU&#10;neKarWGDcyZQFh/Qa19Z/Vsb4Fmn2/zydhMWaZdqVFPvBWZaK21igZtRtN4vz+eLKy9oShc249hh&#10;5z4CEgNkIweor91skKM7t4xVxQR7nSSZVU05fqTGbnnWh/37zdW9u6WaI87Z0q/WWBv4coNL08YG&#10;5kFL9jnaIddRHY7LjvMCVw2cZ4zLbgtI+rxJ7F6kkH8P4XVOuyHg1vq/F6n16dNHpYsX21a8733/&#10;++44AAAAAAAAgAYEu4BuLqO/iVLZUoXJgk81Jsursao9JpcrpOLSULtnS50em6VWvkcbTUDvDEsY&#10;pvVPkg/lZkCdoZG2rF5sMSUFEwMxLeVlFK0PL1WF7fHKC67TFFvib+8+U7qwGYGMJVdLnzN9kh6w&#10;zxEdVxFXxq85JpNNl2R52U9uaUX/fr3FyxLzMsnWP1Pl7h/L/jKSfo52zNVPA0baTVdiQDEQHDvd&#10;P1dTnjLuHuYGgnEtlywLK3EZP2GiJky83h7hMW3Tn2z/ZAsAAAAAAADQUxDsArq5uHJ/qlM0P095&#10;7pxdORqR63T5815VblTEJH1ZXpDMZoAljHUW3rNFFS1vgxKGbgm9+Kypg48vCpSuOw2mpF3gnGae&#10;ruHDlrpzQLnzUwXmg1q91my0wOC57pxV61Psf3zz6uYzu9xMrnWxObda9Jxmzip7775RA/rZrWZU&#10;LtVta/0ygjkaO82fB8zhnneoltnPKG34WI1aO9Odz8wvW9jU59jACyCuf8RmnFWu0727R2vscD/j&#10;qqGkYXxJwpbx7qthzrSDDw5tdXZbTK9e7tLLrP22uwq0neW731scy+JKS0tz2y473tzxAAAAAAAA&#10;QE9BsAvoNhpKFfpLxAQHzNxbRSFVr5zt9M1WpLohWytnTrGcEe+4DVIoUKowY/yUhrGiQ8o2Y+5c&#10;Xy2ROGeXsyxvPgvID8yZa+ZvTbySDc6VFzrni8g9W2yesTYoYWiylrYsVE2svN5Q3fbyQkWX2jmg&#10;WsjNEFs7U8PdrCdT+q/hnKESacEWmw1kg1Zuab4JhzW2IPncWMkMuiOYvWXm8hodKwu4SDMa5sBy&#10;s5126t4J82JBGo93XyrJ9Z5z7VQ93NxzOp/PwoKaWCnB0LaxWphyzi5zTW8/dwnXOM/dkIk16I5y&#10;LXjZ+YzM2IRFUkG57vQDW24pQ2cdV8Kwic8xwD2v8wm4pQbdbLdg9tdUZR32njdUktX88yYyfz8i&#10;WbHnatFnlorJugpmX9l1XNtZTIDrO6Xfc7tMoMu0XXa8ueMBAAAAAACAnqLXqdi3YwB6mqrleSos&#10;N/NrhZWjKkXyChXNLVbZnED5uE7NZKrNVkRhrWhhucWiH65Rwe232hZ6BJM9NuGwZpxm2cG2dM/S&#10;dZo/NWRb7euBdVGVzp9mWwAAAAAAAED3RWYX0IPlTA67ZQC9LKxCZyuk4i4S6Krbmu/cs8lUy1b4&#10;rs46rxjQmPmFifmdSXuvAQAAAAAAgJ6CzC4APQqZXTibTGbXvA7K7FpCZhcAAAAAAAB6CDK7AADo&#10;SCb7yvzOpL3XAAAAAAAAQA9BsAsAgA7Wy/1PL29tNt3/tHEbAAAAAAAA6CEIdgEA0IFMzpXJvIot&#10;7dQGAAAAAAAAegqCXQAAdLReNveqvdcAAAAAAAAd5PGflelI7VF3+7v3LXXXrzlt0w+0N4JdAAB0&#10;oLgsrHZa/vbW27o4M13vnHzXXhUAAAAAAODMmABWquWZXXs0cvhQPblpayzgZQJdTzlt0w+0N4Jd&#10;AHqUC84/Ty+9VmtbQMfrZbOuYmv3v0n6T3P8xNsnVbH/BfXL6KP39z7X7QMAAAAAAGhP14waoY9l&#10;9tOXrh/vBrwME+gybdMPtLdep8xPwAGgh3jql8/o5VeP6s23TtgeoONcdGFf1Ryts632cXFmhvql&#10;p+mL11ypc97nh8IAAAAAAEBnVrc1X7NXVit71gqVjs8I9EnhSKlC6W5Xk6qW56t2csv2PR0mgyuV&#10;f79rbrPjQHsi2AUAQDdy8t2/q/e559gWAAAAAADoCvxglxRScVlYObG+lgW7WhsYOx0tCWaZEoYm&#10;s+utt97S+eefr8nXj1d/MrvQAShjCABAN0KgCwAAAACAriyqwuVVdruxquV5ysuzS35Ubv2YyogN&#10;lFUrEs5TpNJ01ima37Bv/ta2rTRjglvBZc++52KBLhPgMvyShv4cXkB7ItgFAAAAAAAAAMBZl63s&#10;bGdVvl7Req8nyAS6CstN5leZysqKFaqOaLYJjA0Oa8Usc2C2wpEyhQebfWcrUm33LQqpeqXTdoNg&#10;bcNkeQWXf/zHC7Rr7/64TC5/Di/TD7Q3gl0AAAAAAAAAAHQCY24OK9tkaD2ZmN1VpT3lzip3hFvi&#10;UM5/J5kAV9LAWMK+g0co5KwOteE84omZXZdf9kl9ZtDlsSwu02ccPvyabvxynrsNtCeCXQAAAAAA&#10;AAAAdAZ9Q/qmG8Qq1P07bJ9RX6tDziq7f4bXbord15zDK2NYqKjTrD7SdsGuxMyu0vuXadPWcu3Y&#10;uTuuf9feffYIoH0R7AIAAAAAAAAAoJPIGD/FzcSqrjbzcFnpmRrorFoUsLL7KrdYZW7JQ7vM8XLC&#10;2kJiZpdZ/tf8O2Lbvn/60IfsFtC+CHYBAAAAAAAAANBp2BKFcXI0ItdZle+RV+CwShtXVku5UxRK&#10;dzsCEvatjLgZXu05Z1dw+d4DD+qfPvRBffITl+pfJ0+yRwDti2AXAAAAAAAAAACdSMb4byqcEO/K&#10;mVOm4tyoCv3ShCZzy2ZrZQwd4831Fc5T/tY6Z98VzvF236Kosmc57cHuru3uW3O/rttnzVDexJA+&#10;8uF/sr1A++p1ymG3AaDbe/7Fl7Rt9wG9+dYJ2wP0bBecf57GjRyiKy671PYAAAAAAAA0ZrK2mnPe&#10;eedp3tdn25b0q2d26rPXjLYtoP0Q7ALQoyxe/ZhuCn1OfdP72B6gZztW/4Yei/5Sd8+4yfYAAAAA&#10;AAA01pJg16WXXKwvT5robr/4+z9o49b/ipvDC2gvlDEE0KOYjC4CXUAD878HMh0BAAAAAMCZ+tCH&#10;PqirR47QOydPqmL7M26gC+goZHYB6FGKfrhGBbffalsAjJKHfqyir0+3LQAAAAAAAKBrIbMLAAAA&#10;AAAAAAAAXRbBLgAAAAAAAAAAAHRZBLsAAAAAAAAAAADQZRHsAgAAAAAAAAAAQJdFsAsAAAAAAAAA&#10;AABdFsEuoLOpjyo/L0/5W+tsR9urWp6nvLyIqmy7bdQpmm/OG1iWt+0VAAAAAAAAAABIRLAL6IFy&#10;5pSprCysHNs+c1WK5M1WJKvYOa85t7NEwsouLyTgBQAAAAAAAABoVwS7gE7NZkvlRxV1s7HMYjOy&#10;GmWAmYBTfDaVl8FlF+ccsT0TM7vsufx9I5W2PyFbK1W2WdXyQkUVUvGcQPgsPaRSE/Ty+/z7XR7x&#10;rmXvp25rfuz8ye4pds3KiLuPd2/+5xJRJHZ/+YrWu3sCAAAAAAAAAHoQgl1AV1C9XZpss6UU1XoT&#10;AEofojHZztARPxi0xxmRQiO84JIJaBWWh1TsZloVK1Qd0eykWVZVioQj0qwVbkZWca4ULfKCTlXL&#10;ZytSbc9RFFL1SqcdC4T5qrSn3FnljmhRplh1Taa+ac5XGpK25mv2SikcMfe4QuHsqAoDQblmVR9S&#10;5l32+VStyH2tOBYAAAAAAAAA0C0Q7AK6hIHKTHdW6ZnOlh/gytCQa7Ol8j1eYGqPG+rSiMHOqlEA&#10;KkeTZpl91zfOfnKDZNkaMzTDbTaUOEw4x+ARztmlQ0ebCyclzt0VPzdY9rVDnDs36nRgR7XTMUZD&#10;zLM5vaGbnStUR7SxUUAthdix9vmqt+sA2V0AAAAAAAAA0KMQ7AK6guxMGyCKlzF0jJvptacyITBV&#10;X6tDziq7f7Kj4tUdNXsmYc8hM++WG7QypQr9QFtQhjKznVVNrc2qylCo1ATMvCyx1OpUW+2sspI/&#10;GwAAAAAAAAAALUGwC+jKbCnD6Ib1bmDKL2EYnwHWtIx+7p6qPea1Y+w5lFvsBq5iS3BeLleGMrOc&#10;VbUf7GqpxCAZAAAAAAAAAACtR7AL6NJsKcPqalXHShgaORphsqpsiUNT1nDjymopd4pCbtm/AFue&#10;MLrH27Nua77y8vIVrU84R2XEzfBqPGeXKX1o5syKn2/LnKfQZJul5N+7X3qwTtENUSk7rEnmORIC&#10;dl6ZxgSxkof2+WJlDQEAAAAAAAAAPQXBLqCL80oZOmLzc3nM3FvFuVEV+iUITYZWo6wsI0fhSFjZ&#10;tlzh7JXVChWVukGxnDkrFM625yiKKnuW044F1IKcc5Q5Y4potns97zxy7sycO9lVjYzxpVoxS4qE&#10;zTGznaPDWlEasmUN/XnGvPva44bkEmSHlbnHL7EYUnHsWAAAAAAAAABAT9HrlMNuA0AXUadofmJw&#10;rGWKfrhGBbffalsAjJKHfqyir0+3LQAAAAAAAKBrIbMLAAAAAAAAAAAAXRbBLgBdUIZCpWUqo2wh&#10;AAAAAAAAAPR4BLsAAAAAAAAAAADQZRHsAgAAAAAAAAAAQJdFsAsAAAAAAAAAAABdFsEuAAAAAAAA&#10;AAAAdFkEuwAAAAAAAAAAANBlEewC0KNccP55Olb/hm0BMP97MP+7AAAAAAAAALqqXqccdhsAur3n&#10;X3xJ23Yf0JtvnbA9QM9mAl3jRg7RFZddansAAAAAAACAroVgFwAAAAAAAAAAALosyhgCAAAAAAAA&#10;AACgyyLYBQAAAAAAAAAAgC6LYBcAAAAAAAAAAAC6LIJdAAAAAAAAAAAA6KKk/x+Cd01VEQjtGwAA&#10;AABJRU5ErkJgglBLAwQUAAYACAAAACEAS4lUZ94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm92k0VBiNqUU9VQEW0G8TZNpEpqdDdltkv57x5OehjdvePO+fD3bTo00+Nax&#10;gXgRgSIuXdVybeDz8PqwAuUDcoWdYzJwJQ/r4vYmx6xyE3/QuA+1khD2GRpoQugzrX3ZkEW/cD2x&#10;eCc3WAwih1pXA04Sbju9jKJUW2xZPjTY07ah8ry/WANvE06bJH4Zd+fT9vp9eHr/2sVkzP3dvHkG&#10;FWgOf8fwW1+qQyGdju7ClVed6EhQgswkBSV+unoUlKOBZSIbXeT6P0HxAwAA//8DAFBLAwQUAAYA&#10;CAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF&#10;3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C&#10;6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbk&#10;oW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbc&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;OwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANZjHRVtBAAAsBEAAA4AAAAAAAAAAAAAAAAA&#10;OgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAKRfTgUShQAAEoUAABQAAAAAAAAAAAAA&#10;AAAA0wYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAEuJVGfeAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAAF4wAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEB&#10;AAAZAAAAAAAAAAAAAAAAACKNAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYA&#10;fAEAABWOAAAAAA==&#10;">
                       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                           <v:f eqn="sum @0 1 0"/>
                           <v:f eqn="sum 0 0 @1"/>
                           <v:f eqn="prod @2 1 2"/>
                           <v:f eqn="prod @3 21600 pixelWidth"/>
                           <v:f eqn="prod @3 21600 pixelHeight"/>
                           <v:f eqn="sum @0 0 1"/>
                           <v:f eqn="prod @6 1 2"/>
                           <v:f eqn="prod @7 21600 pixelWidth"/>
                           <v:f eqn="sum @8 21600 0"/>
                           <v:f eqn="prod @7 21600 pixelHeight"/>
                           <v:f eqn="sum @10 21600 0"/>
                         </v:formulas>
                         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:shapetype>
                       <v:shape id="Picture 213" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:24003;width:21005;height:16338;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwX5YJxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvjZwY2uJECfmhpQdDSRrIdbE2lom1MpZiq29fFQo9DjPzDbPaRNuKgXrfOFYwn2Ug&#10;iCunG64VnL/enl5B+ICssXVMCr7Jw2Y9eVhhod3IRxpOoRYJwr5ABSaErpDSV4Ys+pnriJN3db3F&#10;kGRfS93jmOC2lYsse5YWG04LBjvaG6pup7tVEC/vZX3ccX4pX8JZx0/T3Q87pR6ncbsEESiG//Bf&#10;+0MrWMxz+D2TjoBc/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwX5YJxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                        <v:imagedata r:id="rId19" o:title="" cropbottom="15517f" cropleft="31811f" cropright="22938f"/>
+                        <v:imagedata r:id="rId13" o:title="" cropbottom="15517f" cropleft="31811f" cropright="22938f"/>
                       </v:shape>
                       <v:shape id="Picture 212" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;top:381;width:24695;height:15957;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+lo96xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBujWwXQuJGNqXQUgI+NMkHLNbGcmutXElJnL+PCoUeh5l5w2zryQ7iQj70jhXkywwE&#10;cet0z52C4+HtcQ0iRGSNg2NScKMAdTV72GKp3ZU/6bKPnUgQDiUqMDGOpZShNWQxLN1InLyT8xZj&#10;kr6T2uM1we0giyxbSYs9pwWDI70aar/3Z6ugaY67J7sa1uNPcf6K/n2Tm1Oj1GI+vTyDiDTF//Bf&#10;+0MrKPICfs+kIyCrOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+lo96xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                        <v:imagedata r:id="rId19" o:title="" croptop="8460f" cropleft="7662f" cropright="44368f"/>
+                        <v:imagedata r:id="rId13" o:title="" croptop="8460f" cropleft="7662f" cropright="44368f"/>
                       </v:shape>
                       <v:rect id="Rectangle 214" o:spid="_x0000_s1029" style="position:absolute;left:3238;top:5619;width:18793;height:2036;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6X98axQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5Qne6sZFqkQ3YgVpKz2orfdH9uUPZt+G7DZJv71bKPQ4zMxvmM12tI3oqfO1Yw3zWQKC&#10;OHem5lLD1+fhaQXCB2SDjWPS8EMettnjwwZT4wY+U38JpYgQ9ilqqEJoUyl9XpFFP3MtcfQK11kM&#10;UXalNB0OEW4bqZLkWVqsOS5U2NK+ovx2+bYaTu5WyOaq1HH58qqW73Y1lP2H1tPJuFuDCDSG//Bf&#10;+81oUPMF/J6JR0BmdwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6X98axQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt"/>
                       <v:rect id="Rectangle 215" o:spid="_x0000_s1030" style="position:absolute;left:26670;top:8667;width:17405;height:2235;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVE3qBxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5Qne6sYFq0Q3YgVpKz2orfdH9uUPZt+G7DZJv71bKPQ4zMxvmM12tI3oqfO1Yw3zWQKC&#10;OHem5lLD1+fhaQXCB2SDjWPS8EMettnjwwZT4wY+U38JpYgQ9ilqqEJoUyl9XpFFP3MtcfQK11kM&#10;UXalNB0OEW4bqZLkWVqsOS5U2NK+ovx2+bYaTu5WyOaq1HH58qqW73Y1lP2H1tPJuFuDCDSG//Bf&#10;+81oUPMF/J6JR0BmdwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDVE3qBxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt"/>
                       <v:rect id="Rectangle 216" o:spid="_x0000_s1031" style="position:absolute;left:26670;top:6096;width:17506;height:2235;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAlweT2xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJviRwdkuBGDm0hpC05JE57X6z1D7FWxlJt9+2rQiDHYWa+Yba7ybZioN43jjUsFwkI&#10;4sKZhisNX5f9fAPCB2SDrWPS8EsedtnDbIupcSOfachDJSKEfYoa6hC6VEpf1GTRL1xHHL3S9RZD&#10;lH0lTY9jhNtWqiRZSYsNx4UaO3qrqbjmP1bDyV1L2X4r9bl+Paj1h92M1XDU+ulxenkGEWgK9/Ct&#10;/W40qOUK/s/EIyCzPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlweT2xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E8820B5" w14:textId="21DBF3BF" w:rsidR="00E04EFF" w:rsidRDefault="00E04EFF" w:rsidP="003E4954"/>
+          <w:p w14:paraId="20C63BD9" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04EFF" w14:paraId="73876255" w14:textId="77777777" w:rsidTr="0039000C">
+      <w:tr w:rsidR="00E7475A" w:rsidRPr="00E7475A" w14:paraId="26DE0C62" w14:textId="77777777" w:rsidTr="007549CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="745FA124" w14:textId="54388AA4" w:rsidR="00E04EFF" w:rsidRDefault="002B031D" w:rsidP="003E4954">
-            <w:r>
+          <w:p w14:paraId="4F1CC46D" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
               <w:t xml:space="preserve">Enter </w:t>
             </w:r>
-            <w:r w:rsidR="009D3AB4" w:rsidRPr="008E4958">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lines - </w:t>
-[...7 lines deleted...]
-            <w:r>
+              <w:t>Lines - Distribution</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4232A74A" w14:textId="77777777" w:rsidR="00A445AF" w:rsidRDefault="00A445AF" w:rsidP="003E4954"/>
-          <w:p w14:paraId="3A4C5103" w14:textId="45C92C61" w:rsidR="00374557" w:rsidRPr="0037319D" w:rsidRDefault="002A38CA" w:rsidP="00686380">
+          <w:p w14:paraId="1DA8634A" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FF5D19E" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0037319D">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...62 lines deleted...]
-              <w:t>l.</w:t>
+              <w:t>Enter the lines for 64397 and 74596 ensuring the debit and credit lines are balanced (zeroed out) at the DPC account code level.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCCAFF7" w14:textId="5AC9C709" w:rsidR="00E04EFF" w:rsidRDefault="00686380" w:rsidP="003E4954">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="74777C07" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09E59471" wp14:editId="458685FF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BA1C2EC" wp14:editId="17BFAB22">
                   <wp:extent cx="4452620" cy="1571625"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="9525"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4456637" cy="1573043"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430E5C" w14:paraId="0601FC44" w14:textId="77777777" w:rsidTr="0039000C">
+      <w:tr w:rsidR="00E7475A" w:rsidRPr="00E7475A" w14:paraId="258CB91E" w14:textId="77777777" w:rsidTr="007549CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0807625A" w14:textId="5D53001F" w:rsidR="00430E5C" w:rsidRDefault="00825870" w:rsidP="003E4954">
-            <w:r>
+          <w:p w14:paraId="2F8DDE8C" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
               <w:t xml:space="preserve">Enter </w:t>
             </w:r>
-            <w:r w:rsidR="009D3AB4" w:rsidRPr="008E4958">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lines - </w:t>
-[...7 lines deleted...]
-            <w:r>
+              <w:t>Lines - Project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36444700" w14:textId="77777777" w:rsidR="00825870" w:rsidRDefault="00825870" w:rsidP="003E4954"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="709F7D9E" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31A311A8" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
               <w:t xml:space="preserve">When you use expense accounts in your distribution, please ensure that you enter Project and Contract information so that this transaction is reflected in PPM. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="261035A1" w14:textId="77777777" w:rsidR="00430E5C" w:rsidRDefault="006937E1" w:rsidP="003E4954">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="57E92C3A" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09B6BAAD" wp14:editId="18D3B7B9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F14F133" wp14:editId="5175EDB2">
                   <wp:extent cx="4463008" cy="1562100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId21"/>
+                          <a:blip r:embed="rId15"/>
                           <a:srcRect l="32730"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4470290" cy="1564649"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A7FF82" w14:textId="6EB51B98" w:rsidR="0025405F" w:rsidRPr="007E2A29" w:rsidRDefault="000D2E97" w:rsidP="003E4954">
+          <w:p w14:paraId="275290E0" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D2E97">
-              <w:rPr>
+            <w:r w:rsidRPr="00E7475A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">*Please be aware your Expenditure Item Date MUST EQUAL your </w:t>
-[...31 lines deleted...]
-              <w:t>and Conversion Date)</w:t>
+              <w:t>*Please be aware your Expenditure Item Date MUST EQUAL your Invoice Date (and Conversion Date)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47790379" w14:textId="15B43051" w:rsidR="00E04EFF" w:rsidRDefault="00E04EFF" w:rsidP="003E4954"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="22A68247" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E0911E" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="395CB60A" wp14:editId="3203C0B1">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="342C9A09" wp14:editId="2E1E12FA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6019800" cy="666750"/>
                 <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 217"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6019800" cy="666750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6A933778" w14:textId="40C0CFEC" w:rsidR="000D2E97" w:rsidRPr="000D2E97" w:rsidRDefault="000D2E97" w:rsidP="000D2E97">
+                          <w:p w14:paraId="2B06A433" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="000D2E97" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                             <w:r w:rsidRPr="000D2E97">
                               <w:t xml:space="preserve">Once your invoice is balanced, please </w:t>
                             </w:r>
                             <w:r w:rsidRPr="000D2E97">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Validate/Check Funds</w:t>
                             </w:r>
                             <w:r w:rsidRPr="000D2E97">
                               <w:t xml:space="preserve"> and </w:t>
                             </w:r>
                             <w:r w:rsidRPr="000D2E97">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>submit for approval</w:t>
                             </w:r>
                             <w:r w:rsidRPr="000D2E97">
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2CC3E843" w14:textId="77777777" w:rsidR="000D2E97" w:rsidRPr="000D2E97" w:rsidRDefault="000D2E97" w:rsidP="000D2E97">
+                          <w:p w14:paraId="38D6143E" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="000D2E97" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000D2E97">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                               </w:rPr>
                               <w:t>Approval of Zero-Cost invoices should be Manager Level 2 and/or above.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5A1EE1E4" w14:textId="5E3C8987" w:rsidR="000D2E97" w:rsidRDefault="000D2E97"/>
+                          <w:p w14:paraId="07D34E97" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="395CB60A" id="Text Box 217" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:1.5pt;width:474pt;height:52.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHI+hMFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJcqsRp+jSZRjQ&#10;XYBuH6DIcixMFjVKiZ19/Sg5TYNuexmmB4EUpSPy8HB127eGHRV6Dbbk41HOmbISKm33Jf/2dftm&#10;yZkPwlbCgFUlPynPb9evX606V6gJNGAqhYxArC86V/ImBFdkmZeNaoUfgVOWgjVgKwK5uM8qFB2h&#10;tyab5Pk86wArhyCV93R6PwT5OuHXtZLhc117FZgpOeUW0o5p38U9W69EsUfhGi3PaYh/yKIV2tKn&#10;F6h7EQQ7oP4NqtUSwUMdRhLaDOpaS5VqoGrG+YtqHhvhVKqFyPHuQpP/f7Dy0/HRfUEW+rfQUwNT&#10;Ed49gPzumYVNI+xe3SFC1yhR0cfjSFnWOV+cn0aqfeEjyK77CBU1WRwCJKC+xjayQnUyQqcGnC6k&#10;qz4wSYfzfHyzzCkkKTafzxez1JVMFE+vHfrwXkHLolFypKYmdHF88CFmI4qnK/EzD0ZXW21McnC/&#10;2xhkR0EC2KaVCnhxzVjWlXyynC1mAwN/xcjT+hNGqwNJ2ei25FQPrUFckbd3tkpCC0KbwaacjT0T&#10;GbkbWAz9rme6Ih7i28jrDqoTMYswKJcmjYwG8CdnHam25P7HQaDizHyw1J2b8XQaZZ6c6WwxIQev&#10;I7vriLCSoEoeOBvMTUijEYmzcEddrHUi+DmTc8qkxsT7eXKi3K/9dOt5vte/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAS12tPdsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJMt&#10;agBrt4QoxgMHI+UHTLtDW+jONt0F6r93PMlp3uS9vPkmW46uU2caQuvZwHSSgCKuvG25NrArPh4W&#10;oEJEtth5JgM/FGCZ395kmFp/4W86b2OtpIRDigaaGPtU61A15DBMfE8s3t4PDqOsQ63tgBcpd51+&#10;TJKZdtiyXGiwp7eGquP25AwcqCzqzWozFF/z2fv6E9fH+WFnzP3duHoFFWmM/2H4wxd0yIWp9Ce2&#10;QXUG5JFo4EmGmC/PCxGlpBIROs/0NX7+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcj&#10;6EwVAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEtdrT3bAAAABgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokeweight="2.25pt">
+              <v:shape w14:anchorId="342C9A09" id="Text Box 217" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:1.5pt;width:474pt;height:52.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHI+hMFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJcqsRp+jSZRjQ&#10;XYBuH6DIcixMFjVKiZ19/Sg5TYNuexmmB4EUpSPy8HB127eGHRV6Dbbk41HOmbISKm33Jf/2dftm&#10;yZkPwlbCgFUlPynPb9evX606V6gJNGAqhYxArC86V/ImBFdkmZeNaoUfgVOWgjVgKwK5uM8qFB2h&#10;tyab5Pk86wArhyCV93R6PwT5OuHXtZLhc117FZgpOeUW0o5p38U9W69EsUfhGi3PaYh/yKIV2tKn&#10;F6h7EQQ7oP4NqtUSwUMdRhLaDOpaS5VqoGrG+YtqHhvhVKqFyPHuQpP/f7Dy0/HRfUEW+rfQUwNT&#10;Ed49gPzumYVNI+xe3SFC1yhR0cfjSFnWOV+cn0aqfeEjyK77CBU1WRwCJKC+xjayQnUyQqcGnC6k&#10;qz4wSYfzfHyzzCkkKTafzxez1JVMFE+vHfrwXkHLolFypKYmdHF88CFmI4qnK/EzD0ZXW21McnC/&#10;2xhkR0EC2KaVCnhxzVjWlXyynC1mAwN/xcjT+hNGqwNJ2ei25FQPrUFckbd3tkpCC0KbwaacjT0T&#10;GbkbWAz9rme6Ih7i28jrDqoTMYswKJcmjYwG8CdnHam25P7HQaDizHyw1J2b8XQaZZ6c6WwxIQev&#10;I7vriLCSoEoeOBvMTUijEYmzcEddrHUi+DmTc8qkxsT7eXKi3K/9dOt5vte/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAS12tPdsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJMt&#10;agBrt4QoxgMHI+UHTLtDW+jONt0F6r93PMlp3uS9vPkmW46uU2caQuvZwHSSgCKuvG25NrArPh4W&#10;oEJEtth5JgM/FGCZ395kmFp/4W86b2OtpIRDigaaGPtU61A15DBMfE8s3t4PDqOsQ63tgBcpd51+&#10;TJKZdtiyXGiwp7eGquP25AwcqCzqzWozFF/z2fv6E9fH+WFnzP3duHoFFWmM/2H4wxd0yIWp9Ce2&#10;QXUG5JFo4EmGmC/PCxGlpBIROs/0NX7+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcj&#10;6EwVAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEtdrT3bAAAABgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokeweight="2.25pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6A933778" w14:textId="40C0CFEC" w:rsidR="000D2E97" w:rsidRPr="000D2E97" w:rsidRDefault="000D2E97" w:rsidP="000D2E97">
+                    <w:p w14:paraId="2B06A433" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="000D2E97" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                       <w:r w:rsidRPr="000D2E97">
                         <w:t xml:space="preserve">Once your invoice is balanced, please </w:t>
                       </w:r>
                       <w:r w:rsidRPr="000D2E97">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Validate/Check Funds</w:t>
                       </w:r>
                       <w:r w:rsidRPr="000D2E97">
                         <w:t xml:space="preserve"> and </w:t>
                       </w:r>
                       <w:r w:rsidRPr="000D2E97">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>submit for approval</w:t>
                       </w:r>
                       <w:r w:rsidRPr="000D2E97">
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2CC3E843" w14:textId="77777777" w:rsidR="000D2E97" w:rsidRPr="000D2E97" w:rsidRDefault="000D2E97" w:rsidP="000D2E97">
+                    <w:p w14:paraId="38D6143E" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="000D2E97" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000D2E97">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
                         <w:t>Approval of Zero-Cost invoices should be Manager Level 2 and/or above.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5A1EE1E4" w14:textId="5E3C8987" w:rsidR="000D2E97" w:rsidRDefault="000D2E97"/>
+                    <w:p w14:paraId="07D34E97" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AED5A03" w14:textId="77777777" w:rsidR="007E2A29" w:rsidRDefault="000E5351" w:rsidP="003E4954">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0A2C1600" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Note : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA51AB9" w14:textId="3E90CDF9" w:rsidR="00374557" w:rsidRDefault="000E5351" w:rsidP="007E2A29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5854B944" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Please do not amend anything in your </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Please do not amend anything in your Invoice Pay Group or Payment Method.</w:t>
       </w:r>
-      <w:r w:rsidR="002F478D" w:rsidRPr="007E2A29">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="4554598B" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Pay Group or Payment Method.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please ensure the Conversion Date ALWAYS EQUALS your Invoice Date. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FA8C98" w14:textId="57943118" w:rsidR="007640AF" w:rsidRPr="002E656F" w:rsidRDefault="008C7E61" w:rsidP="000E415E">
-[...24 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4FFBFC4B" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D7364D5" w14:textId="77777777" w:rsidR="007E2A29" w:rsidRDefault="007E2A29" w:rsidP="007E2A29">
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="110A9813" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc129597393"/>
-      <w:r>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Confirming Flow in GL and GL Budgetary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="318FC479" w14:textId="5CE0FF60" w:rsidR="00FD191D" w:rsidRDefault="00FD191D" w:rsidP="00FD191D"/>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="5E78C7AC" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A910938" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Upon Budget Status = Reserved in the invoice, GL Budgetary will be updated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3AE120" w14:textId="4572126E" w:rsidR="003773FF" w:rsidRPr="00931189" w:rsidRDefault="003773FF" w:rsidP="00FD191D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="091B8D3A" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Invoice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7696A061" w14:textId="0D53F2D5" w:rsidR="009C19F8" w:rsidRDefault="006935D0" w:rsidP="00FD191D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0105A26C" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68979331" wp14:editId="249FB356">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52CAD424" wp14:editId="4A394251">
             <wp:extent cx="5943600" cy="1302385"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="126365"/>
             <wp:docPr id="16" name="Picture 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1302385"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4700808C" w14:textId="02E1C061" w:rsidR="003773FF" w:rsidRPr="00931189" w:rsidRDefault="003773FF" w:rsidP="00FD191D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5034AD20" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GL Budgetary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4C57E2" w14:textId="6B61A094" w:rsidR="003773FF" w:rsidRDefault="00E16048" w:rsidP="00FD191D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0FE27EB1" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B5A377E" wp14:editId="4A608FD7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11B20415" wp14:editId="75534742">
             <wp:extent cx="5943600" cy="3218815"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="133985"/>
             <wp:docPr id="15" name="Picture 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3218815"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F598E9" w14:textId="77777777" w:rsidR="00E2490D" w:rsidRDefault="00E2490D" w:rsidP="00FD191D"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7F2317FA" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005BBD32" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>And once the invoice is posted, GL Ledger will also be updated:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EED8DF9" w14:textId="200C9CD0" w:rsidR="00BB20F7" w:rsidRDefault="00C735F3" w:rsidP="00FD191D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5A75E5E1" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EE8AE1B" wp14:editId="3B8D3B86">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16E1A092" wp14:editId="68D9C299">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>199417</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1991738</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5077838" cy="593388"/>
                 <wp:effectExtent l="0" t="0" r="27940" b="16510"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Rectangle 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5077838" cy="593388"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FFC000"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="232792D8" id="Rectangle 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:15.7pt;margin-top:156.85pt;width:399.85pt;height:46.7pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXEo6rgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kzZoGdYogRYYB&#10;RVesHXpWZCk2IIsapbz260fJjwRdscOwiy2K5EfyI6nbu0Nj2E6hr8EWfHSRc6ashLK2m4L/eFl9&#10;mnLmg7ClMGBVwY/K87v5xw+3ezdTY6jAlAoZgVg/27uCVyG4WZZ5WalG+AtwypJSAzYikIibrESx&#10;J/TGZOM8/5ztAUuHIJX3dHvfKvk84WutZPimtVeBmYJTbiF9MX3X8ZvNb8Vsg8JVtezSEP+QRSNq&#10;S0EHqHsRBNti/QdUU0sEDzpcSGgy0LqWKtVA1YzyN9U8V8KpVAuR491Ak/9/sPJx9+yekGjYOz/z&#10;dIxVHDQ28U/5sUMi6ziQpQ6BSbqc5NfX00tqryTd5ObycjqNbGYnb4c+fFHQsHgoOFIzEkdi9+BD&#10;a9qbxGAWVrUxqSHGxgsPpi7jXRJws14aZDtBnVytlnmemkfhzsxIiq7ZqZZ0CkejIoax35VmdUnZ&#10;j1MmaczUACukVDaMWlUlStVGm1CsIVgczOiRKk2AEVlTlgN2B9BbtiA9dlt3Zx9dVZrSwTn/W2Kt&#10;8+CRIoMNg3NTW8D3AAxV1UVu7XuSWmoiS2soj0/IENod8U6uaurbg/DhSSAtBa0PLXr4Rh9tYF9w&#10;6E6cVYC/3ruP9jSrpOVsT0tWcP9zK1BxZr5amuKb0dVV3MokXE2uxyTguWZ9rrHbZgnU/RE9KU6m&#10;Y7QPpj9qhOaV3oNFjEoqYSXFLrgM2AvL0C4/vShSLRbJjDbRifBgn52M4JHVOJcvh1eBrhveQGP/&#10;CP1CitmbGW5to6eFxTaArtOAn3jt+KYtToPTvTjxmTiXk9XpXZz/BgAA//8DAFBLAwQUAAYACAAA&#10;ACEAA0mmjuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokloo6JhWt0jhV&#10;hcTCAGrC0u0SmySqfQ6xm4a3x53odDrdp/++P9/N1rBJj753JEEsE2CaGqd6aiV8VW9PG2A+ICk0&#10;jrSEX+1hV9zf5Zgpd6GDnsrQshhCPkMJXQhDxrlvOm3RL92gKd6+3WgxxHVsuRrxEsOt4c9J8sIt&#10;9hQ/dDjo1043p/JsJVQH81ke+c+0qELfHvf1++KjRCkfH+b9FljQc/iH4aof1aGITrU7k/LMSEjF&#10;KpLXma6BRWCTCgGslrBK1gJ4kfPbCsUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcS&#10;jquBAgAAXwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AANJpo7hAAAACgEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="#ffc000" strokeweight="1pt"/>
+              <v:rect w14:anchorId="195F1893" id="Rectangle 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:15.7pt;margin-top:156.85pt;width:399.85pt;height:46.7pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaV7VkUgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2k7ZIGdYogRYYB&#10;RVegHXpmZCkWoK9RSpzu14+S06Trdhp2UUiTehQfH3N9s7eG7SRG7V3DR2c1Z9IJ32q3afj3p9Wn&#10;KWcxgWvBeCcb/iIjv5l//HDdh5kc+86bViIjEBdnfWh4l1KYVVUUnbQQz3yQjoLKo4VELm6qFqEn&#10;dGuqcV1/rnqPbUAvZIz09XYI8nnBV0qK9E2pKBMzDae3pXJiOdf5rObXMNsghE6LwzPgH15hQTsq&#10;eoS6hQRsi/oPKKsF+uhVOhPeVl4pLWTpgboZ1e+6eewgyNILkRPDkab4/2DF/e4xPCDR0Ic4i2Tm&#10;LvYKbf6l97F9IevlSJbcJybo42U9mUzPabyCYpdX5+fTaWazOt0OGNMX6S3LRsORhlE4gt1dTEPq&#10;a0ou5vxKG1MGYhzrSU3jSU0zE0C6UAYSmTa0DY9uwxmYDQlOJCyQ0Rvd5usZKOJmvTTIdkBDX62W&#10;NaEM5X5Ly7VvIXZDXgkNcrA6kSaNtg2f0t3jbeMyuiyqOnRwIi1ba9++PCBDP8gsBrHSVOQOYnoA&#10;JF1RN7Qr6Rsdynhq0R8szjqPP//2PefTuCnKWU86pfZ/bAElZ+arIyFcjS4usrCLc3E5GZODbyPr&#10;txG3tUtPrIxoK4MoZs5P5tVU6O0zrdQiV6UQOEG1B6IPzjIN+0NLKeRiUdJIzAHSnXsMIoNnnjK9&#10;T/tnwHCYfyLl3PtXTcPsnQyG3EEIi23ySheNnHglbWWHFqGo7LC0edPe+iXr9Ncy/wUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAANJpo7hAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOwzAQhnck3sE6&#10;JJaKOiYVrdI4VYXEwgBqwtLtEpskqn0OsZuGt8ed6HQ63af/vj/fzdawSY++dyRBLBNgmhqnemol&#10;fFVvTxtgPiApNI60hF/tYVfc3+WYKXehg57K0LIYQj5DCV0IQ8a5bzpt0S/doCnevt1oMcR1bLka&#10;8RLDreHPSfLCLfYUP3Q46NdON6fybCVUB/NZHvnPtKhC3x739fvio0QpHx/m/RZY0HP4h+GqH9Wh&#10;iE61O5PyzEhIxSqS15mugUVgkwoBrJawStYCeJHz2wrFHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCaV7VkUgIAAKIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQADSaaO4QAAAAoBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" filled="f" strokecolor="#ffc000" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D27311" w:rsidRPr="00D27311">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C13EF61" wp14:editId="750BE18C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="050B6551" wp14:editId="213A7FF6">
             <wp:extent cx="5311302" cy="2880927"/>
             <wp:effectExtent l="76200" t="76200" r="137160" b="129540"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5316364" cy="2883673"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1174A107" w14:textId="3CDFF12D" w:rsidR="001D00CA" w:rsidRDefault="00C01CD5" w:rsidP="00FD191D">
-[...28 lines deleted...]
-        <w:t xml:space="preserve">But these entries will have no impact to GL Budgetary. </w:t>
+    <w:p w14:paraId="7800C3D9" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is essentially still an ‘invoice’ so there are liability entries that will be created (under account 21045). But these entries will have no impact to GL Budgetary. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763425C8" w14:textId="77777777" w:rsidR="000D10EB" w:rsidRDefault="000D10EB" w:rsidP="00FD191D"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="506665A0" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03558677" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc129597394"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Project Costs and Project Budget</w:t>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Confirming Flow into Project Costs and Project Budget</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="6DA173CA" w14:textId="112E4114" w:rsidR="007B0E97" w:rsidRDefault="007B0E97" w:rsidP="007B0E97"/>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="031446D2" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BED939F" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Costs into PPM will be updated correctly if you have entered the project and contract information into Invoice Lines-Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E81DB8" w14:textId="1324A5F7" w:rsidR="00637734" w:rsidRPr="00637734" w:rsidRDefault="00637734" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2445107C" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Invoice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B27681C" w14:textId="57B885C9" w:rsidR="009153B1" w:rsidRDefault="00D0642D" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="089627BD" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CF16714" wp14:editId="157527B0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C4BC84C" wp14:editId="624FF3D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>160506</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>686421</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5812277" cy="199418"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="Rectangle 23"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5812277" cy="199418"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FFC000"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...14 lines deleted...]
-                      </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4A3FFAE1" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.65pt;margin-top:54.05pt;width:457.65pt;height:15.7pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjm96EgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20H6doGdYogRYYB&#10;RVesHXpWZCk2IIsapbz260fJjwRdscOwiy2K5EfyE8nbu0Nr2E6hb8CWvLjIOVNWQtXYTcl/vKw+&#10;XXPmg7CVMGBVyY/K87v5xw+3ezdTE6jBVAoZgVg/27uS1yG4WZZ5WatW+AtwypJSA7YikIibrEKx&#10;J/TWZJM8/5ztASuHIJX3dHvfKfk84WutZPimtVeBmZJTbiF9MX3X8ZvNb8Vsg8LVjezTEP+QRSsa&#10;S0FHqHsRBNti8wdU20gEDzpcSGgz0LqRKtVA1RT5m2qea+FUqoXI8W6kyf8/WPm4e3ZPSDTsnZ95&#10;OsYqDhrb+Kf82CGRdRzJUofAJF1eXheTydUVZ5J0xc3NtLiObGYnb4c+fFHQsngoOdJjJI7E7sGH&#10;znQwicEsrBpj0oMYGy88mKaKd0nAzXppkO0EveRqtczz9HgU7syMpOianWpJp3A0KmIY+11p1lSU&#10;/SRlktpMjbBCSmVD0alqUaku2iXFGoPFxoweqdIEGJE1ZTli9wCDZQcyYHd19/bRVaUuHZ3zvyXW&#10;OY8eKTLYMDq3jQV8D8BQVX3kzn4gqaMmsrSG6viEDKGbEe/kqqF3exA+PAmkoaDxoUEP3+ijDexL&#10;Dv2Jsxrw13v30Z56lbSc7WnISu5/bgUqzsxXS118U0yncSqTML28mpCA55r1ucZu2yXQ6xe0UpxM&#10;x2gfzHDUCO0r7YNFjEoqYSXFLrkMOAjL0A0/bRSpFotkRpPoRHiwz05G8Mhq7MuXw6tA1zdvoLZ/&#10;hGEgxexND3e20dPCYhtAN6nBT7z2fNMUp8bpN05cE+dysjrtxflvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA3b958OAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLhNLtrFpK02n&#10;CYkLB9BaLru5TWgrGqc0WVfeHnMaR//+9Ptzup9cJ0Y7hNaThsVcgbBUedNSreGjeHnYgggRyWDn&#10;yWr4sQH22e1NionxFzraMY+14BIKCWpoYuwTKUPVWIdh7ntLvPv0g8PI41BLM+CFy10nl0ptpMOW&#10;+EKDvX1ubPWVn52G4ti95yf5Pc6K2NanQ/k6e8tR6/u76fAEItopXmH402d1yNip9GcyQXQalusV&#10;k5yr7QIEA7tHtQFRcrLarUFmqfz/QvYLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA45ve&#10;hIECAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;3b958OAAAAAKAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="#ffc000" strokeweight="1pt"/>
+              <v:rect w14:anchorId="73202EDF" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.65pt;margin-top:54.05pt;width:457.65pt;height:15.7pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjiUPJUQIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8b5ZFpBCUJUJEVJWi&#10;NFJS5Tx4bdaSvzo2LOmv79hLIE17qnoxMzvjN543b7i+OVjD9hKj9q7h9cWIM+mEb7XbNvz70/rT&#10;jLOYwLVgvJMNf5GR3yw+frjuw1yOfedNK5ERiIvzPjS8SynMqyqKTlqIFz5IR0Hl0UIiF7dVi9AT&#10;ujXVeDT6XPUe24BeyBjp6+0Q5IuCr5QU6ZtSUSZmGk5vS+XEcm7yWS2uYb5FCJ0Wx2fAP7zCgnZU&#10;9AR1CwnYDvUfUFYL9NGrdCG8rbxSWsjSA3VTj95189hBkKUXIieGE03x/8GK+/1jeECioQ9xHsnM&#10;XRwU2vxL72OHQtbLiSx5SEzQx8tZPR5Pp5wJitVXV5N6ltmszrcDxvRFesuy0XCkYRSOYH8X05D6&#10;mpKLOb/WxpSBGMd6Ah1PRzQzAaQLZSCRaUPb8Oi2nIHZkuBEwgIZvdFtvp6BIm43K4NsDzT09Xo1&#10;IpSh3G9pufYtxG7IK6FBDlYn0qTRtuEzunu6bVxGl0VVxw7OpGVr49uXB2ToB5nFINaaitxBTA+A&#10;pCvqhnYlfaNDGU8t+qPFWefx59++53waN0U560mn1P6PHaDkzHx1JISrejLJwi7O5HI6JgffRjZv&#10;I25nV55YqWkrgyhmzk/m1VTo7TOt1DJXpRA4QbUHoo/OKg37Q0sp5HJZ0kjMAdKdewwig2eeMr1P&#10;h2fAcJx/IuXc+1dNw/ydDIbcQQjLXfJKF42ceSVtZYcWoajsuLR50976Jev817L4BQAA//8DAFBL&#10;AwQUAAYACAAAACEA3b958OAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;LhNLtrFpK02nCYkLB9BaLru5TWgrGqc0WVfeHnMaR//+9Ptzup9cJ0Y7hNaThsVcgbBUedNSreGj&#10;eHnYgggRyWDnyWr4sQH22e1NionxFzraMY+14BIKCWpoYuwTKUPVWIdh7ntLvPv0g8PI41BLM+CF&#10;y10nl0ptpMOW+EKDvX1ubPWVn52G4ti95yf5Pc6K2NanQ/k6e8tR6/u76fAEItopXmH402d1yNip&#10;9GcyQXQalusVk5yr7QIEA7tHtQFRcrLarUFmqfz/QvYLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAo4lDyVECAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA3b958OAAAAAKAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" filled="f" strokecolor="#ffc000" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D97250" w:rsidRPr="00D97250">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C5A7BB3" wp14:editId="780CF740">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="304A259F" wp14:editId="2792062D">
             <wp:extent cx="5943600" cy="1165225"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="130175"/>
             <wp:docPr id="22" name="Picture 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1165225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA259F1" w14:textId="77777777" w:rsidR="00637734" w:rsidRDefault="00637734" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="037F241A" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A6684E7" w14:textId="77777777" w:rsidR="00637734" w:rsidRDefault="00637734" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3F98B3E4" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="592CBAE1" w14:textId="77777777" w:rsidR="00637734" w:rsidRDefault="00637734" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6039FF61" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A6BF7F7" w14:textId="77777777" w:rsidR="00E948FC" w:rsidRDefault="00E948FC" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2C070601" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60E022B1" w14:textId="77777777" w:rsidR="00E948FC" w:rsidRDefault="00E948FC" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="247E1F12" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DB9953B" w14:textId="240A27BD" w:rsidR="009153B1" w:rsidRDefault="00637734" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38D65966" w14:textId="77777777" w:rsidR="00396CB7" w:rsidRPr="00E7475A" w:rsidRDefault="00396CB7" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157AACB0" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Project Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A33F4C" w14:textId="073D6900" w:rsidR="00637734" w:rsidRPr="005F48FF" w:rsidRDefault="005F48FF" w:rsidP="007B0E97">
-[...2 lines deleted...]
-        <w:t>Navigat</w:t>
+    <w:p w14:paraId="1E3FA9CA" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Navigation : Projects</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E7475A">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidR="00A84189">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Costs</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A84189">
+      <w:r w:rsidRPr="00E7475A">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidR="00A84189">
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (Task Manager)</w:t>
       </w:r>
-      <w:r w:rsidR="00A84189">
+      <w:r w:rsidRPr="00E7475A">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidR="00A84189">
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Review and Adjust: Manage Project Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D53E7B" w14:textId="59F1CCC9" w:rsidR="007B0E97" w:rsidRDefault="007B0E97" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0B6179A9" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30BEEFEE" wp14:editId="7FA109B7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2803B5C7" wp14:editId="31616D6F">
             <wp:extent cx="5943600" cy="1091565"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="127635"/>
             <wp:docPr id="18" name="Picture 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1091565"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4A262B" w14:textId="746DCBC6" w:rsidR="00A84189" w:rsidRPr="00931189" w:rsidRDefault="004C50AD" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3585029D" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>Awards</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project Budgets - Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20086DED" w14:textId="52B0B18C" w:rsidR="000A54EB" w:rsidRPr="007B0E97" w:rsidRDefault="000A54EB" w:rsidP="007B0E97">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4AC2200B" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F9834A5" wp14:editId="0BC3E0D5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01B00283" wp14:editId="585CFE21">
             <wp:extent cx="5943600" cy="3241675"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="130175"/>
             <wp:docPr id="19" name="Picture 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3241675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36060976" w14:textId="506E1EE8" w:rsidR="00BB20F7" w:rsidRPr="00FD191D" w:rsidRDefault="00BB20F7" w:rsidP="00FD191D"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId28"/>
+    <w:p w14:paraId="14542C20" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRPr="00E7475A" w:rsidRDefault="00E7475A" w:rsidP="00E7475A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0447E6C8" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00E7475A">
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="1440" w:bottom="1008" w:left="1440" w:header="720" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36B3F27B" w14:textId="77777777" w:rsidR="00D46F07" w:rsidRDefault="00D46F07" w:rsidP="00C546DA">
+    <w:p w14:paraId="49A2B31A" w14:textId="77777777" w:rsidR="00DF3F3B" w:rsidRDefault="00DF3F3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71277E21" w14:textId="77777777" w:rsidR="00D46F07" w:rsidRDefault="00D46F07" w:rsidP="00C546DA">
+    <w:p w14:paraId="6A835822" w14:textId="77777777" w:rsidR="00DF3F3B" w:rsidRDefault="00DF3F3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="05050102010706020507"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cordia New">
-[...2 lines deleted...]
-    <w:charset w:val="DE"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
-    <w:altName w:val="Leelawadee UI"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="292262669"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5D8AACB6" w14:textId="4ED9010C" w:rsidR="00546BBE" w:rsidRDefault="00546BBE">
+      <w:p w14:paraId="028E2E15" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4511DCB3" w14:textId="1A627A85" w:rsidR="00C546DA" w:rsidRDefault="00C546DA">
+  <w:p w14:paraId="238A89F0" w14:textId="77777777" w:rsidR="00E7475A" w:rsidRDefault="00E7475A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D944023" w14:textId="77777777" w:rsidR="00D46F07" w:rsidRDefault="00D46F07" w:rsidP="00C546DA">
+    <w:p w14:paraId="0836B60D" w14:textId="77777777" w:rsidR="00DF3F3B" w:rsidRDefault="00DF3F3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DA308FC" w14:textId="77777777" w:rsidR="00D46F07" w:rsidRDefault="00D46F07" w:rsidP="00C546DA">
+    <w:p w14:paraId="3C2CF7E9" w14:textId="77777777" w:rsidR="00DF3F3B" w:rsidRDefault="00DF3F3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004214C3"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10DA3A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98047AA2"/>
     <w:lvl w:ilvl="0" w:tplc="4409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3861,54 +4533,167 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="173878EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11623E06"/>
+    <w:lvl w:ilvl="0" w:tplc="44090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="171832E9"/>
+    <w:nsid w:val="31AA0D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4ACAA52E"/>
+    <w:tmpl w:val="EB129ABE"/>
     <w:lvl w:ilvl="0" w:tplc="44090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3951,53 +4736,53 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="173878EE"/>
+    <w:nsid w:val="37090BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="11623E06"/>
+    <w:tmpl w:val="3BF8F0F8"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
@@ -4064,166 +4849,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266412A5"/>
+    <w:nsid w:val="4BE432E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E37E19C0"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="EB129ABE"/>
+    <w:tmpl w:val="C2D640D4"/>
     <w:lvl w:ilvl="0" w:tplc="44090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4265,1733 +4937,145 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...630 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="684477941">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1706447389">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="157229359">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1790932785">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="3" w16cid:durableId="2064870237">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="865407377">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="651179975">
+  <w:num w:numId="4" w16cid:durableId="304238702">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="916744152">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="5" w16cid:durableId="614562269">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C34DF1"/>
-[...944 lines deleted...]
-    <w:rsid w:val="7F518B10"/>
+    <w:rsidRoot w:val="00E7475A"/>
+    <w:rsid w:val="00353119"/>
+    <w:rsid w:val="00356826"/>
+    <w:rsid w:val="00396CB7"/>
+    <w:rsid w:val="00A31C15"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DF3F3B"/>
+    <w:rsid w:val="00E7475A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2ABB2B64"/>
+  <w14:docId w14:val="31F79C67"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B65EA855-89C4-4BC4-A48C-B2E8F8FD8BA8}"/>
+  <w15:docId w15:val="{D63EA0B8-7C71-4245-A1D1-86D85072F769}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6340,515 +5424,666 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007F601E"/>
+    <w:rsid w:val="00E7475A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007F601E"/>
+    <w:rsid w:val="00E7475A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BB6024"/>
+    <w:rsid w:val="00E7475A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007F601E"/>
+    <w:rsid w:val="00E7475A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007F601E"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E7475A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
-[...37 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E4173"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E7475A"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00613C92"/>
+    <w:rsid w:val="00E7475A"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E7475A"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00613C92"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E7475A"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...4 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00613C92"/>
+    <w:rsid w:val="00E7475A"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00613C92"/>
+    <w:rsid w:val="00E7475A"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="005D2C96"/>
+    <w:rsid w:val="00E7475A"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="008E7E46"/>
+    <w:rsid w:val="00E7475A"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="008E7E46"/>
+    <w:rsid w:val="00E7475A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C546DA"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E7475A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E7475A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C546DA"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E7475A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7475A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C546DA"/>
+    <w:rsid w:val="00E7475A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C546DA"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E7475A"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...16 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-[...11 lines deleted...]
-    <w:rsid w:val="00546BBE"/>
+    <w:rsid w:val="00E7475A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00D905E3"/>
     <w:rPr>
-      <w:color w:val="2B579A"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6856,54 +6091,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7056,675 +6291,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>417</Words>
-  <Characters>2382</Characters>
+  <Characters>2383</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2794</CharactersWithSpaces>
+  <CharactersWithSpaces>2795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hoong May Ann</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>