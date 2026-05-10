--- v0 (2025-10-01)
+++ v1 (2026-05-10)
@@ -1,1811 +1,3406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="794B8334" w14:textId="1FD46A60" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="03BC54B5">
+    <w:p w14:paraId="7C8F8F0F" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Clôture financière des projets de développement  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F55EDF" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="03BC54B5">
+    <w:p w14:paraId="2A701EDF" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FE806B" w14:textId="26E8FF83" w:rsidR="00534C17" w:rsidRDefault="2572651E" w:rsidP="00FA2FA5">
+    <w:p w14:paraId="2A5D248F" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les mesures opérationnelles à respecter dans le cadre de la clôture financière de projets doivent être prises parallèlement au texte normatif de la rubrique </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="66E7329C">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="008260D4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>clôture et transition</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="66E7329C">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="008260D4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>page gestion des programmes et projets</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="008260D4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="32385741">
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="59427B9B" w:rsidRPr="66E7329C">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="008260D4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Les </w:t>
-[...5 lines deleted...]
-          <w:t>directives opérationnelles</w:t>
+          <w:t>Les directives opérationnelles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="59427B9B">
-[...8 lines deleted...]
-    <w:p w14:paraId="5B916D59" w14:textId="32E46408" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour la clôture financière des projets de développement fournissent une procédure étape par étape ainsi que d'autres informations utiles. Ces lignes directrices doivent être suivies avant que le statut du projet ne soit modifié en « </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operationally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Closed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> », car l'apurement des transactions financières en cours peut être effectué principalement lorsque le statut du projet est « On-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>going</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ».      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525049BB" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D296538" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="751CDF6C" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les politiques du PNUD exigent que les projets passent les étapes suivantes : en cours ; clôturés sur le plan opérationnel ; et liquidés financièrement. Conformément aux Règlements financiers et Règles de gestion financière du PNUD, la clôture financière doit intervenir dans les 12 mois suivant la clôture opérationnelle. L’état du projet s’affiche dans le module de Quantum (Accueil&gt;Projet&gt;Gestion Financière du Projet) comme suit : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681D10D3" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB4283E" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3E1B55AE" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">O = En cours </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F43ADF9" w14:textId="77777777" w:rsidR="00000CAB" w:rsidRDefault="00535A47" w:rsidP="00000CAB">
-[...14 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="39B2C4AF" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3836"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>C = Clôturé sur le plan opérationnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A304A90" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3836"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">F = Liquidé financièrement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB775A0" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="49A939BF" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C28660C" w14:textId="48408360" w:rsidR="00534C17" w:rsidRDefault="2572651E">
+    <w:p w14:paraId="7C194081" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="23532EFD" w14:textId="3A663520" w:rsidR="00BB2B4C" w:rsidRDefault="00C7424C" w:rsidP="00BB2B4C">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aucune autre obligation financière (saisie des demandes ou des bons de commande) ne peut être établie ni des dépenses imputées après la clôture opérationnelle du projet. Seules les liquidations d’obligations financières antérieures, les ajustements découlant de la compensation des modalités d’exécution nationales (NEX) ou d’autres avances, le paiement des bons de commande existants, les amortissements et les différences de taux de change sont autorisés.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCC992F" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171D97E3" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="69BFCCD3" w14:textId="76F80134" w:rsidR="00BB2B4C" w:rsidRDefault="00BB2B4C" w:rsidP="00BB2B4C">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Centre mondiale des services partagés (GSSC) est responsable de la clôture financière des projets de développement dans Quantum pour les bureaux de pays regroupés. Les bureaux doivent soumettre une demande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au GSSC pour un examen plus approfondi et pour s'assurer que la liste de contrôle d'achèvement du projet est dûment remplie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6558A406" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14995BBD" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le GSSC et les bureaux de pays doivent tenir compte des éléments de clôture importants suivants avant de clôturer financièrement le projet dans Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2197C9" w14:textId="532D4A74" w:rsidR="00BB2B4C" w:rsidRDefault="00BB2B4C" w:rsidP="00DB087E">
+    <w:p w14:paraId="5A61282B" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="705"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1. Une attribution avec un projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; GSSC doit d'abord clôturer l’attribution avant de clôturer financièrement le projet dans Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4ED089" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Attribution avec plusieurs projets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A30C95" w14:textId="70B33458" w:rsidR="008260D4" w:rsidRPr="009048DF" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i d'autres projets associés sont déjà clôturés financièrement et que le projet est le dernier projet à être clôturé financièrement, clôturez la subvention avant de clôturer financièrement le projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482690C9" w14:textId="39CCD3AE" w:rsidR="008260D4" w:rsidRPr="009048DF" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si d'autres projets associés à une attribution ne sont pas encore clôturés financièrement, l’attribution restera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ouverte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8D5500" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>avec un projet</w:t>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Plusieurs attributions avec un seul projet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E402FE5" w14:textId="42A3CECE" w:rsidR="008260D4" w:rsidRPr="009048DF" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-85"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSC doit d'abord clôturer les attributions avant de clôturer financièrement le projet dans</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ; GSSC doit d'abord clôturer l</w:t>
-[...60 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0046576A">
-[...82 lines deleted...]
-    <w:p w14:paraId="3110DD7B" w14:textId="0E88C25C" w:rsidR="00534C17" w:rsidRDefault="00FC5D29">
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantum.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7A48D2" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC5D29">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Une fois que tous les projets Quantum sont financièrement clôturés, l</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="6F0D9857" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+        <w:t>Une fois que tous les projets Quantum sont financièrement clôturés, l’attribution associée doit également porter la mention « Clôturé » dans Quantum. Le Centre mondial de services partagés (GSSC) doit être informé et invité à clôturer le contrat associé créé dans le module Contrats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714877F4" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042EB96A" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="25"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une fois qu'un projet est marqué financièrement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fermé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et que le contrat d'attribution associé est également clôturé, Quantum empêchera toute autre transaction relative au projet et au contrat d'attribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8BCF08" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779A2794" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="0192303D" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Désigner un projet comme liquidé financièrement</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FED6135" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="60514ED4" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B7259E" w14:textId="3D453C74" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="2A49FD79" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0D2ADF84" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il appartient au Gestionnaire de projet de surveiller les activités de projet et de commencer à désigner les projets comme clôturés sur le plan opérationnel, puis liquidés financièrement. Il incombe à l’unité financière de chaque bureau d’examiner les projets en cours et d’en assurer la coordination de concert avec les Gestionnaires de projet pour engager la clôture financière avec le soutien du GSSC. Le temps consacré à la « clôture opérationnelle » d’un projet doit correspondre à la date de fin de ce projet conformément à l’accord de partage des coûts signé ou au descriptif de projet.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738DE3D2" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2595095A" w14:textId="366F0D98" w:rsidR="00000CAB" w:rsidRDefault="00535A47" w:rsidP="00DF5D37">
+    <w:p w14:paraId="2569D977" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="61949610" w14:textId="1F38EAAE" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="009D5B48">
+        <w:ind w:left="720" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD et le Partenaire de mise en œuvre signent le Rapport combiné de dépenses (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Combined</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delivery Report, CDR), confirmant ainsi les comptes et les dépenses définitives. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C86C8A" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF8E0D1" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Avant que l’état d’un projet ne devienne liquidé financièrement, l’administrateur de programme et le directeur financier doivent remplir la liste de contrôle électronique de</w:t>
       </w:r>
-      <w:r w:rsidR="002A378B">
-[...5 lines deleted...]
-      <w:r w:rsidR="002A378B">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Quantum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Closure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Workbench (Quantum Home&gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Projects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt; Project Result and Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Closure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>workbench</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Closure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Workbench </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>icon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> et s’assurer que les projets financés par le partage des coûts ont un solde nul. La liste de contrôle doit être signée par le Résident </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C470CD9" w14:textId="0E2DB032" w:rsidR="008B1BB1" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="008B1BB1">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45D5A757" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Représentant/Chef de Bureau ou un haut -fonctionnaire désigné par le Représentant résident/Chef de Bureau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3081805C" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1710" w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pour les projets entièrement financés par les </w:t>
       </w:r>
-      <w:r w:rsidRPr="03BC54B5">
-        <w:rPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ressources de base ou le fonds en fiducie spéciale</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ils doivent être désignés officiellement comme « liquidés financièrement » dans Quantum.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73261565" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1710" w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pour les projets financés en totalité ou en partie par le </w:t>
       </w:r>
-      <w:r w:rsidRPr="03BC54B5">
-        <w:rPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>partage des coûts</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, la dernière étape consiste à examiner le solde restant du partage des coûts.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413E273D" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="170FCAF1" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08743777" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="53E92DC8" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conformément au Grand livre général, le solde du partage des coûts figure dans le rapport de répartition des coûts (Rapports de l’ONU&gt;Rapports sur la gestion des projets&gt;Analyse des porte-folios) ou dans le rapport UN_FUND_STATUS (Rapports de l’ONU&gt;Rapports de gestion financière&gt;Rapports de gestion budgétaire). Le solde restant doit être examiné en fonction du fonds, du projet et du donateur. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D807DB6" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="338E2E45" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756392C5" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="7091D405" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En cas de confusion entre les déficits et les excédents au niveau des donateurs, transférer les dépenses des déficits aux excédents pour les ramener à zéro, dans la mesure du possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08027FE3" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="257FC48C" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F0E5BA" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="31A3E4BC" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si lesdits déficits au niveau du projet ou du donateur subsistent, les étapes suivantes doivent être respectées : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFEF159" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="00B83EBC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="778ACAC6" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1710" w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transférer un autre financement du programme (autre donateur) au projet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78272996" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="00B83EBC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2291FCE7" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1710" w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transférer un financement extrabudgétaire au projet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1D502D" w14:textId="1BEEB2F2" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="00B83EBC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="559FDDD8" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="159986D9" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1710" w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si les déficits subsistent, engager les procédures visant à imputer sur le montant ciblé pour l’allocation des ressources de base (Target for Resource </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assignment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Core, TRAC) actuelles ou futures, ou sur le fonds 11888 et le fonds 11890. Cette mesure n’est prise qu’au terme d’une consultation approfondie avec les autorités du pays du programme. Contacter le Bureau de gestion des ressources financières pour des conseils, le cas échéant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710E7C96" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD6E4A9" w14:textId="6E4F4526" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="2572651E">
+    <w:p w14:paraId="53CE6D85" w14:textId="56B75E36" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En cas d’excédent, celui-ci doit être remboursé aux donateurs ou transféré au titre d’un autre projet avec l’autorisation du donateur. L’accord de contribution conclu avec le donateur régira les mesures à prendre, y compris lorsque le donateur autorise le PNUD à conserver des sommes inférieures au seuil défini. Consulter</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="66E7329C">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="008260D4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="66E7329C">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="008260D4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Remboursement aux donateurs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="66E7329C">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="008260D4">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="66E7329C">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="008260D4">
           <w:rPr>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidRPr="66E7329C">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="008260D4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Transferts lorsque les soldes imprévus ne sont pas restitués</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
-        <w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="008260D4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780EF937" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
-      <w:pPr>
+    <w:p w14:paraId="314C57DE" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5999139A" w14:textId="63E6C448" w:rsidR="004E6490" w:rsidRDefault="00535A47" w:rsidP="001546D0">
+    <w:p w14:paraId="58D39D3D" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="72BFB4AF" w14:textId="77777777" w:rsidR="000E3BEB" w:rsidRDefault="000E3BEB" w:rsidP="000E3BEB">
+        <w:ind w:left="720" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque le solde du partage des coûts d’un projet est nul, ledit projet doit être officiellement désigné comme « liquidé financièrement » dans Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494412D6" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5393883D" w14:textId="718EEE42" w:rsidR="008260D4" w:rsidRPr="009048DF" w:rsidRDefault="008260D4" w:rsidP="009048DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="2572651E">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cliquer sur ce </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="2572651E" w:rsidRPr="004E6490">
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour plus de précisions sur le Bureau du Fonds en fiducie spéciale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pluripartenaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Multi-Partner Trust Fund Office, MPTFO).  Les directives de fonctionnement pour les projets MPTF peuvent être trouvées dans ce </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="009048DF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
-          </w:rPr>
-[...21 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>lien</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="09CAED0D">
-[...3 lines deleted...]
-    <w:p w14:paraId="58EA1AFF" w14:textId="77777777" w:rsidR="00D662EA" w:rsidRDefault="00D662EA">
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDE6699" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="22B7BE27" w14:textId="4B9F185D" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00A661E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3812DEA3" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="7E069ED4" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inverser la clôture financière de projets dans Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F3F200" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0821DA" w14:textId="6F17201E" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="2572651E" w:rsidP="00D662EA">
-      <w:pPr>
+    <w:p w14:paraId="1797BB3A" w14:textId="50242050" w:rsidR="008260D4" w:rsidRPr="009048DF" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="360" w:right="0"/>
-[...11 lines deleted...]
-        <w:r w:rsidR="2E3EC510" w:rsidRPr="66E7329C">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les demandes ayant pour objet d’inverser l’état d’un projet liquidé financièrement dans Atlas doivent être adressées à </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="009048DF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNAII</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidR="0BE37B84" w:rsidRPr="4B86BE23">
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Pour le soutien informatique via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, utiliser le service "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "http://undp.service-now.com/unall" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Create</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Incident</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" dans le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="009048DF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Create Incident</w:t>
+          <w:t xml:space="preserve">portail de gestion des services </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="009048DF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="0BE37B84">
-[...17 lines deleted...]
-    <w:p w14:paraId="56078555" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le bureau sera invité à expliquer pourquoi le projet a été clôturé de façon prématurée et à dire si l’état du projet doit être inversé.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F64FA7" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7992DF3F" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="00D662EA">
-      <w:pPr>
+    <w:p w14:paraId="2E5A7A42" w14:textId="57959299" w:rsidR="008260D4" w:rsidRPr="009048DF" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="360" w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si le donateur avait déjà été informé de la clôture du projet, celui-ci ne peut être approuvé pour réouverture, sauf si le Chef de la Division de la comptabilité décide de rouvrir le projet pour cause d’ajustements assez importants.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128B7E22" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="6010FF7B" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008260D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C5DD1D" w14:textId="5A4B8F74" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="00D662EA">
-      <w:pPr>
+    <w:p w14:paraId="0725F2CB" w14:textId="13574DE5" w:rsidR="008260D4" w:rsidRPr="009048DF" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="360" w:right="0"/>
-[...14 lines deleted...]
-        <w:r w:rsidR="00241757" w:rsidRPr="376A34F0">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les projets liquidés financièrement ne sont rouverts que dans de rares circonstances. En règle générale, le projet ne doit être rouvert que si son état avait été modifié dans Quantum sans que le CDR définitif ait été signé et à condition que les frais en suspens soient considérables. Toutefois, si le CDR définitif est signé par toutes les parties, confirmant ainsi les comptes financiers et les dépenses définitives du projet, les frais/crédits supplémentaires devraient être imputés au compte divers (se reporter à la Règle financière 126.10) plutôt qu’au projet. Tous les frais/crédits imputés au compte divers doivent faire l’objet d’une justification en bonne et due forme et être approuvés par le Chef de la Division de la comptabilité. Les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>FAQs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concernant les raisons pour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lesquelles les projets financièrement clôturés sont rouverts, le montant du solde correct et d'autres informations utiles se trouvent dans </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="009048DF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>le SharePoint de clôture des projets</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00241757">
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C812F22" w14:textId="1A356F8A" w:rsidR="00534C17" w:rsidRPr="00A05521" w:rsidRDefault="00534C17" w:rsidP="006B752C">
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="55E018CE" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="345" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1124867B" w14:textId="545E50EB" w:rsidR="008260D4" w:rsidRPr="009048DF" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="360" w:right="0"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009048DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Gestionnaire de projet assume la responsabilité globale de clôture des projets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4147E8E3" w14:textId="77777777" w:rsidR="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D20047F" w14:textId="77777777" w:rsidR="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4152"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508A0427" w14:textId="77777777" w:rsidR="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4152"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7623E49B" w14:textId="77777777" w:rsidR="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4152"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433D169D" w14:textId="77777777" w:rsidR="008260D4" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4152"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02324B82" w14:textId="4B70D8E1" w:rsidR="008260D4" w:rsidRPr="009048DF" w:rsidRDefault="008260D4" w:rsidP="009048DF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4152"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Le Gestionnaire de projet assume la responsabilité globale de clôture des projets. </w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234B9F87" w14:textId="77777777" w:rsidR="008260D4" w:rsidRPr="00D51F56" w:rsidRDefault="008260D4" w:rsidP="008260D4">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...68 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1240C78D" w14:textId="6A4796BC" w:rsidR="00DA504D" w:rsidRDefault="008260D4">
+      <w:r w:rsidRPr="00D51F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...53 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="009048DF">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1483" w:right="1435" w:bottom="721" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1435" w:bottom="721" w:left="1440" w:header="720" w:footer="906" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D7F0CEB" w14:textId="77777777" w:rsidR="009E4737" w:rsidRDefault="009E4737" w:rsidP="006B752C">
+    <w:p w14:paraId="098EFE73" w14:textId="77777777" w:rsidR="00A13505" w:rsidRDefault="00A13505" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13FBA155" w14:textId="77777777" w:rsidR="009E4737" w:rsidRDefault="009E4737" w:rsidP="006B752C">
+    <w:p w14:paraId="798F838D" w14:textId="77777777" w:rsidR="00A13505" w:rsidRDefault="00A13505" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...35 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="74BAA9E5" w14:textId="77777777" w:rsidR="00EA7AD3" w:rsidRDefault="00EA7AD3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32B33A1F" w14:textId="77777777" w:rsidR="008260D4" w:rsidRDefault="008260D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="3FE0E730" w14:textId="764CC4D9" w:rsidR="00453E07" w:rsidRDefault="66E7329C">
+  <w:p w14:paraId="44E0AEFF" w14:textId="441A6A62" w:rsidR="008260D4" w:rsidRPr="008260D4" w:rsidRDefault="008260D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="008260D4">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00453E07" w:rsidRPr="66E7329C">
+    <w:r w:rsidRPr="008260D4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00453E07" w:rsidRPr="66E7329C">
+    <w:r w:rsidRPr="008260D4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00453E07" w:rsidRPr="66E7329C">
+    <w:r w:rsidRPr="008260D4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="66E7329C">
+    <w:r w:rsidRPr="008260D4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00453E07" w:rsidRPr="66E7329C">
+    <w:r w:rsidRPr="008260D4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008260D4">
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r w:rsidR="00453E07" w:rsidRPr="66E7329C">
+    <w:r w:rsidRPr="008260D4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00453E07" w:rsidRPr="66E7329C">
+    <w:r w:rsidRPr="008260D4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00453E07" w:rsidRPr="66E7329C">
+    <w:r w:rsidRPr="008260D4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="66E7329C">
+    <w:r w:rsidRPr="008260D4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00453E07" w:rsidRPr="66E7329C">
+    <w:r w:rsidRPr="008260D4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00453E07">
+    <w:r w:rsidRPr="008260D4">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008260D4">
       <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
     </w:r>
-    <w:r w:rsidR="00EA68CF">
+    <w:r w:rsidRPr="009048DF">
       <w:rPr>
-        <w:rFonts w:ascii="ProximaNova" w:hAnsi="ProximaNova"/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>01/01/2023</w:t>
     </w:r>
-    <w:r w:rsidR="00EA7AD3">
-[...27 lines deleted...]
-    <w:r w:rsidR="00453E07">
+    <w:r w:rsidRPr="008260D4">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008260D4">
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> #</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008260D4">
+      <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-678350975"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{29E3F7AE-19AE-4643-9FAE-4FA1C7782439}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00BE7BAD">
+        <w:r w:rsidRPr="008260D4">
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41E9C3D6" w14:textId="77777777" w:rsidR="009E4737" w:rsidRDefault="009E4737" w:rsidP="006B752C">
+    <w:p w14:paraId="46264E44" w14:textId="77777777" w:rsidR="00A13505" w:rsidRDefault="00A13505" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A4D237A" w14:textId="77777777" w:rsidR="009E4737" w:rsidRDefault="009E4737" w:rsidP="006B752C">
+    <w:p w14:paraId="6CFB96C7" w14:textId="77777777" w:rsidR="00A13505" w:rsidRDefault="00A13505" w:rsidP="008260D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="519C4D61" w14:textId="05089E70" w:rsidR="00453E07" w:rsidRDefault="376A34F0" w:rsidP="006B752C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FD762CF" w14:textId="1524E964" w:rsidR="008260D4" w:rsidRDefault="008260D4" w:rsidP="006B752C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38496A7C" wp14:editId="30814BB3">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EFB302C" wp14:editId="38D1F9CC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-106680</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="595072354" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="18006"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="576479"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="67D232F1" w14:textId="77777777" w:rsidR="00453E07" w:rsidRDefault="00453E07">
+  <w:p w14:paraId="24F6547A" w14:textId="77777777" w:rsidR="008260D4" w:rsidRDefault="008260D4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...86 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FB65B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="399A1DBA"/>
     <w:lvl w:ilvl="0" w:tplc="C3AC23BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -1975,263 +3570,50 @@
     <w:lvl w:ilvl="8" w:tplc="B4467782">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15E64528"/>
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16D936F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D42BBE0"/>
     <w:lvl w:ilvl="0" w:tplc="B7F6D210">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
@@ -2285,475 +3667,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F937B9D"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E066971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F71CB38C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:tmpl w:val="3AAE884A"/>
+    <w:lvl w:ilvl="0" w:tplc="BAD06564">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1065"/>
+        <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2145"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="87346D66">
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2865"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="576C4B84">
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3585"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="84E6EDE2">
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4305"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="A1D04E28">
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...86 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...212 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30091324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E31C34BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2795,51 +3842,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="384F7333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72824ED8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2881,461 +3928,419 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63131B5C"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A672486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="790431AC"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:tmpl w:val="BF9678A8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2430" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4590" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5310" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6030" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6750" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7470" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B7228D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57E45438"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4590" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5310" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6030" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6750" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7470" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AA3090B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27BA4ED2"/>
+    <w:lvl w:ilvl="0" w:tplc="4732C452">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
-[...9 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CCAC9A56">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="4268EF9C">
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="B544A45A">
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="B1AE0108">
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...86 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="22024767">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1958364264">
+  <w:num w:numId="2" w16cid:durableId="1208952894">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="345835788">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="886261614">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2042590027">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="5" w16cid:durableId="708455218">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="491340236">
+  <w:num w:numId="6" w16cid:durableId="925654636">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1208952894">
+  <w:num w:numId="7" w16cid:durableId="2020959822">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="763108374">
-[...5 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="886261614">
+  <w:num w:numId="8" w16cid:durableId="944733791">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00534C17"/>
-[...102 lines deleted...]
-    <w:rsid w:val="7F5C06F2"/>
+    <w:rsidRoot w:val="008260D4"/>
+    <w:rsid w:val="006A2DF4"/>
+    <w:rsid w:val="008255CE"/>
+    <w:rsid w:val="008260D4"/>
+    <w:rsid w:val="009048DF"/>
+    <w:rsid w:val="00A13505"/>
+    <w:rsid w:val="00BF623C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="088847DF"/>
-  <w15:docId w15:val="{A6D564F8-CC87-4E10-B894-7A6924410952}"/>
+  <w14:docId w14:val="09D80CDD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DA175DBE-EF11-4E06-81F6-7D604B3980CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3669,969 +4674,831 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
     <w:pPr>
-      <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="333333"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008260D4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B752C"/>
+    <w:rsid w:val="008260D4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="2" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B752C"/>
+    <w:rsid w:val="008260D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B752C"/>
+    <w:rsid w:val="008260D4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="2" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B752C"/>
+    <w:rsid w:val="008260D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006B752C"/>
-[...22 lines deleted...]
-    <w:rsid w:val="002361A0"/>
+    <w:rsid w:val="008260D4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...40 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="R1c618a820dd5419b" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3551" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/operating-guidelines-mptf-projects-implemented-undp-country-offices" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPBSUnit.aspx?TermID=dea4c69a-7909-43f6-8de1-50c95d5a9f3f&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/gestion-du-transfert-de-flux-de-tresorerie-programme-des-nations-unies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFRM_Archive/fbp/fbat/SitePages/ProjectClosure.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11431" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10501" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/operating-guidelines-mptf-projects-implemented-undp-country-offices" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFM" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPBSUnit.aspx?TermID=dea4c69a-7909-43f6-8de1-50c95d5a9f3f&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...594 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4738,657 +5605,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1551</Words>
-  <Characters>8841</Characters>
+  <Words>1528</Words>
+  <Characters>8712</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
+  <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10372</CharactersWithSpaces>
+  <CharactersWithSpaces>10220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>