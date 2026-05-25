--- v0 (2025-10-20)
+++ v1 (2026-05-25)
@@ -1,2289 +1,4179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="794B8334" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="184BD298" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cierre financiero de proyectos de desarrollo  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F55EDF" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="2FDABF00" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404569F4" w14:textId="091D0E45" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="75DE3C29" w14:textId="7880452C" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los pasos operativos para el cierre financiero de proyectos deben llevarse a cabo junto con el contenido prescriptivo de la sección </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>cierre y transición</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81C4E">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>página</w:t>
+          <w:t>página de gestión de programas</w:t>
         </w:r>
-        <w:r w:rsidR="00D41158">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...5 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:br/>
-        </w:r>
-[...3 lines deleted...]
-          </w:rPr>
           <w:t>y proyectos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="00A81C4E">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F1389" w:rsidRPr="00A81C4E">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> En las </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="008F1389" w:rsidRPr="008F1389">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Directrices operacionales para el cierre financiero de proyectos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F1389" w:rsidRPr="008F1389">
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F1389" w:rsidRPr="00A81C4E">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>se ofrece un procedimiento paso a paso que incluye otra información útil. Esta directriz debería seguirse antes de cambiar el Estado del proyecto a "Cerrado operativamente" ya que la liquidación de las transacciones financieras pendientes puede realizarse principalmente cuando el Estado del proyecto está "En curso".</w:t>
       </w:r>
-      <w:r w:rsidR="008F1389" w:rsidRPr="00A81C4E">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81C4E">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FE806B" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="69B6F6F0" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B916D59" w14:textId="49D61F74" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="2B2C53BE" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="751CDF6C" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las políticas del Programa de las Naciones Unidas para el Desarrollo (PNUD) requieren que los proyectos pasen por las siguientes etapas: en curso, cerrado operativamente y cerrado financieramente. Según lo estipulado en el Reglamento Financiero y Reglamentación Financiera Detallada del PNUD, el cierre financiero debe realizarse dentro de los 12 meses posteriores al cierre operativo. El estado del proyecto se refleja en el módulo de proyectos de Quantum (Inicio&gt;Proyecto&gt;Gestión financiera del proyecto) de la siguiente manera: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9571D8" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB4283E" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="263D52CC" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">O = En curso </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D78D605" w14:textId="344C23A7" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47" w:rsidP="00D41158">
-[...25 lines deleted...]
-    <w:p w14:paraId="4FB775A0" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="199E2218" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="6075"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C = Cerrado operativamente F= Cerrado financieramente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628EBF38" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C28660C" w14:textId="3AF5C076" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="194AB2A5" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...47 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se pueden asumir más compromisos financieros (registro de requisiciones u órdenes de compra) ni se pueden cargar gastos una vez que el proyecto está cerrado operativamente. Solo se permiten la liquidación de obligaciones financieras previas, los ajustes resultantes de la liquidación de adelantos de fondos bajo la modalidad de implementación nacional (NIM, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) u otros anticipos, pagos relativos a órdenes de compra existentes, depreciación y diferencias de divisas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DFBBEB" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="61B41B9D" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27885A83" w14:textId="0196A52F" w:rsidR="00B84DDE" w:rsidRDefault="00706A83">
+    <w:p w14:paraId="55942E4D" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="765B6890" w14:textId="77777777" w:rsidR="00F17166" w:rsidRPr="00F17166" w:rsidRDefault="00F17166" w:rsidP="00F17166">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Centro Mundial de Servicios Compartidos (GSSC, Global </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Shared</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centre, por sus siglas en inglés) es responsable de cerrar financieramente los Proyectos de Desarrollo en Quantum para las oficinas de país agrupadas. Las oficinas deben enviar una solicitud </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a GSSC para una revisión adicional y para garantizar que la lista de verificación de finalización del proyecto esté debidamente completa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C118C4" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADFD40B" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El GSSC y las oficinas de país deben considerar los siguientes elementos de cierre importantes antes de cerrar financieramente el proyecto en Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC752ED" w14:textId="77777777" w:rsidR="00F17166" w:rsidRPr="00F17166" w:rsidRDefault="00F17166" w:rsidP="00F17166">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="77D696B7" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17166">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un premio con un proyecto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17166">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>; GSSC para cerrar el premio primero antes de cerrar financieramente el proyecto en Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C51642" w14:textId="77777777" w:rsidR="00F17166" w:rsidRPr="00F17166" w:rsidRDefault="00F17166" w:rsidP="00F17166">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="7E60D9E5" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17166">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Premio con múltiples proyectos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17166">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF39261" w14:textId="77777777" w:rsidR="00F17166" w:rsidRPr="00F17166" w:rsidRDefault="00F17166" w:rsidP="00F17166">
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="64942A4A" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otros proyectos asociados ya están cerrados financieramente y el proyecto es el último proyecto en cerrarse financieramente, cierre la adjudicación antes de cerrar financieramente el proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23273BB7" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b. Si otros proyectos asociados etiquetados a un premio aún no están financieramente cerrados, el premio permanecerá abierto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B0936E" w14:textId="77777777" w:rsidR="00F17166" w:rsidRPr="00F17166" w:rsidRDefault="00F17166" w:rsidP="00F17166">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="332AA55C" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17166">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Múltiples premios con un proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DEE368" w14:textId="0614EE8E" w:rsidR="00F17166" w:rsidRDefault="00F17166" w:rsidP="00F17166">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="06169803" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a. GSSC para cerrar los premios primero antes de cerrar financieramente el proyecto en Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC6F6BA" w14:textId="77777777" w:rsidR="00F17166" w:rsidRDefault="00F17166" w:rsidP="00F17166">
-[...7 lines deleted...]
-    <w:p w14:paraId="5638ECE1" w14:textId="7C94D821" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00F80DF7">
+    <w:p w14:paraId="2BD2598C" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC21B03" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Una vez que todos los proyectos de Quantum estén financieramente cerrados, el Premio asociado también debe marcarse como "Cerrado" en Quantum. El Centro Global de Servicios Compartidos (GSSC) debe ser notificado y solicitado para cerrar el contrato asociado creado en el Módulo de Contratos</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="60E44AA7" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+        <w:t xml:space="preserve">Una vez que todos los proyectos de Quantum estén financieramente cerrados, el Premio asociado también debe marcarse como "Cerrado" en Quantum. El Centro Global de Servicios Compartidos (GSSC) debe ser notificado y solicitado para cerrar el contrato asociado creado en el Módulo de Contratos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1493230D" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0D9857" w14:textId="0B431043" w:rsidR="00534C17" w:rsidRDefault="007F6954" w:rsidP="007F6954">
+    <w:p w14:paraId="6BB45ED8" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="270" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Una vez que un proyecto se marca como financieramente cerrado y el contrato de adjudicación asociado también se cierra, Quantum evitará todas las transacciones posteriores contra el proyecto y el contrato de adjudicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43887664" w14:textId="77777777" w:rsidR="007F6954" w:rsidRPr="00A81C4E" w:rsidRDefault="007F6954" w:rsidP="007F6954">
+    <w:p w14:paraId="01A77C5C" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="270" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="779A2794" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+        <w:ind w:left="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115A7A84" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Designar un proyecto como financieramente cerrado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81C4E">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FED6135" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="571ACA0F" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B7259E" w14:textId="26004C0D" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="39C677F4" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="0D2ADF84" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Gerente del Proyecto es responsable de supervisar las actividades del proyecto e iniciar la designación de proyectos como cerrados operativamente y luego, como cerrados financieramente. La unidad de Finanzas de cada oficina es responsable de revisar los proyectos en curso y de coordinar con los gerentes de proyectos para iniciar el cierre financiero con el apoyo de la GSSC. La fecha límite para que un proyecto se «cierre operativamente» debe ser la fecha de finalización del proyecto estipulada en el acuerdo de costos compartidos firmado o en el documento del proyecto.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF4AD5A" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CD7883" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="7EAB03C6" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD y el Asociado en la Ejecución firman el informe de gastos trimestrales (CDR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ombined</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delivery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés), lo que confirma las cuentas y los gastos finales. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2595095A" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="01BCB7F9" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C470CD9" w14:textId="6119DA52" w:rsidR="008B1BB1" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47" w:rsidP="00133175">
+    <w:p w14:paraId="3FEA7471" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="002D2C86">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes de cambiar el estado de un proyecto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cerrado financieramente, el Oficial de Programa y el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Finanzas deben completar la lista de verificación electrónica del Quantum Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Closure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Workbench</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Quantum Home&gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Projects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt; Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Closure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>workbench</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Closure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Workbench</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>icon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81C4E">
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben verificar que los proyectos financiados con acuerdos de costos compartidos tengan saldo cero. La lista de verificación debe ser firmada por el Representante Residente/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina o un oficial senior designado por el Representante Residente/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oficina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2081FA9B" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los proyectos plenamente financiados con </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81C4E">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fondos básicos (CORE, por sus siglas en inglés) o fiduciarios (trust </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>funds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben ser designados formalmente como «cerrados financieramente» en Quantum.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3577D7D6" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los proyectos que están plena o parcialmente financiados mediante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...44 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>acuerdos de costos compartidos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81C4E">
-[...18 lines deleted...]
-    <w:p w14:paraId="413E273D" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el paso final es revisar el saldo restante de costos compartidos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A00A2D" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08743777" w14:textId="3F635C19" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="03B34D99" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...78 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El saldo de costos compartidos, según el libro mayor, se muestra en el informe de prorrateo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de  costos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compartidos (Informes de las Naciones Unidas&gt;Informes de gestión de proyectos&gt;Análisis de cartera – UN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;Project Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Portfolio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) o en el informe UN_FUND_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>STATUS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Informes de las Naciones Unidas&gt;Informes de gestión financiera&gt;Informes de gestión de presupuesto – UN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;Budget Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). Los saldos restantes deben revisarse a nivel de fondo-proyecto-donante. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D807DB6" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="10B4939E" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756392C5" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="7A8FCE3D" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando haya una combinación de déficits y excedentes a nivel del donante, los gastos de transferencia de los déficits a los excedentes deben reducirse a cero, en la medida de lo posible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08027FE3" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="79E8030D" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F0E5BA" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="54CA0487" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si persisten los déficits a nivel del proyecto o del donante, se deben seguir los siguientes pasos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFEF159" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47" w:rsidP="00B83EBC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="651CA427" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Transferir otros fondos del programa (otro donante) al proyecto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78272996" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47" w:rsidP="00B83EBC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="16D268B4" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Transferir fondos extrapresupuestarios al proyecto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1D502D" w14:textId="59DAEB7D" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47" w:rsidP="00B83EBC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21077086" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si persisten los déficits, deben iniciarse los procedimientos para cargar a los fondos básicos (TRAC, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81C4E">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Target </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81C4E">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assignment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Core</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) actual o futuro, o el fondo 11888 y el fondo 11890. Este paso solo se puede tomar después de una consulta completa con el Gobierno del país en que se ejecuta un programa. Contactar a la Oficina de Gestión de Recursos Financieros (OFM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) para obtener asesoramiento según sea necesario. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159986D9" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="357481D2" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D209567" w14:textId="0E50C33A" w:rsidR="00884AD5" w:rsidRPr="00884AD5" w:rsidRDefault="00535A47" w:rsidP="00884AD5">
+    <w:p w14:paraId="51A53785" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...20 lines deleted...]
-        <w:r w:rsidR="00535A47" w:rsidRPr="00713CF5">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando quede un excedente, deberá reembolsarse a los donantes, o transferirse a otro proyecto con el permiso del donante. El acuerdo de contribución con el donante dictará la acción requerida, incluso cuando los donantes le permitan al PNUD retener montos inferiores a un umbral establecido. Véase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4FC82D" w14:textId="7F7E37A7" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>reembolso a donantes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidR="00535A47">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00535A47">
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidR="00535A47">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00535A47">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>transferencia</w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve">. </w:t>
+          <w:t>transferencias donde no se reembolsan saldos no utilizados</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00535A47">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en inglés).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BF3E89" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780EF937" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
-[...9 lines deleted...]
-    <w:p w14:paraId="717B9A4E" w14:textId="7B9AC585" w:rsidR="00534C17" w:rsidRPr="00F52DB1" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="50CF05F4" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="2DDB8EC2" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el saldo de costos compartidos para el proyecto es cero, el proyecto debe ser designado formalmente como «cerrado financieramente» en Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312448F8" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B007C05" w14:textId="137E6968" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="58101813" w14:textId="3B701081" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Haga clic en este </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00CA26CE">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>enlace</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CA26CE">
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA26CE" w:rsidRPr="00A81C4E">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para consultar las instrucciones específicas de la Oficina del Fondo Fiduciario de Asociados Múltiples (MPTFO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...16 lines deleted...]
-        <w:r w:rsidR="00704561" w:rsidRPr="00704561">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multi-Partner Trust Fund Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partners</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés).  Las directrices de funcionamiento de los proyectos del MPTF se pueden encontrar en este </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>en</w:t>
-[...11 lines deleted...]
-          <w:t>ace</w:t>
+          <w:t>enlace</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00704561" w:rsidRPr="00704561">
-[...3 lines deleted...]
-    <w:p w14:paraId="3CA2B9F6" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en inglés).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7883C4" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B7BE27" w14:textId="0979BB9B" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00A661E9">
+    <w:p w14:paraId="3663E180" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...12 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para revertir el cierre financiero del proyecto en Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E069ED4" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="30CEC989" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0821DA" w14:textId="6201684A" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="0816650A" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las solicitudes para revertir el estado de un proyecto cerrado financieramente en Atlas deben dirigirse al </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00CD1971" w:rsidRPr="003A74F6">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNAll</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidR="00CD1971" w:rsidRPr="00CD1971">
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Para el soporte de TI a través de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por favor utilice el servicio "</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Crear Incidente</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CD1971" w:rsidRPr="00CD1971">
-[...9 lines deleted...]
-        <w:r w:rsidR="00CD1971" w:rsidRPr="00CD1971">
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>" (“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Create</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Incident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, en inglés) en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>el portal de gestión de servicios UNall</w:t>
+          <w:t xml:space="preserve">el portal de gestión de servicios </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00DD76CF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00CD1971" w:rsidRPr="00CD1971">
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La oficina deberá proporcionar una explicación de por qué el proyecto se cerró prematuramente y por qué se debe revertir el estado del proyecto.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56078555" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="5E2EE30F" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7992DF3F" w14:textId="29A8803E" w:rsidR="00534C17" w:rsidRPr="00A81C4E" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="47C999A7" w14:textId="2C71B939" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si ya se informó al donante, no se debe aprobar su reapertura a menos que el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la División de Cuentas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>decida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que el proyecto debe reabrirse dado que el ajuste es lo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="128B7E22" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+        <w:t>suficientemente significativo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C188864" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35112FC1" w14:textId="3AD1C160" w:rsidR="00704561" w:rsidRPr="00704561" w:rsidRDefault="00535A47" w:rsidP="00704561">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="74352D4E" w14:textId="0ED55A67" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...25 lines deleted...]
-      <w:r w:rsidR="00704561">
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los proyectos cerrados financieramente deben reabrirse solo en circunstancias excepcionales. Como regla general, el proyecto debe volver a abrirse si el estado se modificó en Quantum sin un CDR firmado final y si el cargo pendiente es significativo. Sin embargo, si el CDR final está firmado por todas las partes, confirmando las cuentas y los gastos financieros finales del proyecto, entonces los cargos/créditos adicionales se deben contabilizar en la cuenta de partidas varias (véase la reglamentación financiera 126.10) y no en el proyecto. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier cargo/crédito a la cuenta de partidas varias debe estar debidamente justificado y aprobado por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la División de Cuentas. Las preguntas más frecuentes (FAQ, “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Frequently</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00704561" w:rsidRPr="00704561">
-[...3 lines deleted...]
-        <w:r w:rsidR="00704561" w:rsidRPr="00704561">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asked</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions”, por sus siglas en inglés) relacionadas con el motivo de la reapertura de los proyectos cerrados financieramente, el importe del saldo correcto y otra información útil se pueden encontrar en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00DD76CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Cierre del Proyecto SharePoint</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00704561" w:rsidRPr="00704561">
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CC84D9" w14:textId="77777777" w:rsidR="00704561" w:rsidRDefault="00704561" w:rsidP="00C760D3">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="37180664" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FBA0A50" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La responsabilidad general del cierre del proyecto es del Gerente del Proyecto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7436725E" w14:textId="77777777" w:rsidR="00D80167" w:rsidRPr="000D3F94" w:rsidRDefault="00D80167" w:rsidP="00D80167">
+    <w:p w14:paraId="0F2A6CB1" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A3F2CDC" w14:textId="77777777" w:rsidR="000D3F94" w:rsidRPr="00D80167" w:rsidRDefault="000D3F94" w:rsidP="000D3F94">
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69987CAB" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="35E4EDB9" w14:textId="49032F6C" w:rsidR="000D3F94" w:rsidRPr="00CA26CE" w:rsidRDefault="000D3F94" w:rsidP="000D3F94">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7EEE76" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F39912" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Disclaimer: This document was translated from English into Spanish. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3143FF10" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234FB150" w14:textId="77777777" w:rsidR="000D3F94" w:rsidRPr="00D80167" w:rsidRDefault="000D3F94" w:rsidP="000D3F94">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="189CD325" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="23"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B49922" w14:textId="77777777" w:rsidR="000D3F94" w:rsidRPr="000D3F94" w:rsidRDefault="000D3F94" w:rsidP="006B752C">
+    <w:p w14:paraId="535CED1C" w14:textId="77777777" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="11509" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8B96AD" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00DD76CF">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1435" w:bottom="721" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F79A664" w14:textId="77777777" w:rsidR="00D67D11" w:rsidRDefault="00D67D11" w:rsidP="006B752C">
+    <w:p w14:paraId="11F6D8BA" w14:textId="77777777" w:rsidR="00A903F0" w:rsidRDefault="00A903F0" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61902AA2" w14:textId="77777777" w:rsidR="00D67D11" w:rsidRDefault="00D67D11" w:rsidP="006B752C">
+    <w:p w14:paraId="01D6BB27" w14:textId="77777777" w:rsidR="00A903F0" w:rsidRDefault="00A903F0" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ProximaNova">
-[...21 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6BEB048D" w14:textId="77777777" w:rsidR="005B2F67" w:rsidRDefault="005B2F67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21C3CE10" w14:textId="40E20249" w:rsidR="00DD76CF" w:rsidRPr="00DD76CF" w:rsidRDefault="00DD76CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A10DB5">
+    <w:r w:rsidRPr="00DD76CF">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A10DB5">
+    <w:r w:rsidRPr="00DD76CF">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
-    <w:r w:rsidR="005B2F67">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="ProximaNova" w:hAnsi="ProximaNova"/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>25/07/2016</w:t>
+      <w:t>01</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DD76CF">
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>/0</w:t>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DD76CF">
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>/20</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>23</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DD76CF">
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-678350975"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{29E3F7AE-19AE-4643-9FAE-4FA1C7782439}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00BB439B">
+        <w:r w:rsidRPr="00DD76CF">
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45D72E74" w14:textId="77777777" w:rsidR="00D67D11" w:rsidRDefault="00D67D11" w:rsidP="006B752C">
+    <w:p w14:paraId="2DD92912" w14:textId="77777777" w:rsidR="00A903F0" w:rsidRDefault="00A903F0" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74B114AF" w14:textId="77777777" w:rsidR="00D67D11" w:rsidRDefault="00D67D11" w:rsidP="006B752C">
+    <w:p w14:paraId="2755532A" w14:textId="77777777" w:rsidR="00A903F0" w:rsidRDefault="00A903F0" w:rsidP="00DD76CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="519C4D61" w14:textId="77CA25BA" w:rsidR="006B752C" w:rsidRDefault="00E568A1" w:rsidP="006B752C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BEC64A8" w14:textId="2E9659B2" w:rsidR="00DD76CF" w:rsidRDefault="00DD76CF" w:rsidP="006B752C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07232023" wp14:editId="69948274">
-[...2 lines deleted...]
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58FBDF06" wp14:editId="5CD7603F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-198120</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="595072354" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FB65B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="684E0864"/>
     <w:lvl w:ilvl="0" w:tplc="25467B82">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="270"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2454,687 +4344,50 @@
     <w:lvl w:ilvl="8" w:tplc="B4467782">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15E64528"/>
-[...635 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30091324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E31C34BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3176,51 +4429,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="384F7333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72824ED8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3262,1376 +4515,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...209 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="76176178">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2065132053">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="497578529">
+  <w:num w:numId="2" w16cid:durableId="2026590915">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="425422304">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="3" w16cid:durableId="425422304">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00534C17"/>
-[...1030 lines deleted...]
-    <w:rsid w:val="00F76E68"/>
+    <w:rsidRoot w:val="00DD76CF"/>
+    <w:rsid w:val="002C3950"/>
+    <w:rsid w:val="003F57B9"/>
+    <w:rsid w:val="009716F1"/>
+    <w:rsid w:val="009B4F85"/>
+    <w:rsid w:val="00A903F0"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA5096"/>
+    <w:rsid w:val="00DA09E3"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD76CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6FBAD5AC"/>
+  <w14:docId w14:val="663CBD1A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{31A35A47-EDAE-493C-A0AE-14ED5ED12286}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4973,208 +4992,813 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00E54090"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="2" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="2" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DD76CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/cierre-y-transicion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=127&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/operating-guidelines-mptf-projects-implemented-undp-country-offices" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFM" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/gestion-intermediada-de-los-fondos-el-pnud-como-organizacion-de-las-naciones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPBSUnit.aspx?TermID=dea4c69a-7909-43f6-8de1-50c95d5a9f3f&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5281,660 +5905,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9217</Characters>
+  <Pages>5</Pages>
+  <Words>1613</Words>
+  <Characters>9197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10813</CharactersWithSpaces>
+  <CharactersWithSpaces>10789</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>