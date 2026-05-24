--- v0 (2026-04-18)
+++ v1 (2026-05-24)
@@ -1,67 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="794B8334" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial Closure of Development Projects  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F55EDF" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -180,96 +176,102 @@
         <w:t>provides a step-by-step procedure including other useful information.</w:t>
       </w:r>
       <w:r w:rsidR="00DF4B3A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> This guideline should be followed before the Project Status is changed to ‘Operationally Closed’ as the clearance of the pending financial transactions mostly can be cleared when Project Status is ‘On-going’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FE806B" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B916D59" w14:textId="50EBB08E" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="5B916D59" w14:textId="3C3F9F35" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP policies require that projects go through these stages: ongoing; operationally closed; and financially closed. As stipulated in UNDP’s Financial Regulations and Rules, financial closure must take place within 12 months of operational closure. Project status is reflected in the Projects module of </w:t>
       </w:r>
       <w:r w:rsidR="00390A40">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00390A40" w:rsidRPr="6A832514">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Home&gt;Project&gt;Project Financial Management</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">) as follows: </w:t>
+        <w:t xml:space="preserve">Home&gt;Project&gt;Project Financial </w:t>
+      </w:r>
+      <w:r w:rsidR="00205159" w:rsidRPr="6A832514">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00205159" w:rsidRPr="002361A0" w:rsidDel="00390A40">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002361A0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as follows: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751CDF6C" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB4283E" w14:textId="48E25737" w:rsidR="00534C17" w:rsidRPr="00090890" w:rsidRDefault="00535A47" w:rsidP="004F59CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
@@ -381,56 +383,65 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">GSSC is responsible for financially closing the Development Projects in Quantum for the clustered country offices. The offices must submit </w:t>
       </w:r>
       <w:r w:rsidR="008506FF" w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">UNall request </w:t>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A7295E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> request </w:t>
       </w:r>
       <w:r w:rsidR="0060042E" w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> GSSC</w:t>
       </w:r>
       <w:r w:rsidR="0060042E" w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
@@ -508,67 +519,73 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7295E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Award with multiple projects</w:t>
       </w:r>
       <w:r w:rsidR="005274E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256C7C92" w14:textId="77777777" w:rsidR="00037BF9" w:rsidRPr="00A7295E" w:rsidRDefault="00037BF9" w:rsidP="00037BF9">
+    <w:p w14:paraId="256C7C92" w14:textId="6FCB900A" w:rsidR="00037BF9" w:rsidRPr="00A7295E" w:rsidRDefault="00205159" w:rsidP="00037BF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">if other associated projects are already financially closed and the project is the last project to be financially closed, close the award before financially closing the project. </w:t>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="00037BF9" w:rsidRPr="00A7295E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other associated projects are already financially closed and the project is the last project to be financially closed, close the award before financially closing the project. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF3C2D5" w14:textId="77777777" w:rsidR="00037BF9" w:rsidRPr="00A7295E" w:rsidRDefault="00037BF9" w:rsidP="00037BF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>If other associated projects tagged to one award are not yet financially closed the award will remain open.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B863E65" w14:textId="1B55761D" w:rsidR="00037BF9" w:rsidRPr="00A7295E" w:rsidRDefault="00037BF9" w:rsidP="00037BF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -722,90 +739,76 @@
       <w:r w:rsidR="00530200">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Centre</w:t>
       </w:r>
       <w:r w:rsidR="00037BF9" w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GSS</w:t>
       </w:r>
       <w:r w:rsidR="00037BF9">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00037BF9" w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">) should be notified and requested to close the associated contract created in the Contracts Module. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A393F96" w14:textId="77777777" w:rsidR="00037BF9" w:rsidRPr="002361A0" w:rsidRDefault="00037BF9" w:rsidP="00CD291B">
-[...7 lines deleted...]
-    <w:p w14:paraId="44DFBBEB" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="44DFBBEB" w14:textId="6F61BD07" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00534C17">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002361A0">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="60E44AA7" w14:textId="637FE501" w:rsidR="00534C17" w:rsidRPr="00A7295E" w:rsidRDefault="00B11BDB" w:rsidP="001327EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Once a project is marked financially closed and the associated award contract is also closed, Quantum will prevent all further transactions against the project and award contract</w:t>
       </w:r>
       <w:r w:rsidR="004951F0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00535A47" w:rsidRPr="00A7295E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0D9857" w14:textId="16FE4AED" w:rsidR="00534C17" w:rsidRPr="001327EB" w:rsidRDefault="00534C17">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="779A2794" w14:textId="28367EE3" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
@@ -950,52 +953,57 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6C470CD9" w14:textId="273CE9FE" w:rsidR="008B1BB1" w:rsidRPr="00F0020A" w:rsidRDefault="00535A47" w:rsidP="006C1BBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Before the status of a project is changed to financially closed, the programme officer and the head of finance must complete the</w:t>
       </w:r>
       <w:r w:rsidR="009D5B48">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0048188D">
-        <w:t>eChecklist fro</w:t>
+        <w:t>eChecklist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0048188D">
+        <w:t xml:space="preserve"> fro</w:t>
       </w:r>
       <w:r w:rsidR="009D5B48" w:rsidRPr="009D5B48">
         <w:t xml:space="preserve">m </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00390A40" w:rsidRPr="00C87CE9">
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Quantum</w:t>
         </w:r>
         <w:r w:rsidR="009D5B48" w:rsidRPr="00C87CE9">
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> Project Closure Workbench</w:t>
         </w:r>
         <w:r w:rsidR="00913B27" w:rsidRPr="00C87CE9">
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> (</w:t>
         </w:r>
         <w:r w:rsidR="00390A40" w:rsidRPr="00C87CE9">
           <w:rPr>
@@ -1321,58 +1329,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD6E4A9" w14:textId="5C47FAB2" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where a surplus remains, it should be refunded to the donor(s) or transferred to another project with the permission of the donor. The contribution agreement with the donor will dictate the </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">required action including where donors permit UNDP to retain amounts below a set threshold. See </w:t>
+        <w:t xml:space="preserve">Where a surplus remains, it should be refunded to the donor(s) or transferred to another project with the permission of the donor. The contribution agreement with the donor will dictate the required action including where donors permit UNDP to retain amounts below a set threshold. See </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="002361A0">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="002361A0">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Refund to Donors</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="002361A0">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:lang w:val="en-GB"/>
@@ -1429,50 +1430,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717B9A4E" w14:textId="293DFC0B" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">When the cost-sharing balance for the project is zero, the project should be formally designated as “financially closed” in </w:t>
       </w:r>
       <w:r w:rsidR="00390A40">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDB8EC2" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
@@ -1613,145 +1615,165 @@
         <w:t>Quantum</w:t>
       </w:r>
       <w:r w:rsidR="00535A47" w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E069ED4" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0821DA" w14:textId="5A4DA5C9" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="5F0821DA" w14:textId="139D96E1" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Requests to reverse the status of a financially closed project in </w:t>
       </w:r>
       <w:r w:rsidR="00390A40">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be directed to </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="003A74F6" w:rsidRPr="008F0C83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>UNAll</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="007D142E">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003A74F6">
         <w:rPr>
           <w:color w:val="444444"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>For IT support through UNAll, please us</w:t>
+        <w:t xml:space="preserve">For IT support through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A74F6">
+        <w:rPr>
+          <w:color w:val="444444"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A74F6">
+        <w:rPr>
+          <w:color w:val="444444"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, please us</w:t>
       </w:r>
       <w:r w:rsidR="00DC471D">
         <w:rPr>
           <w:color w:val="444444"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="003A74F6">
         <w:rPr>
           <w:color w:val="444444"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> the “</w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="003A74F6" w:rsidRPr="003A74F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Create Incident</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A74F6">
         <w:rPr>
           <w:color w:val="444444"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">” service in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="003A74F6" w:rsidRPr="003A74F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>UNall service management portal</w:t>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="003A74F6" w:rsidRPr="003A74F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> service management portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A74F6">
         <w:rPr>
           <w:color w:val="444444"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003A74F6" w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The office will be required to provide an explanation why the project was prematurely closed and whether the project status should be reversed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56078555" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -1780,51 +1802,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If it is already reported to the donor it should not be approved for reopening unless the Chief of Accounts Division decides that the project should be reopened because the adjustment is sufficiently significant.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128B7E22" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C5DD1D" w14:textId="4C8B8E4D" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="006B752C">
+    <w:p w14:paraId="10C5DD1D" w14:textId="1FB1E76B" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47" w:rsidP="006B752C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0081C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Financially closed projects should be re-opened only in rare circumstances. As a general rule, the project should be re-opened if the status was changed in </w:t>
       </w:r>
       <w:r w:rsidR="00390A40" w:rsidRPr="5B0081C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r w:rsidRPr="5B0081C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -1857,495 +1879,412 @@
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidR="00077E0B" w:rsidRPr="5B0081C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Project Closure SharePoint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00077E0B" w:rsidRPr="5B0081C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C812F22" w14:textId="1A356F8A" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00534C17" w:rsidP="006B752C">
       <w:pPr>
         <w:ind w:left="345" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F9E619" w14:textId="77777777" w:rsidR="00534C17" w:rsidRPr="002361A0" w:rsidRDefault="00535A47">
+    <w:p w14:paraId="13CA996A" w14:textId="4E2156AE" w:rsidR="00534C17" w:rsidRPr="00205159" w:rsidRDefault="00535A47" w:rsidP="00647B7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall responsibility for project closure lies with the Project Manager. </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B235BA" w:rsidRPr="00205159">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId34"/>
+    </w:p>
+    <w:sectPr w:rsidR="00534C17" w:rsidRPr="00205159" w:rsidSect="00647B7D">
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1483" w:right="1435" w:bottom="721" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1165" w:right="1435" w:bottom="721" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49C92F93" w14:textId="77777777" w:rsidR="00760A07" w:rsidRDefault="00760A07" w:rsidP="006B752C">
+    <w:p w14:paraId="38FC7BEB" w14:textId="77777777" w:rsidR="00B157D7" w:rsidRDefault="00B157D7" w:rsidP="006B752C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E3DA443" w14:textId="77777777" w:rsidR="00760A07" w:rsidRDefault="00760A07" w:rsidP="006B752C">
+    <w:p w14:paraId="089E0379" w14:textId="77777777" w:rsidR="00B157D7" w:rsidRDefault="00B157D7" w:rsidP="006B752C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ProximaNova">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26F0DAC4" w14:textId="77777777" w:rsidR="00EB569E" w:rsidRDefault="00EB569E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FE0E730" w14:textId="5B0CD220" w:rsidR="002361A0" w:rsidRPr="00205159" w:rsidRDefault="002361A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F0020A">
+    <w:r w:rsidR="00F0020A" w:rsidRPr="00205159">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F0020A">
+    <w:r w:rsidR="00F0020A" w:rsidRPr="00205159">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="002361A0">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00205159">
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="ProximaNova" w:hAnsi="ProximaNova"/>
+    <w:r w:rsidR="00B235BA" w:rsidRPr="00647B7D">
+      <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>01</w:t>
     </w:r>
-    <w:r w:rsidR="00EB569E">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="ProximaNova" w:hAnsi="ProximaNova"/>
+    <w:r w:rsidR="00EB569E" w:rsidRPr="00647B7D">
+      <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00B235BA">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="ProximaNova" w:hAnsi="ProximaNova"/>
+    <w:r w:rsidR="00B235BA" w:rsidRPr="00647B7D">
+      <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>01</w:t>
     </w:r>
-    <w:r w:rsidR="00EB569E">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="ProximaNova" w:hAnsi="ProximaNova"/>
+    <w:r w:rsidR="00EB569E" w:rsidRPr="00647B7D">
+      <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00B235BA">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="ProximaNova" w:hAnsi="ProximaNova"/>
+    <w:r w:rsidR="00B235BA" w:rsidRPr="00647B7D">
+      <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>2023</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00205159">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="002361A0">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00205159">
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-678350975"/>
         <w:placeholder>
           <w:docPart w:val="082CFBDD1EE94CA5B56083A373FA90E9"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{29E3F7AE-19AE-4643-9FAE-4FA1C7782439}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00F467A4">
+        <w:r w:rsidR="00F467A4" w:rsidRPr="00205159">
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="627103F6" w14:textId="77777777" w:rsidR="00760A07" w:rsidRDefault="00760A07" w:rsidP="006B752C">
+    <w:p w14:paraId="299BDD31" w14:textId="77777777" w:rsidR="00B157D7" w:rsidRDefault="00B157D7" w:rsidP="006B752C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5811ECF4" w14:textId="77777777" w:rsidR="00760A07" w:rsidRDefault="00760A07" w:rsidP="006B752C">
+    <w:p w14:paraId="1022A493" w14:textId="77777777" w:rsidR="00B157D7" w:rsidRDefault="00B157D7" w:rsidP="006B752C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="519C4D61" w14:textId="35AD8C05" w:rsidR="006B752C" w:rsidRDefault="000D09C6" w:rsidP="006B752C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DE1665E" wp14:editId="5D3220F3">
-          <wp:extent cx="609777" cy="928800"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DE1665E" wp14:editId="1B8BE81B">
+          <wp:extent cx="470253" cy="716280"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="3" name="Picture 3" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="727147660" name="Picture 727147660" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Picture 3" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="609777" cy="928800"/>
+                    <a:ext cx="475439" cy="724179"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="67D232F1" w14:textId="77777777" w:rsidR="006B752C" w:rsidRDefault="006B752C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FB65B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85A4803A"/>
     <w:lvl w:ilvl="0" w:tplc="C3AC23BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -3768,168 +3707,175 @@
   <w:num w:numId="3" w16cid:durableId="1049303237">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="576205891">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1487087674">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1555583275">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="460658434">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1218277139">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="769424479">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00534C17"/>
     <w:rsid w:val="00037BF9"/>
     <w:rsid w:val="0004046D"/>
     <w:rsid w:val="00041435"/>
     <w:rsid w:val="00045FA5"/>
     <w:rsid w:val="00077E0B"/>
     <w:rsid w:val="000828E1"/>
     <w:rsid w:val="00087396"/>
     <w:rsid w:val="00090890"/>
     <w:rsid w:val="000B466F"/>
     <w:rsid w:val="000B57C4"/>
     <w:rsid w:val="000D09C6"/>
     <w:rsid w:val="000F39F1"/>
     <w:rsid w:val="0012421E"/>
     <w:rsid w:val="001327EB"/>
     <w:rsid w:val="00194B43"/>
     <w:rsid w:val="001B05B2"/>
     <w:rsid w:val="001B520B"/>
+    <w:rsid w:val="001C728A"/>
     <w:rsid w:val="001F4D96"/>
+    <w:rsid w:val="00205159"/>
     <w:rsid w:val="002361A0"/>
     <w:rsid w:val="002751E6"/>
     <w:rsid w:val="00285169"/>
     <w:rsid w:val="002C55C5"/>
+    <w:rsid w:val="00323AB9"/>
     <w:rsid w:val="00332A01"/>
     <w:rsid w:val="0033342E"/>
     <w:rsid w:val="0034600B"/>
     <w:rsid w:val="00390A40"/>
     <w:rsid w:val="003A74F6"/>
     <w:rsid w:val="003C7D0C"/>
     <w:rsid w:val="00421CF2"/>
     <w:rsid w:val="0044426C"/>
     <w:rsid w:val="0048188D"/>
     <w:rsid w:val="004951F0"/>
     <w:rsid w:val="004D22F5"/>
     <w:rsid w:val="004D3C8A"/>
     <w:rsid w:val="004F4F9F"/>
     <w:rsid w:val="004F59CE"/>
     <w:rsid w:val="005044D8"/>
     <w:rsid w:val="005274E8"/>
     <w:rsid w:val="00530200"/>
     <w:rsid w:val="00534C17"/>
     <w:rsid w:val="00535A47"/>
     <w:rsid w:val="00536936"/>
+    <w:rsid w:val="005B5D24"/>
     <w:rsid w:val="005C7DF9"/>
     <w:rsid w:val="005E695E"/>
     <w:rsid w:val="005F29D4"/>
     <w:rsid w:val="005F7EAA"/>
     <w:rsid w:val="0060042E"/>
+    <w:rsid w:val="00647B7D"/>
     <w:rsid w:val="0065788B"/>
     <w:rsid w:val="006721E8"/>
     <w:rsid w:val="006737A5"/>
     <w:rsid w:val="0067440B"/>
     <w:rsid w:val="006B752C"/>
     <w:rsid w:val="006C1BBF"/>
     <w:rsid w:val="006C79A4"/>
     <w:rsid w:val="006D16C8"/>
     <w:rsid w:val="006E084D"/>
     <w:rsid w:val="00760A07"/>
     <w:rsid w:val="007B1CCB"/>
     <w:rsid w:val="007B5158"/>
     <w:rsid w:val="007D142E"/>
     <w:rsid w:val="0082158B"/>
     <w:rsid w:val="008506FF"/>
     <w:rsid w:val="00852F36"/>
     <w:rsid w:val="00861A1C"/>
     <w:rsid w:val="00862D78"/>
     <w:rsid w:val="008726F9"/>
     <w:rsid w:val="00886DC0"/>
     <w:rsid w:val="008B1BB1"/>
     <w:rsid w:val="008C11E8"/>
     <w:rsid w:val="008E6167"/>
     <w:rsid w:val="008F0C83"/>
     <w:rsid w:val="00902054"/>
     <w:rsid w:val="00913744"/>
     <w:rsid w:val="00913B27"/>
     <w:rsid w:val="00923602"/>
     <w:rsid w:val="009267C5"/>
     <w:rsid w:val="009A4356"/>
     <w:rsid w:val="009C5C2B"/>
     <w:rsid w:val="009D5B48"/>
     <w:rsid w:val="009E7445"/>
     <w:rsid w:val="00A035C0"/>
     <w:rsid w:val="00A05D48"/>
     <w:rsid w:val="00A22EBB"/>
     <w:rsid w:val="00A25163"/>
     <w:rsid w:val="00A43742"/>
     <w:rsid w:val="00A661E9"/>
     <w:rsid w:val="00A7295E"/>
     <w:rsid w:val="00A813BC"/>
     <w:rsid w:val="00A92F0C"/>
     <w:rsid w:val="00AA15BF"/>
     <w:rsid w:val="00AC4BA9"/>
     <w:rsid w:val="00B11BDB"/>
+    <w:rsid w:val="00B157D7"/>
     <w:rsid w:val="00B20A5E"/>
     <w:rsid w:val="00B235BA"/>
     <w:rsid w:val="00B47F0F"/>
     <w:rsid w:val="00B83EBC"/>
     <w:rsid w:val="00BD4798"/>
     <w:rsid w:val="00BF3429"/>
     <w:rsid w:val="00C170B0"/>
     <w:rsid w:val="00C244C7"/>
     <w:rsid w:val="00C30BEC"/>
     <w:rsid w:val="00C45BE9"/>
     <w:rsid w:val="00C50BEF"/>
     <w:rsid w:val="00C871FF"/>
     <w:rsid w:val="00C87CE9"/>
     <w:rsid w:val="00CC0217"/>
     <w:rsid w:val="00CC645F"/>
     <w:rsid w:val="00CD291B"/>
     <w:rsid w:val="00CF0D1B"/>
     <w:rsid w:val="00D03971"/>
     <w:rsid w:val="00D20069"/>
     <w:rsid w:val="00D51A51"/>
     <w:rsid w:val="00D64225"/>
     <w:rsid w:val="00D675A5"/>
     <w:rsid w:val="00D8740D"/>
     <w:rsid w:val="00DA433C"/>
     <w:rsid w:val="00DC471D"/>
@@ -3949,59 +3895,59 @@
     <w:rsid w:val="00F96773"/>
     <w:rsid w:val="00FF7A84"/>
     <w:rsid w:val="5B0081C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="088847DF"/>
   <w15:docId w15:val="{A6D564F8-CC87-4E10-B894-7A6924410952}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4618,266 +4564,273 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="333333"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00390A40"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="333333"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="377709824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPBSUnit.aspx?TermID=dea4c69a-7909-43f6-8de1-50c95d5a9f3f&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=127&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=128&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/programme-and-project-management" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/refunds-donors" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=127&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/no-refunds" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/close-and-transition" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/operating-guidelines-mptf-projects-implemented-undp-country-offices" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finance.partneragencies.org/psp/UNDPP1FS/EMPLOYEE/ERP/c/UN_CUSTOM.UN_PCL_SRCH.GBL?FolderPath=PORTAL_ROOT_OBJECT.EPCO_GRANTS.PROJECT_MANAGEMENT.UN_PCL_SRCH&amp;IsFolder=false&amp;IgnoreParamTempl=FolderPath%2cIsFolder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=132&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFRM_Archive/fbp/fbat/SitePages/ProjectClosure.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=128&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/operational-guidelines-financial-closure-development-projects" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/pass-through-fund-management-undp-participating-un-organization" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPBSUnit.aspx?TermID=dea4c69a-7909-43f6-8de1-50c95d5a9f3f&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=127&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=128&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/programme-and-project-management" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/refunds-donors" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=127&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/no-refunds" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/close-and-transition" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/operating-guidelines-mptf-projects-implemented-undp-country-offices" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finance.partneragencies.org/psp/UNDPP1FS/EMPLOYEE/ERP/c/UN_CUSTOM.UN_PCL_SRCH.GBL?FolderPath=PORTAL_ROOT_OBJECT.EPCO_GRANTS.PROJECT_MANAGEMENT.UN_PCL_SRCH&amp;IsFolder=false&amp;IgnoreParamTempl=FolderPath%2cIsFolder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=132&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=128&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/operational-guidelines-financial-closure-development-projects" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/pass-through-fund-management-undp-participating-un-organization" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="082CFBDD1EE94CA5B56083A373FA90E9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B27BFC97-C032-4553-81AD-942EBAF8E6BF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CD5D02" w:rsidRDefault="00E54090">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ProximaNova">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E5151D"/>
     <w:rsid w:val="00022353"/>
     <w:rsid w:val="000D3120"/>
     <w:rsid w:val="001A636E"/>
     <w:rsid w:val="0024592F"/>
+    <w:rsid w:val="00323AB9"/>
     <w:rsid w:val="00410C2D"/>
     <w:rsid w:val="00491C96"/>
     <w:rsid w:val="00520B76"/>
+    <w:rsid w:val="005B5D24"/>
     <w:rsid w:val="00734CEC"/>
+    <w:rsid w:val="00747822"/>
     <w:rsid w:val="007A03DD"/>
     <w:rsid w:val="007A5033"/>
     <w:rsid w:val="00901E76"/>
     <w:rsid w:val="009348D5"/>
     <w:rsid w:val="00960B0C"/>
     <w:rsid w:val="00A07642"/>
     <w:rsid w:val="00AC38F3"/>
     <w:rsid w:val="00B64E15"/>
     <w:rsid w:val="00C213EE"/>
+    <w:rsid w:val="00C513DF"/>
     <w:rsid w:val="00C706B2"/>
     <w:rsid w:val="00C92A07"/>
     <w:rsid w:val="00CD5D02"/>
     <w:rsid w:val="00D3037A"/>
     <w:rsid w:val="00D729A8"/>
     <w:rsid w:val="00E5151D"/>
     <w:rsid w:val="00E54090"/>
     <w:rsid w:val="00E77468"/>
     <w:rsid w:val="00E93F3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6FBAD5AC"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5272,51 +5225,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E54090"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -5843,78 +5796,78 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33D72A9F-0FEB-4339-9CEC-AB423862CD40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13659578-6468-40AD-9528-2F65ED950F6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1346</Words>
-  <Characters>7676</Characters>
+  <Words>1338</Words>
+  <Characters>7630</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9004</CharactersWithSpaces>
+  <CharactersWithSpaces>8951</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hideko Hadzialic</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">