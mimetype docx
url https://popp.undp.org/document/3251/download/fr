--- v0 (2025-10-19)
+++ v1 (2026-05-24)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="30BCFD8B" w14:textId="77777777" w:rsidR="00890E37" w:rsidRPr="00E43C68" w:rsidRDefault="00890E37" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestion de la performance et du perfectionnement </w:t>
@@ -185,57 +185,59 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28594A93" w14:textId="7FB7B0B7" w:rsidR="00533123" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>La politique s’applique à tous les membres du personnel du PNUD en activité</w:t>
       </w:r>
       <w:r w:rsidR="00AB3FD8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="5F668E1E" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="5F668E1E" w:rsidRPr="00E43C68">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="1478AE47" w:rsidRPr="00E43C68">
         <w:t>l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="1478AE47" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5F668E1E" w:rsidRPr="00E43C68">
         <w:t>existe une procédure distincte pour la gestion des performances des membres du personnel au niveau ASG et au-dessus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560509F1" w14:textId="77777777" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CF78BE6" w14:textId="77777777" w:rsidR="00AB3FD8" w:rsidRPr="001217DA" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -294,55 +296,59 @@
         <w:r w:rsidR="00BF1C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">politique </w:t>
         </w:r>
         <w:r w:rsidR="001B4FC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">du </w:t>
         </w:r>
         <w:r w:rsidR="00F21327" w:rsidRPr="00F21327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">période </w:t>
         </w:r>
         <w:r w:rsidR="00F21327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>probatoire lors de la nomination</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A7314">
+      <w:r w:rsidR="002A7314" w:rsidRPr="004C7A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> (en anglais)</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7314" w:rsidRPr="004C7A1F">
+        <w:t>(en anglais)</w:t>
       </w:r>
       <w:r w:rsidRPr="001217DA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002C18E6" w:rsidRPr="00AB3FD8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E7B2F2" w14:textId="50B292C7" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="45C1BB6F" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="Calibri11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
@@ -488,73 +494,70 @@
     </w:p>
     <w:p w14:paraId="4AFF79F8" w14:textId="77777777" w:rsidR="00FD3F0A" w:rsidRPr="001217DA" w:rsidRDefault="00FD3F0A" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="001BDD10" w14:textId="4BA723B2" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les membres du personnel </w:t>
       </w:r>
       <w:r w:rsidR="2DB8E227" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">doivent </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t>bénéficie</w:t>
       </w:r>
       <w:r w:rsidR="5DBDD5CA" w:rsidRPr="00E43C68">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> de conseils, de ressources et de possibilités d</w:t>
       </w:r>
       <w:r w:rsidR="6F13FCF5" w:rsidRPr="00E43C68">
         <w:t>’apprentissage</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
-        <w:t xml:space="preserve"> appropriés pour s’assurer qu’ils peuvent satisfaire aux normes de performances, </w:t>
-[...3 lines deleted...]
-        <w:t>atteindre les objectifs et les résultats convenus et répondre à leurs aspirations</w:t>
+        <w:t xml:space="preserve"> appropriés pour s’assurer qu’ils peuvent satisfaire aux normes de performances, atteindre les objectifs et les résultats convenus et répondre à leurs aspirations</w:t>
       </w:r>
       <w:r w:rsidR="4A08B7FE" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> pertinent</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> et besoins en matière de développement professionnel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EE6CF7" w14:textId="77777777" w:rsidR="00FD3F0A" w:rsidRPr="001217DA" w:rsidRDefault="00FD3F0A" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25FA6237" w14:textId="4DC00674" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -827,113 +830,103 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2607EB23" w14:textId="590A6BAB" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
-        <w:t>La gestion des performances et le développement professionnel sont facilités par divers mécanismes, notamment un outil en ligne visant à assurer l’enregistrement requis des principales étapes du processus de gestion des performances (ci-après dénommé « outil PMD en ligne »), le Centre de développement des talents (CDT)</w:t>
+        <w:t xml:space="preserve">La gestion des performances et le développement professionnel sont facilités par divers mécanismes, notamment un outil en ligne visant à assurer l’enregistrement requis des principales étapes du processus de gestion des performances (ci-après dénommé « outil PMD en ligne »), le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43C68">
+        <w:lastRenderedPageBreak/>
+        <w:t>Centre de développement des talents (CDT)</w:t>
       </w:r>
       <w:r w:rsidR="324DF2C3" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> du PNUD </w:t>
       </w:r>
       <w:r w:rsidR="5C78DBBB" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">les directives pertinentes et les matériels </w:t>
       </w:r>
       <w:r w:rsidR="7D266922" w:rsidRPr="00E43C68">
         <w:t>d’apprentissage</w:t>
       </w:r>
       <w:r w:rsidR="6F457B9D" w:rsidRPr="00E43C68">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28594A95" w14:textId="347059BC" w:rsidR="00533123" w:rsidRDefault="00533123" w:rsidP="00510497">
+    <w:p w14:paraId="4C42482C" w14:textId="77777777" w:rsidR="00FC33C5" w:rsidRPr="001217DA" w:rsidRDefault="00FC33C5" w:rsidP="000A2C86">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...11 lines deleted...]
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="552F609B" w14:textId="27984BB0" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="1F91F162" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="Calibri11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">IV. </w:t>
       </w:r>
       <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Planification annuelle des performances</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CABF1D" w14:textId="77777777" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="105"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -1096,51 +1089,55 @@
     <w:p w14:paraId="4557422F" w14:textId="1193611C" w:rsidR="750B9BBE" w:rsidRPr="00E43C68" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7008F4D6" w14:textId="6EEE4AAF" w:rsidR="1A810B07" w:rsidRPr="00E43C68" w:rsidRDefault="1A810B07" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>La personne supervisée et son superviseur doivent tous deux être impliqués dans le processus de planification annuelle (mentionné au paragraphe 1</w:t>
       </w:r>
       <w:r w:rsidR="00430012">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
-        <w:t>). Si le superviseur n'a pas participé à la discussion sur la planification annuelle des performances ou n'a pas approuvé les objectifs annuels dans l'outil en ligne PMD, son superviseur ou, le cas échéant, le chef de bureau doit veiller à ce qu'une solution appropriée soit trouvée pour que l'évaluation des performances soit menée à bien.</w:t>
+        <w:t xml:space="preserve">). Si le superviseur n'a pas participé à la discussion sur la planification annuelle des performances ou n'a pas approuvé les objectifs annuels dans l'outil en ligne PMD, son superviseur ou, le cas échéant, le chef de bureau doit veiller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43C68">
+        <w:lastRenderedPageBreak/>
+        <w:t>à ce qu'une solution appropriée soit trouvée pour que l'évaluation des performances soit menée à bien.</w:t>
       </w:r>
       <w:r w:rsidR="13E0A1F1" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44196FA9" w14:textId="3BCD9E96" w:rsidR="750B9BBE" w:rsidRPr="00E43C68" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F860D8E" w14:textId="0EAC4F13" w:rsidR="4D59F756" w:rsidRPr="00E43C68" w:rsidRDefault="4D59F756" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">Si la personne supervisée n'a pas participé à la planification annuelle, le superviseur doit finaliser les objectifs et informer la personne supervisée en conséquence. Cela doit être fait dans le cadre du calendrier de </w:t>
@@ -1270,75 +1267,72 @@
         </w:rPr>
         <w:t>ivi</w:t>
       </w:r>
       <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> des performances </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686202C7" w14:textId="77777777" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="408CB657" w14:textId="6CD27609" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
+    <w:p w14:paraId="408CB657" w14:textId="76251791" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="004C7A1F" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
-        <w:t>La su</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E43C68">
+        <w:t>Le suivi</w:t>
+      </w:r>
+      <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> des performances est un processus</w:t>
       </w:r>
       <w:r w:rsidR="710519F8" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> et comprend</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43C68">
+      <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> continu qui comprendra des revues et des vérifications officielles et officieuses, obligatoires et facultatives fréquentes entre le superviseur et la personne supervisée pendant l’année concernée par les performances. </w:t>
       </w:r>
       <w:r w:rsidR="5E5588EE" w:rsidRPr="00E43C68">
         <w:t>Ces examens peuvent être initiés ou demandés par le superviseur ou la personne supervisée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713BFB26" w14:textId="77777777" w:rsidR="002C18E6" w:rsidRPr="001217DA" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27064B4E" w14:textId="7B54FBE9" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -1373,51 +1367,59 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>Les revues/vérifications</w:t>
       </w:r>
       <w:r w:rsidR="60D89156" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> officieuses</w:t>
       </w:r>
       <w:r w:rsidR="60D89156" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t>périodiques peuvent se faire en personne</w:t>
       </w:r>
       <w:r w:rsidR="02479723" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> (par exemple, des rencontres individuelles)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
-        <w:t xml:space="preserve"> ou par échange d’e-mails ou par toute autre forme de communication.</w:t>
+        <w:t xml:space="preserve"> ou par échange </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E43C68">
+        <w:t>d’e-mails</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E43C68">
+        <w:t xml:space="preserve"> ou par toute autre forme de communication.</w:t>
       </w:r>
       <w:r w:rsidR="706C1012" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> Ils devraient être organisés aussi souvent que nécessaire.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> Les revues officielles doivent être fournies par écrit et consignées dans l’outil PMD en ligne.</w:t>
       </w:r>
       <w:r w:rsidR="1352D153" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> Il est recommandé, mais facultatif, qu'au moins deux examens </w:t>
       </w:r>
       <w:r w:rsidR="1352D153" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>officielles</w:t>
       </w:r>
       <w:r w:rsidR="1352D153" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> soient effectués au cours de l'année, l'un entre l'exercice de planification annuel et l'examen à mi-parcours, et l'autre entre l'examen à mi-parcours et l'examen annuel des performances. Des contrôles formels plus fréquents peuvent être effectués en cas de besoin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7728AA7B" w14:textId="77777777" w:rsidR="002C18E6" w:rsidRPr="001217DA" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1443,98 +1445,109 @@
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">L'examen à </w:t>
       </w:r>
       <w:r w:rsidR="006840BC">
         <w:t>mi-parcours</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> (mentionné au paragraphe 1</w:t>
       </w:r>
       <w:r w:rsidR="003E3F7B">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="32A5A400" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> et son enregistrement dans</w:t>
       </w:r>
       <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> l’outil PMD en ligne seront obligatoires pour tous les membres du personnel du PNUD qui ont travaillé pour le PNUD ou dans leurs fonctions actuelles pendant au moins trois mois avant la date de la revue à mi-parcours. </w:t>
       </w:r>
       <w:r w:rsidR="130D68ED" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> Elle se tient généralement</w:t>
       </w:r>
       <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
-        <w:t xml:space="preserve"> au milieu de l’année concernée par les performances et donnera au superviseur et à la personne supervisée l’occasion officielle d’examiner les progrès accomplis, de clarifier et d’ajuster les objectifs et les attentes,</w:t>
+        <w:t xml:space="preserve"> au milieu de l’année concernée par les performances </w:t>
+      </w:r>
+      <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
+        <w:lastRenderedPageBreak/>
+        <w:t>et donnera au superviseur et à la personne supervisée l’occasion officielle d’examiner les progrès accomplis, de clarifier et d’ajuster les objectifs et les attentes,</w:t>
       </w:r>
       <w:r w:rsidR="7BC5EA61" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> de discuter</w:t>
       </w:r>
       <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1FBC9C89" w:rsidRPr="00E43C68">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
-        <w:t xml:space="preserve">es besoins particuliers en matière de développement professionnel et de soutien, de confirmer les priorités pour le reste de l’année et les changements apportés au plan annuel, le cas échéant. </w:t>
+        <w:t xml:space="preserve">es besoins particuliers en matière de développement professionnel et de soutien, de confirmer les priorités pour le reste de l’année et les changements apportés </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002C18E6" w:rsidRPr="00E43C68">
+        <w:t xml:space="preserve"> plan annuel, le cas échéant. </w:t>
       </w:r>
       <w:r w:rsidR="7B3EC595" w:rsidRPr="00E43C68">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="006840BC" w:rsidRPr="006840BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006840BC" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">examen à </w:t>
       </w:r>
       <w:r w:rsidR="006840BC">
         <w:t>mi-parcours</w:t>
       </w:r>
       <w:r w:rsidR="7B3EC595" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> offre également une bonne occasion de discuter des aspirations professionnelles des membres du personnel et de vérifier la mise en œuvre des objectifs de développement respectifs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FAACC14" w14:textId="7C68B23A" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14F819B4" w14:textId="1F460777" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="66FCE073" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les examens à mi-parcours des membres du personnel dont les performances sont insuffisantes doivent refléter les commentaires sur les problèmes de performances identifiés et inclure des copies du (des) </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00E80F68" w:rsidRPr="0082736E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Le(s) plan(s) d'amélioration des performances (PIP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0082736E">
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
       <w:r w:rsidR="00E80F68" w:rsidRPr="00E80F68">
         <w:t xml:space="preserve"> (voir le tableau de procédure 3.0 "Traitement des performances qui ne répondent pas</w:t>
       </w:r>
       <w:r w:rsidR="001A28FC">
         <w:t xml:space="preserve"> / répondent partiellement</w:t>
       </w:r>
       <w:r w:rsidR="00E80F68" w:rsidRPr="00E80F68">
         <w:t xml:space="preserve"> aux attentes", étape 1) lorsqu'il(s) existe(nt) déjà</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t>.</w:t>
       </w:r>
@@ -1677,51 +1690,59 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="788A1BAC" w14:textId="4E90CE5F" w:rsidR="002C18E6" w:rsidRPr="001217DA" w:rsidRDefault="333E2305" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
-        <w:t>Avant la APR, le superviseur peut demander des commentaires supplémentaires à d'autres personnes (par exemple, des collègues, d'autres gestionnaires, des clients, etc.) Ce retour d'information doit être sollicité, mais n'est pas obligatoire, après consultation du superviseur pour savoir qui pourrait fournir ce retour d'information. La demande d'observations complémentaires est facultative et peut être faite à tout moment de l'année, selon le cas. Pour les membres du personnel ayant des responsabilités d'encadrement, il est recommandé d'obtenir un retour d'information de la part du personnel qu'ils supervisent.</w:t>
+        <w:t xml:space="preserve">Avant la APR, le superviseur peut demander des commentaires supplémentaires à d'autres personnes (par exemple, des collègues, d'autres gestionnaires, des clients, etc.) Ce retour d'information doit être sollicité, mais n'est pas obligatoire, après consultation du superviseur pour savoir qui pourrait fournir ce retour d'information. La demande d'observations complémentaires est facultative et peut être faite à tout moment de l'année, selon le cas. Pour les membres du personnel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E43C68">
+        <w:t>ayant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E43C68">
+        <w:t xml:space="preserve"> des responsabilités d'encadrement, il est recommandé d'obtenir un retour d'information de la part du personnel qu'ils supervisent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E134D4B" w14:textId="54529C12" w:rsidR="750B9BBE" w:rsidRPr="00E43C68" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="799A8BB3" w14:textId="15C9D2F6" w:rsidR="002C18E6" w:rsidRPr="001217DA" w:rsidRDefault="6ECDA88D" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>Pour les représentants résidents du PNUD, les coordonnateurs résidents des Nations unies ou toute autre autorité compétente seront invités à donner leur avis sur leurs performances en tant que membres de l'équipe de pays des Nations unies et leur contribution aux résultats de l'équipe de pays des Nations unies, et seront pris en compte dans l'évaluation des performances des représentants résidents.</w:t>
       </w:r>
     </w:p>
@@ -1735,109 +1756,109 @@
     </w:p>
     <w:p w14:paraId="0CA35EAE" w14:textId="694EBC89" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="6ECDA88D" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>Les superviseurs sont censés faire preuve de rigueur dans les évaluations de performances, fournir un retour d'information significatif et, le cas échéant, inclure les incidents critiques de performances exceptionnelles ou médiocres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E031D3A" w14:textId="47C16311" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B1F903" w14:textId="674B20B3" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="00D54A77" w:rsidP="00510497">
+    <w:p w14:paraId="63B1F903" w14:textId="69FE4774" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="00D54A77" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00D54A77">
+        <w:lastRenderedPageBreak/>
         <w:t>Les superviseurs sont tenus de soumettre des recommandations sur les supervisés qui devraient recevoir un certificat de reconnaissance spéciale à leur superviseur pour approbation, puis au chef de l'Office pour approbation.  Les superviseurs sont également tenus de fournir des éclaircissements au comité de gestion des talents (CGT), le cas échéant, concernant les performances des supervisés qui ont reçu une note de performance</w:t>
       </w:r>
       <w:r w:rsidR="00985713">
-        <w:t xml:space="preserve"> de </w:t>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7A1F">
+        <w:t>de “</w:t>
       </w:r>
       <w:r w:rsidR="00985713" w:rsidRPr="00FA0045">
-        <w:t>"répond pa</w:t>
+        <w:t>répond pa</w:t>
       </w:r>
       <w:r w:rsidR="00985713">
         <w:t>rtiellement</w:t>
       </w:r>
       <w:r w:rsidR="00985713" w:rsidRPr="00FA0045">
         <w:t xml:space="preserve"> aux attentes en matière de performances"</w:t>
       </w:r>
       <w:r w:rsidRPr="00D54A77">
         <w:t xml:space="preserve"> "ne répond pas pleinement aux attentes en matière de performances"</w:t>
       </w:r>
       <w:r w:rsidR="5BDED00E" w:rsidRPr="00E43C68">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64413518" w14:textId="2C57F960" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07AB9F59" w14:textId="28BFF5F3" w:rsidR="002C18E6" w:rsidRPr="00E43C68" w:rsidRDefault="00FA0045" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0045">
         <w:t xml:space="preserve">a demande d'un membre du personnel, le TMC examine les résultats des évaluations des performances qui ont reçu la note </w:t>
       </w:r>
       <w:r w:rsidR="001A28FC">
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00985713" w:rsidRPr="00FA0045">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="001A28FC" w:rsidRPr="00FA0045">
         <w:t>répond pa</w:t>
       </w:r>
       <w:r w:rsidR="001A28FC">
         <w:t>rtiellement</w:t>
       </w:r>
       <w:r w:rsidR="001A28FC" w:rsidRPr="00FA0045">
         <w:t xml:space="preserve"> aux attentes en matière de performances"</w:t>
       </w:r>
       <w:r w:rsidR="001A28FC">
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0045">
         <w:t xml:space="preserve">"ne répond pas aux attentes en matière de performances". Le TMC n'est pas tenu d'approuver séparément chaque évaluation pour chaque membre du personnel. Toutefois, le TMC est habilité à discuter et à modifier le résultat final de l'évaluation annuelle des performances membre du personnel, si nécessaire, à la suite d'une demande </w:t>
@@ -1980,126 +2001,119 @@
       <w:r w:rsidR="7134171F" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> achèvera l'examen des performances, sur la base des éléments pertinents</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Voir la section sur la Redevabilité en matière de gestion des performances pour les dispositions sur le non-respect par les superviseurs des obligations liées à la gestion des performances, y compris l’exécution de la revue annuelle des performances.)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C74FED9" w14:textId="77777777" w:rsidR="002C18E6" w:rsidRPr="001C66A2" w:rsidRDefault="002C18E6" w:rsidP="001C66A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44E993CD" w14:textId="59389F42" w:rsidR="001A2ACA" w:rsidRPr="00E43C68" w:rsidRDefault="002C18E6" w:rsidP="00510497">
+    <w:p w14:paraId="1868F4E2" w14:textId="5B080FE5" w:rsidR="001A2ACA" w:rsidRPr="000A2C86" w:rsidRDefault="002C18E6" w:rsidP="000A2C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>Si une personne supervisée ne fournit pas ses commentaires à la revue des performances dans les délais prescrits</w:t>
       </w:r>
       <w:r w:rsidR="13D738BD" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> avant 5 jours avant la date limite de </w:t>
       </w:r>
       <w:r w:rsidR="008F6EFA" w:rsidRPr="00E43C68">
         <w:t>l'</w:t>
       </w:r>
       <w:r w:rsidR="008F6EFA">
         <w:t>organisation</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="4CDCDB96" w:rsidRPr="00E43C68">
         <w:t>il doit effectuer l'examen sans contribution. Dans des cas exceptionnels, le supervisé peut demander une prolongation du délai pour approbation par le chef du bureau</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Voir la section sur la Redevabilité en matière de gestion des performances pour les dispositions sur le non-respect par les personnes supervisées des obligations liées à la gestion des performances, y compris le fait d’apporter sa contribution aux revues de performance.) </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1B335E0B" w14:textId="17E95270" w:rsidR="001A2ACA" w:rsidRPr="00E43C68" w:rsidRDefault="1EAF2766" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rStyle w:val="Calibri11Char"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Reconnaître les performances satisfaisantes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A8001A" w14:textId="77777777" w:rsidR="001A2ACA" w:rsidRPr="00E43C68" w:rsidRDefault="001A2ACA" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54C88D96" w14:textId="458EB3BC" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="000C4AAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -2114,51 +2128,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0E921A07" w14:textId="77777777" w:rsidR="000C4AAB" w:rsidRPr="001217DA" w:rsidRDefault="000C4AAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3747679D" w14:textId="14284D48" w:rsidR="000C4AAB" w:rsidRPr="001217DA" w:rsidRDefault="00C844F1" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00C844F1">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Un examen des récents examens annuels des performances </w:t>
       </w:r>
       <w:r w:rsidR="2EA8B148" w:rsidRPr="00E43C68">
         <w:t>fait partie de tout processus de recrutement/sélection et autres processus similaires, et doit être équilibré avec d'autres moyens d'évaluation des candidats, tels que des tests techniques, des entretiens, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E0B177" w14:textId="5D303842" w:rsidR="750B9BBE" w:rsidRPr="00E43C68" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="495ECE32" w14:textId="4FF8B03B" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="000C4AAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
@@ -2396,173 +2409,175 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21100">
         <w:t>Si le superviseur estime que la performance continue de la personne supervisée peut donner lieu à une note globale "ne répond pas</w:t>
       </w:r>
       <w:r w:rsidR="00985713">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C21100">
         <w:t>aux attentes en matière de performance"</w:t>
       </w:r>
       <w:r w:rsidR="00985713">
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidR="00985713" w:rsidRPr="00C21100">
         <w:t>"répond pa</w:t>
       </w:r>
       <w:r w:rsidR="00985713">
-        <w:t>rtiellement</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">rtiellement </w:t>
       </w:r>
       <w:r w:rsidR="00985713" w:rsidRPr="00C21100">
         <w:t>aux attentes en matière de performance"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C21100">
         <w:t xml:space="preserve">, il doit informer la personne supervisée par écrit des lacunes en matière de performance, discuter des améliorations attendues et des délais, travailler avec la personne supervisée à la création d'un </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="009947A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan d'amélioration de la performance (PIP)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001D54CE">
+      <w:r w:rsidR="001D54CE" w:rsidRPr="000A2C86">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> (en anglais)</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D54CE" w:rsidRPr="000A2C86">
+        <w:t>(en anglais)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C21100">
         <w:t xml:space="preserve"> et informer la personne supervisée des conséquences de la non-conformité, conformément à la présente politique. Avant d'informer la personne supervisée de la nécessité d'élaborer un plan d'amélioration des performances, il convient d'obtenir l'approbation du superviseur du superviseur ou du chef de bureau. Si la personne relève du chef de bureau, c'est ce dernier qui donne l'approbation finale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC503E1" w14:textId="77777777" w:rsidR="00113E52" w:rsidRDefault="00113E52" w:rsidP="00113E52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08FE385D" w14:textId="3B5E376A" w:rsidR="00113E52" w:rsidRDefault="00BD3BB4" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD3BB4">
+        <w:lastRenderedPageBreak/>
         <w:t>L'élaboration d'un plan d'amélioration des performances (PIP) sera obligatoire si les progrès réalisés dans le cadre de l'examen à mi-parcours (MTR) sont qualifiés d'"accélération/amélioration significative nécessaire".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DFE7338" w14:textId="77777777" w:rsidR="00207752" w:rsidRDefault="00207752" w:rsidP="00207752">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0285B1B1" w14:textId="0B2D4CCB" w:rsidR="00207752" w:rsidRPr="00E43C68" w:rsidRDefault="00207752" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00207752">
         <w:t xml:space="preserve">Si un supervisé obtient la note </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk171515580"/>
       <w:r w:rsidRPr="00207752">
         <w:t xml:space="preserve">"répond partiellement aux attentes en matière de performances" ou "ne répond pas aux attentes en matière de performances" </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00207752">
-        <w:t xml:space="preserve">lors de l'examen annuel des performances (EAP), il est obligatoire de mettre en œuvre un plan d'amélioration des </w:t>
-[...3 lines deleted...]
-        <w:t>performances (PIP). Si, au moment de l'évaluation annuelle des performances, un plan d'amélioration des performances est déjà en place et/ou en cours d'exécution, il n'est pas nécessaire d'en élaborer un nouveau.</w:t>
+        <w:t>lors de l'examen annuel des performances (EAP), il est obligatoire de mettre en œuvre un plan d'amélioration des performances (PIP). Si, au moment de l'évaluation annuelle des performances, un plan d'amélioration des performances est déjà en place et/ou en cours d'exécution, il n'est pas nécessaire d'en élaborer un nouveau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C80AFE" w14:textId="77777777" w:rsidR="000C4AAB" w:rsidRPr="001217DA" w:rsidRDefault="000C4AAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09835F58" w14:textId="7B3DB17C" w:rsidR="00BD3BB4" w:rsidRPr="00E43C68" w:rsidRDefault="6A9CA0D5" w:rsidP="00207752">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00C21100">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan d'amélioration des performances (PIP)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001D54CE">
+      <w:r w:rsidR="001D54CE" w:rsidRPr="000A2C86">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> (en anglais)</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D54CE" w:rsidRPr="000A2C86">
+        <w:t>(en anglais)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> est un outil qui vise à faciliter l'amélioration nécessaire des performances d'un membre du personnel. Il sert à enregistrer : (1) les lacunes identifiées et les améliorations à apporter, (2) les mesures à prendre pour satisfaire pleinement aux exigences du poste et aux objectifs de performance, (3) les délais ; ainsi que (4) le soutien à fournir, (5) les résultats des contrôles périodiques et (6) l'examen final de la mise en œuvre du PIP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B30AA03" w14:textId="77777777" w:rsidR="000C4AAB" w:rsidRPr="001217DA" w:rsidRDefault="000C4AAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44F724CF" w14:textId="476C124A" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="6A9CA0D5" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -2733,50 +2748,51 @@
       <w:r w:rsidR="007B74D8">
         <w:t xml:space="preserve"> Statut et </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t>règlement applicables du personnel des Nations Unies et aux politiques du PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1BDE6C" w14:textId="77777777" w:rsidR="00E0098B" w:rsidRDefault="00E0098B" w:rsidP="00E0098B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A2D6C29" w14:textId="77777777" w:rsidR="000568B3" w:rsidRDefault="0D0017BF" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E0098B" w:rsidRPr="00E0098B">
         <w:t>Dans le cas de deux PIP consécutives, il n'est pas nécessaire qu'elles aient lieu au cours d'une même année de performance, pour autant que les PIP ne soient pas séparées par une période de plus de six mois.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9B41B3" w14:textId="77777777" w:rsidR="000568B3" w:rsidRDefault="000568B3" w:rsidP="000568B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73BAA3AF" w14:textId="460F7B79" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="000568B3" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
@@ -2788,156 +2804,138 @@
     <w:p w14:paraId="5A265B59" w14:textId="77777777" w:rsidR="000C4AAB" w:rsidRPr="001217DA" w:rsidRDefault="000C4AAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C8B3908" w14:textId="15B85161" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="0D0017BF" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1C1B2882" w:rsidRPr="00E43C68">
         <w:t>Les notifications, les principales lacunes liées aux performances, les besoins d'amélioration des performances, les mesures correctives et les délais devraient être correctement enregistrés dans l'outil en ligne</w:t>
       </w:r>
       <w:r w:rsidR="053000DC" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:r w:rsidR="1C1B2882" w:rsidRPr="00E43C68">
         <w:t>PMD et dans d'autres documents, tels que les courriers électroniques et les notes de classement, le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC12B48" w14:textId="302863E0" w:rsidR="000C4AAB" w:rsidRPr="001217DA" w:rsidRDefault="000C4AAB" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E855735" w14:textId="5C949C07" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="40031DA8" w:rsidP="00510497">
+    <w:p w14:paraId="2E855735" w14:textId="5F56AD77" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="40031DA8" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>Si des performances insatisfaisantes sont observées au cours de la première année de service au PNUD, le délai généralement recommandé pour l'amélioration des performances et la mise en œuvre de mesures correctives peut être réduit</w:t>
       </w:r>
       <w:r w:rsidR="001C66A2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001C66A2" w:rsidRPr="001C66A2">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Un nouveau membre du personnel du PNUD dont l'engagement initial est supérieur à un an sera soumis à la politique de mise à l'épreuve au moment de l'engagement.</w:t>
       </w:r>
-      <w:r w:rsidR="002D016F" w:rsidRPr="004D1860">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4A6B05A6" w14:textId="724752EB" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="671892AA" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="Calibri11"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IX. </w:t>
       </w:r>
       <w:r w:rsidR="4911B08F" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Résolution des différends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F34ABE" w14:textId="6902A9F2" w:rsidR="750B9BBE" w:rsidRPr="00E43C68" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="24D5808E" w14:textId="77777777" w:rsidR="000C4AAB" w:rsidRPr="004C7A1F" w:rsidRDefault="000C4AAB" w:rsidP="000A2C86">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F7FC59B" w14:textId="2908BA09" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="24F18B3C" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>Les supervisés</w:t>
       </w:r>
@@ -3070,265 +3068,296 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097123B5" w14:textId="00CED14D" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="69868D0C" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>Seules les évaluations de performance dont la note</w:t>
       </w:r>
       <w:r w:rsidR="000568B3">
         <w:t xml:space="preserve"> est</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000568B3" w:rsidRPr="000568B3">
-        <w:t xml:space="preserve">"répond partiellement aux attentes en matière de performances" ou "ne répond pas aux attentes en matière de performances" </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> peuvent être réfutées. L'examen du </w:t>
+        <w:t>"répond partiellement aux attentes en matière de performances" ou "ne répond pas aux attentes en matière de performances</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000568B3" w:rsidRPr="000568B3">
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43C68">
+        <w:t xml:space="preserve"> peuvent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E43C68">
+        <w:t xml:space="preserve"> être réfutées. L'examen du </w:t>
       </w:r>
       <w:r w:rsidR="00C21100">
         <w:t>TMC</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> est une étape obligatoire avant la présentation d'une demande de réfutation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547385E2" w14:textId="77777777" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="000C4AAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EE4129B" w14:textId="3450F753" w:rsidR="000C4AAB" w:rsidRPr="00E43C68" w:rsidRDefault="00C21100" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21100">
         <w:t xml:space="preserve">Chaque demande de réfutation doit être examinée </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="009947A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>par l'instance de réfutation (ci-après "l'instance", voir 3.0 Tableau de procédur</w:t>
         </w:r>
         <w:r w:rsidR="009947A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">e, étape 1 Réfutation </w:t>
+          <w:t>e, étape 1 Réfutation</w:t>
+        </w:r>
+        <w:r w:rsidR="009947A0" w:rsidRPr="000A2C86">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009947A0">
         <w:t>(en anglais)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C21100">
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r w:rsidR="009947A0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C21100">
         <w:t xml:space="preserve">", étape 1 pour le </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00FC0168">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mandat de l'instance de réfutation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC0168">
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C21100">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED29C8F" w14:textId="6C08E4BB" w:rsidR="750B9BBE" w:rsidRPr="00E43C68" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E04C2CA" w14:textId="710636BC" w:rsidR="7A0D5CAB" w:rsidRPr="00E43C68" w:rsidRDefault="7A0D5CAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les résultats de l'examen du panel seront consignés dans le rapport du panel, qui est le résultat final du processus annuel de gestion des performances.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2643F1F4" w14:textId="2C13527B" w:rsidR="750B9BBE" w:rsidRPr="00E43C68" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="721738C4" w14:textId="26C098AE" w:rsidR="7A0D5CAB" w:rsidRPr="00E43C68" w:rsidRDefault="7A0D5CAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">Les décisions relatives à la notation des performances ne sont définitives que lorsque le président du comité de réfutation a pris une décision sur la demande de réfutation. Par conséquent, tout recours supplémentaire d'un défendeur contre une notation de performance doit suivre la décision du président du </w:t>
       </w:r>
       <w:r w:rsidR="00622023">
         <w:t>panel</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
-        <w:t xml:space="preserve"> de réfutation sur la notation de performance du défendeur après que celui-ci ait demandé une réfutation. De même, la décision relative à l'octroi de l'avancement </w:t>
-[...3 lines deleted...]
-        <w:t>d'échelon n'est définitive que lorsque le directeur du Bureau des ressources humaines (OHR) a rendu sa décision</w:t>
+        <w:t xml:space="preserve"> de réfutation sur la notation de performance du défendeur après que celui-ci </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E43C68">
+        <w:t>ait</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E43C68">
+        <w:t xml:space="preserve"> demandé une réfutation. De même, la décision relative à l'octroi de l'avancement d'échelon n'est définitive que lorsque le directeur du Bureau des ressources humaines (OHR) a rendu sa décision</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145D61A1" w14:textId="6F21309F" w:rsidR="750B9BBE" w:rsidRPr="00E43C68" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D8E55DB" w14:textId="6ADDAEF1" w:rsidR="7A0D5CAB" w:rsidRPr="00E43C68" w:rsidRDefault="7A0D5CAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">En cas de plainte auprès de l'OAI concernant des irrégularités dans le cadre de la gestion des performances, le processus d'examen des performances sera suspendu en attendant l'issue de cette plainte auprès de l'OAI. Dans le cas d'un recours formel tel qu'une demande d'évaluation de la gestion ou devant les tribunaux des Nations unies sur des questions liées aux performances, l'examen devant le </w:t>
       </w:r>
       <w:r w:rsidR="00C21100">
         <w:t>TMC</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> ou le groupe de réfutation sera également suspendu selon l'étape du processus. En outre, la procédure peut être suspendue si, de l'avis du président du </w:t>
       </w:r>
       <w:r w:rsidR="00C21100">
         <w:t>TMC</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:t xml:space="preserve"> ou du président de la formation de réfutation, selon le stade de l'appel de la partie surveillée, les circonstances justifient la suspension.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED4F5E0" w14:textId="77777777" w:rsidR="000C4AAB" w:rsidRPr="001217DA" w:rsidRDefault="000C4AAB" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28594AB8" w14:textId="60940E76" w:rsidR="00533123" w:rsidRPr="00E43C68" w:rsidRDefault="7A0D5CAB" w:rsidP="00510497">
+    <w:p w14:paraId="28594AB8" w14:textId="60940E76" w:rsidR="00533123" w:rsidRDefault="7A0D5CAB" w:rsidP="00510497">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43C68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7CD7" w:rsidRPr="00E43C68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="101A0314" w:rsidRPr="00E43C68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Responsabilité des performances  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7CD7" w:rsidRPr="00E43C68">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7596BF1A" w14:textId="77777777" w:rsidR="000A2C86" w:rsidRPr="00E43C68" w:rsidRDefault="000A2C86" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E43C68">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="60580BDE" w14:textId="23F54DD3" w:rsidR="00AF7CD7" w:rsidRPr="00E43C68" w:rsidRDefault="00622023" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00622023">
         <w:t>Le maintien de l'engagement auprès du PNUD est subordonné à l'attribution de la note globale "Répond avec succès aux attentes en matière de performances"</w:t>
       </w:r>
       <w:r w:rsidR="101A0314" w:rsidRPr="00E43C68">
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B687516" w14:textId="77777777" w:rsidR="00AF7CD7" w:rsidRPr="001217DA" w:rsidRDefault="00AF7CD7" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3462,50 +3491,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="170F1F9C" w14:textId="129FE5C2" w:rsidR="00AF7CD7" w:rsidRPr="00E43C68" w:rsidRDefault="00AF7CD7" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="Calibri11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Redevabilité en matière de performances </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3E0A10" w14:textId="77777777" w:rsidR="00BE6384" w:rsidRPr="00E43C68" w:rsidRDefault="00BE6384" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AEB3E46" w14:textId="5B5D45F2" w:rsidR="00AF7CD7" w:rsidRPr="00E43C68" w:rsidRDefault="41338F07" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -3548,60 +3578,51 @@
         </w:rPr>
         <w:t xml:space="preserve">répondu </w:t>
       </w:r>
       <w:r w:rsidR="00266351">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ou a répondu partiellement </w:t>
       </w:r>
       <w:r w:rsidR="004605C9" w:rsidRPr="004605C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aux attentes en matière de performances</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, l'Organisation peut récupérer l'augmentation rétroactivement à la date à laquelle elle a été accordée. Si l'avancement d'échelon doit être accordé au cours du prochain cycle de </w:t>
-[...8 lines deleted...]
-        <w:t>performance et que la date d'échéance se situe après la décision sur l'examen annuel de performance pour le cycle de performance précédent (soit après le processus de réfutation, soit avant, s'il n'y a pas de réfutation), l'avancement d'échelon ne peut pas être accordé uniquement à cette date d'échéance.</w:t>
+        <w:t>, l'Organisation peut récupérer l'augmentation rétroactivement à la date à laquelle elle a été accordée. Si l'avancement d'échelon doit être accordé au cours du prochain cycle de performance et que la date d'échéance se situe après la décision sur l'examen annuel de performance pour le cycle de performance précédent (soit après le processus de réfutation, soit avant, s'il n'y a pas de réfutation), l'avancement d'échelon ne peut pas être accordé uniquement à cette date d'échéance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC0BE8D" w14:textId="77777777" w:rsidR="00AF7CD7" w:rsidRPr="00E43C68" w:rsidRDefault="00AF7CD7" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6853A1E0" w14:textId="2BA4130B" w:rsidR="00AF7CD7" w:rsidRPr="00E43C68" w:rsidRDefault="41338F07" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
@@ -3696,72 +3717,88 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L'administrateur adjoint du Bureau des services de gestion (BMS) a une autorité générale sur les politiques et les processus de gestion des performances au sein du PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338E6008" w14:textId="77777777" w:rsidR="00AF7CD7" w:rsidRPr="00E43C68" w:rsidRDefault="00AF7CD7" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1910D488" w14:textId="2EEB9EC7" w:rsidR="00AF7CD7" w:rsidRPr="00E43C68" w:rsidRDefault="08710E18" w:rsidP="00510497">
+    <w:p w14:paraId="1910D488" w14:textId="1B498FF1" w:rsidR="00AF7CD7" w:rsidRPr="00E43C68" w:rsidRDefault="08710E18" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Les directeurs de bureau et les chefs de bureau sont responsables de la gestion des performances dans leurs bureaux respectifs. Ils sont censés promouvoir une communication régulière entre les superviseurs et les personnes supervisées dans leurs équipes, encourager un retour d'information et une discussion continus, et veiller à ce que les changements de mandat ou de priorités du PNUD, du Bureau ou de l'Office soient clairement communiqués à tous les membres du personnel pour assurer l'alignement.</w:t>
+        <w:t xml:space="preserve">Les directeurs de bureau et les chefs de bureau sont responsables de la gestion des performances dans leurs bureaux respectifs. Ils sont censés promouvoir une communication régulière entre les superviseurs et les personnes supervisées dans leurs équipes, encourager un retour d'information et </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7A1F" w:rsidRPr="00E43C68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>une discussion continue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43C68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, et veiller à ce que les changements de mandat ou de priorités du PNUD, du Bureau ou de l'Office soient clairement communiqués à tous les membres du personnel pour assurer l'alignement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38544DF9" w14:textId="77777777" w:rsidR="00AF7CD7" w:rsidRPr="00E43C68" w:rsidRDefault="00AF7CD7" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1974DB77" w14:textId="0DBF4559" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="0057274B" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
@@ -3839,96 +3876,107 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ADA19AB" w14:textId="273C664B" w:rsidR="0057274B" w:rsidRPr="00E43C68" w:rsidRDefault="5F73ABF3" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Veiller à ce que les objectifs de performance annuels de chaque superviseur soient définis en temps utile et à ce qu'ils soient conformes au plan de travail du bureau/de l'équipe </w:t>
+        <w:t xml:space="preserve">Veiller à ce que les objectifs de performance annuels de chaque superviseur soient définis en temps utile et à ce qu'ils soient conformes au plan de travail du bureau/de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E43C68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l'équipe </w:t>
       </w:r>
       <w:r w:rsidR="0057274B" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2C5D7D0F" w14:textId="77777777" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="00FD3F0A" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C17A54A" w14:textId="5C707738" w:rsidR="0057274B" w:rsidRPr="00E43C68" w:rsidRDefault="276C64D0" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lancer - et participer à - des évaluations formelles et informelles des performances pour contrôler la réalisation des objectifs, identifier les lacunes et les besoins en matière de performances, et assurer le soutien nécessaire </w:t>
       </w:r>
       <w:r w:rsidR="0057274B" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438EE51B" w14:textId="77777777" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="00FD3F0A" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3959,126 +4007,134 @@
       </w:r>
       <w:r w:rsidR="0057274B" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eille à ce qu’une revue de mi-parcours obligatoire soit effectuée pour chaque personne supervisée ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288A7F6F" w14:textId="77777777" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="00FD3F0A" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E638D4F" w14:textId="2527999A" w:rsidR="0057274B" w:rsidRPr="00E43C68" w:rsidRDefault="14BCD3C6" w:rsidP="00510497">
+    <w:p w14:paraId="4E638D4F" w14:textId="2A0DD965" w:rsidR="0057274B" w:rsidRPr="00E43C68" w:rsidRDefault="004C7A1F" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>soutenir la mise en œuvre des plans d'apprentissage et de développement de leurs supérieurs hiérarchiques et veiller à leur bonne adéquation avec les exigences des emplois actuels des supérieurs hiérarchiques, ainsi qu'avec leurs aspirations en matière de développement de carrière, leurs possibilités et leurs besoins potentiels</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0057274B" w:rsidRPr="00E43C68">
+        <w:t>Soutenir</w:t>
+      </w:r>
+      <w:r w:rsidR="14BCD3C6" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> la mise en œuvre des plans d'apprentissage et de développement de leurs supérieurs hiérarchiques et veiller à leur bonne adéquation avec les exigences des emplois actuels des supérieurs hiérarchiques, ainsi qu'avec leurs aspirations en matière de développement de carrière, leurs possibilités et leurs besoins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43C68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>potentiels ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64684295" w14:textId="77777777" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="00FD3F0A" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C30FCB8" w14:textId="0C7C455B" w:rsidR="0057274B" w:rsidRPr="00E43C68" w:rsidRDefault="50358A52" w:rsidP="00510497">
+    <w:p w14:paraId="5C30FCB8" w14:textId="3D166AA0" w:rsidR="0057274B" w:rsidRPr="00E43C68" w:rsidRDefault="50358A52" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Réalisation en temps utile des examens annuels obligatoires des performances de tous les membres de votre équipe</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0057274B" w:rsidRPr="00E43C68">
+        <w:t xml:space="preserve">Réalisation en temps utile des examens annuels obligatoires des performances de tous les membres de votre </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7A1F" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
+        <w:t>équipe ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F1FEEF" w14:textId="77777777" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="00FD3F0A" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E5C03B2" w14:textId="22E19C6E" w:rsidR="0057274B" w:rsidRPr="00E43C68" w:rsidRDefault="00573B0E" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
@@ -4353,65 +4409,75 @@
       </w:r>
       <w:r w:rsidR="00FD3F0A" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>iscute</w:t>
       </w:r>
       <w:r w:rsidR="008826A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00FD3F0A" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec le superviseur et rédige, à temps, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="7FE247FC" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>leur</w:t>
       </w:r>
       <w:r w:rsidR="00FD3F0A" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> objectifs de performances annuels alignés sur le plan de travail du bureau/équipe ;</w:t>
+        <w:t xml:space="preserve"> objectifs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD3F0A" w:rsidRPr="00E43C68">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de performances annuels alignés sur le plan de travail du bureau/équipe ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF786E7" w14:textId="77777777" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="00FD3F0A" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="452D72ED" w14:textId="4943D9A7" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="00D251E1" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
@@ -4472,50 +4538,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B9EC922" w14:textId="0133D837" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="004605C9" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>enir</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> compte</w:t>
       </w:r>
       <w:r w:rsidR="00FD3F0A" w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la rétroaction et s’efforce activement</w:t>
@@ -4740,106 +4807,117 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>À moins qu'il n'existe des raisons impérieuses indépendantes de la volonté du superviseur ou de la personne supervisée, le non-respect des obligations susmentionnées doit être pris en compte dans l'évaluation des performances du superviseur et/ou de la personne supervisée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4C1D1A" w14:textId="77777777" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="00FD3F0A" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F053FE5" w14:textId="7C280C2C" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="7C05EA5E" w:rsidP="00510497">
+    <w:p w14:paraId="1F053FE5" w14:textId="7C280C2C" w:rsidR="00FD3F0A" w:rsidRPr="000A2C86" w:rsidRDefault="7C05EA5E" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les calendriers d'exécution des étapes de la gestion des performances pour </w:t>
       </w:r>
       <w:r w:rsidR="008826A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>les membres du personnel</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en absence prolongée (par exemple, le</w:t>
       </w:r>
       <w:r w:rsidR="008826A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s membres du personnel </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en congé de maladie prolongé ou en congé de maternité) sont adaptés si nécessaire.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6B57DFD3" w14:textId="77777777" w:rsidR="004C7A1F" w:rsidRPr="00E43C68" w:rsidRDefault="004C7A1F" w:rsidP="000A2C86">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5219EDC0" w14:textId="1CE9A7EE" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="7F36ACCE" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="Calibri11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>XII. Documenter les performances</w:t>
@@ -4965,115 +5043,115 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F271EBA" w14:textId="1615CB88" w:rsidR="62858E11" w:rsidRPr="00E43C68" w:rsidRDefault="62858E11" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>Les procédures standard de gestion des performances peuvent être suspendues pendant l'enquête et toute procédure disciplinaire ultérieure, le cas échéant, par décision du directeur de l'OHR après consultation du Bureau juridique. Si le rapport d'enquête final, tel que reçu par le Bureau juridique, et les circonstances de l'affaire ont montré une performance insatisfaisante et/ou un mauvais jugement qui n'équivaut pas à une faute de la part du membre du personnel, une réprimande ou des commentaires sur la performance lorsque la conduite du membre du personnel n'a pas atteint le niveau de la faute mais a néanmoins démontré des insuffisances de performance peuvent être enregistrés dans l'outil en ligne PMD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27660B70" w14:textId="58454395" w:rsidR="750B9BBE" w:rsidRPr="00E43C68" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D5F23F5" w14:textId="17898A64" w:rsidR="0E12D9D8" w:rsidRPr="00E43C68" w:rsidRDefault="0E12D9D8" w:rsidP="00510497">
+    <w:p w14:paraId="3D5F23F5" w14:textId="17898A64" w:rsidR="0E12D9D8" w:rsidRDefault="0E12D9D8" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>XIV. Définitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A1FF5A" w14:textId="3BF169FD" w:rsidR="00FD3F0A" w:rsidRPr="00E43C68" w:rsidRDefault="00FD3F0A" w:rsidP="00510497">
+    <w:p w14:paraId="0E94C16C" w14:textId="77777777" w:rsidR="000A2C86" w:rsidRPr="00E43C68" w:rsidRDefault="000A2C86" w:rsidP="00510497">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A79098A" w14:textId="19DABD3F" w:rsidR="00773AD2" w:rsidRPr="000A2C86" w:rsidRDefault="00FD3F0A" w:rsidP="000A2C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43C68">
         <w:t>Afin d’assurer la continuité, les documents PMD dans l’outil PMD en ligne et les autres dossiers de performances de chaque membre du personnel seront conservés et archivés conformément aux normes du PNUD en matière de gestion des informations sur les ressources humaines</w:t>
       </w:r>
       <w:r w:rsidR="1BF0264B" w:rsidRPr="00E43C68">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A79098A" w14:textId="561C404C" w:rsidR="00773AD2" w:rsidRPr="001217DA" w:rsidRDefault="00773AD2" w:rsidP="00510497">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7CF19E69" w14:textId="664B6157" w:rsidR="1D67111F" w:rsidRPr="001217DA" w:rsidRDefault="1D67111F" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001217DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les examens formels </w:t>
       </w:r>
       <w:r w:rsidRPr="001217DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sont des examens effectués par écrit et peuvent être suivis ou non d'une discussion entre la personne contrôlée et son superviseur. Les examens formels comprennent, par exemple, un examen des performances à mi-parcours, un examen annuel des performances, un examen des progrès réalisés dans la mise en œuvre des PIP, etc.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039ECA61" w14:textId="0D9EECF4" w:rsidR="750B9BBE" w:rsidRPr="001217DA" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F1DEB15" w14:textId="77777777" w:rsidR="00FC33C5" w:rsidRPr="00FC33C5" w:rsidRDefault="0F140DBE" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -5093,167 +5171,200 @@
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Les examens informels</w:t>
       </w:r>
       <w:r w:rsidRPr="001217DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> sont des discussions sur les performances d'un superviseur sans document écrit formel, c'est-à-dire des discussions lors de réunions individuelles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D07D44" w14:textId="77777777" w:rsidR="00FC33C5" w:rsidRPr="00FC33C5" w:rsidRDefault="00FC33C5" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A8195F6" w14:textId="74F11F9C" w:rsidR="004605C9" w:rsidRDefault="2D0B6588" w:rsidP="004F53C9">
+    <w:p w14:paraId="6A8195F6" w14:textId="3374E315" w:rsidR="004605C9" w:rsidRDefault="004C7A1F" w:rsidP="004F53C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64009">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Un</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004605C9" w:rsidRPr="00C64009">
+        <w:t>Une</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004605C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C64009">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>performance</w:t>
       </w:r>
       <w:r w:rsidR="004605C9" w:rsidRPr="00C64009">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>performances qui ne répondent pas aux attentes en matière de performances</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C64009">
+        <w:t xml:space="preserve"> qui ne </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004605C9" w:rsidRPr="00C64009">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:t>répondent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004605C9" w:rsidRPr="00C64009">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas aux attentes en matière de performances</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64009">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64009">
+      <w:r w:rsidR="2D0B6588" w:rsidRPr="00C64009">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">est une performance pour laquelle la personne supervisée n'a pas satisfait </w:t>
       </w:r>
       <w:r w:rsidR="00573B0E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>la plus part ou toutes les</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C64009">
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB074C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>plupart</w:t>
+      </w:r>
+      <w:r w:rsidR="00573B0E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou toutes les</w:t>
+      </w:r>
+      <w:r w:rsidR="2D0B6588" w:rsidRPr="00C64009">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> exigences du poste, y compris les normes de performan</w:t>
       </w:r>
       <w:r w:rsidR="003B3E0D" w:rsidRPr="00C64009">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">ce. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151FCC40" w14:textId="77777777" w:rsidR="00D964C9" w:rsidRPr="00D964C9" w:rsidRDefault="00D964C9" w:rsidP="00D964C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21A369D5" w14:textId="27D89008" w:rsidR="00D964C9" w:rsidRDefault="00D964C9" w:rsidP="004F53C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D964C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> supervisé </w:t>
       </w:r>
       <w:r w:rsidRPr="00D964C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>répond partiellement aux attentes en matière de performances</w:t>
       </w:r>
       <w:r w:rsidRPr="00D964C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -5374,256 +5485,296 @@
     </w:p>
     <w:p w14:paraId="6F68A480" w14:textId="77777777" w:rsidR="00D07DF7" w:rsidRDefault="00D07DF7" w:rsidP="004605C9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E689912" w14:textId="77777777" w:rsidR="00D07DF7" w:rsidRDefault="00D07DF7" w:rsidP="004605C9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3113DB97" w14:textId="77777777" w:rsidR="00D07DF7" w:rsidRDefault="00D07DF7" w:rsidP="004605C9">
+    <w:p w14:paraId="3113DB97" w14:textId="77777777" w:rsidR="00D07DF7" w:rsidRDefault="00D07DF7" w:rsidP="000A2C86">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EEAD3B3" w14:textId="77777777" w:rsidR="00D07DF7" w:rsidRPr="00931622" w:rsidRDefault="00D07DF7" w:rsidP="00D07DF7">
+    <w:p w14:paraId="5EEAD3B3" w14:textId="77777777" w:rsidR="00D07DF7" w:rsidRPr="00931622" w:rsidRDefault="00D07DF7" w:rsidP="000A2C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444444"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="444444"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00931622">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444444"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Disclaimer: This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71C85450" w14:textId="77777777" w:rsidR="00D07DF7" w:rsidRPr="00931622" w:rsidRDefault="00D07DF7" w:rsidP="00D07DF7">
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C85450" w14:textId="77777777" w:rsidR="00D07DF7" w:rsidRPr="00931622" w:rsidRDefault="00D07DF7" w:rsidP="000A2C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444444"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D577C8C" w14:textId="77777777" w:rsidR="00D07DF7" w:rsidRPr="00931622" w:rsidRDefault="00D07DF7" w:rsidP="00D07DF7">
+    <w:p w14:paraId="2D577C8C" w14:textId="07BED7CE" w:rsidR="00D07DF7" w:rsidRPr="00931622" w:rsidRDefault="00D07DF7" w:rsidP="000A2C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444444"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="444444"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7A1F" w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="444444"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="444444"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00931622">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444444"/>
         </w:rPr>
-        <w:t>Avertissement: Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5646E6" w14:textId="77777777" w:rsidR="00D07DF7" w:rsidRPr="004605C9" w:rsidRDefault="00D07DF7" w:rsidP="004605C9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D07DF7" w:rsidRPr="004605C9">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="714C10B3" w14:textId="77777777" w:rsidR="00850984" w:rsidRDefault="00850984" w:rsidP="00B84245">
+    <w:p w14:paraId="3DFA0079" w14:textId="77777777" w:rsidR="001F0CC0" w:rsidRDefault="001F0CC0" w:rsidP="00B84245">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F67B498" w14:textId="77777777" w:rsidR="00850984" w:rsidRDefault="00850984" w:rsidP="00B84245">
+    <w:p w14:paraId="48354716" w14:textId="77777777" w:rsidR="001F0CC0" w:rsidRDefault="001F0CC0" w:rsidP="00B84245">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="49C1CE7C" w14:textId="49834A48" w:rsidR="008E307E" w:rsidRDefault="008E307E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49C1CE7C" w14:textId="02D04899" w:rsidR="008E307E" w:rsidRDefault="008E307E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003B3E0D">
@@ -5655,348 +5806,392 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003B3E0D">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur: </w:t>
+      <w:t>Date d’entrée en vigueur</w:t>
+    </w:r>
+    <w:r w:rsidR="004C7A1F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="0046244F" w:rsidRPr="0090316B">
       <w:t>01/0</w:t>
     </w:r>
     <w:r w:rsidR="00CC2409">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="0046244F" w:rsidRPr="0090316B">
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00CC2409">
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="0046244F" w:rsidRPr="0090316B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="004C7A1F">
+      <w:t>V</w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version: </w:t>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r w:rsidR="004C7A1F">
+      <w:t xml:space="preserve"> # </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="00CC2409">
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C5C39A4" w14:textId="77777777" w:rsidR="00850984" w:rsidRDefault="00850984" w:rsidP="00B84245">
+    <w:p w14:paraId="5356DB56" w14:textId="77777777" w:rsidR="001F0CC0" w:rsidRDefault="001F0CC0" w:rsidP="00B84245">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="176F93E6" w14:textId="77777777" w:rsidR="00850984" w:rsidRDefault="00850984" w:rsidP="00B84245">
+    <w:p w14:paraId="3C079464" w14:textId="77777777" w:rsidR="001F0CC0" w:rsidRDefault="001F0CC0" w:rsidP="00B84245">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="00D4C7BD" w14:textId="32435BA0" w:rsidR="750B9BBE" w:rsidRPr="00510497" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
+    <w:p w14:paraId="00D4C7BD" w14:textId="32435BA0" w:rsidR="750B9BBE" w:rsidRPr="004C7A1F" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00510497">
+      <w:r w:rsidRPr="004C7A1F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00510497">
+      <w:r w:rsidRPr="004C7A1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Il est fait référence à la disposition 1.3 du </w:t>
       </w:r>
-      <w:r w:rsidR="007A2BB0" w:rsidRPr="00510497">
+      <w:r w:rsidR="007A2BB0" w:rsidRPr="004C7A1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Statut</w:t>
       </w:r>
-      <w:r w:rsidRPr="00510497">
+      <w:r w:rsidRPr="004C7A1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> du personnel des Nations Unies. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00430012">
+      <w:r w:rsidRPr="004C7A1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>"Les prestations des fonctionnaires a) sont évaluées en fonction de l'efficacité, de la compétence et de l'intégrité au moyen de mécanismes d'évaluation des performances qui permettent de déterminer si le fonctionnaire respecte les normes énoncées dans le Statut et le Règlement du personnel aux fins de la responsabilisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00510497">
+      <w:r w:rsidRPr="004C7A1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5B5F1C5E" w14:textId="7666D8AC" w:rsidR="750B9BBE" w:rsidRPr="00510497" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
+    <w:p w14:paraId="5B5F1C5E" w14:textId="7666D8AC" w:rsidR="750B9BBE" w:rsidRPr="004C7A1F" w:rsidRDefault="750B9BBE" w:rsidP="00510497">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00510497">
+      <w:r w:rsidRPr="004C7A1F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00510497">
+      <w:r w:rsidRPr="004C7A1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Au nom de l'administration.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="23FCF8ED" w14:textId="588D8662" w:rsidR="009947A0" w:rsidRPr="009947A0" w:rsidRDefault="009947A0">
+    <w:p w14:paraId="23FCF8ED" w14:textId="588D8662" w:rsidR="009947A0" w:rsidRPr="000A2C86" w:rsidRDefault="009947A0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2C86">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Autres mesures de récompense et de reconnaissance à définir dans un programme de récompense et de reconnaissance.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3A85FF8A" w14:textId="5D1EC4FE" w:rsidR="750B9BBE" w:rsidRDefault="750B9BBE" w:rsidP="750B9BBE">
+    <w:p w14:paraId="3A85FF8A" w14:textId="5D1EC4FE" w:rsidR="750B9BBE" w:rsidRPr="000A2C86" w:rsidRDefault="750B9BBE" w:rsidP="750B9BBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="750B9BBE">
+      <w:r w:rsidRPr="000A2C86">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001217DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A2BB0" w:rsidRPr="001217DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007A2BB0" w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le temps restant au contrat d’emploi, sera pris en compte afin de déterminer la durée du PIP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458B7560" w14:textId="40EFD6DF" w:rsidR="750B9BBE" w:rsidRDefault="750B9BBE" w:rsidP="750B9BBE">
+    <w:p w14:paraId="458B7560" w14:textId="40EFD6DF" w:rsidR="750B9BBE" w:rsidRPr="000A2C86" w:rsidRDefault="750B9BBE" w:rsidP="750B9BBE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="750FE4C5" w14:textId="1BE8A78B" w:rsidR="750B9BBE" w:rsidRDefault="750B9BBE" w:rsidP="750B9BBE">
+    <w:p w14:paraId="750FE4C5" w14:textId="1BE8A78B" w:rsidR="750B9BBE" w:rsidRPr="000A2C86" w:rsidRDefault="750B9BBE" w:rsidP="750B9BBE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="750B9BBE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2C86">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A2BB0" w:rsidRPr="001217DA">
-        <w:rPr>
+      <w:r w:rsidR="007A2BB0" w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="19"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les membres du personnel avec un engagement à durée déterminée de plus de deux ans ou à titre permanente, les examens de performance annuels des deux années précédentes seront </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A2BB0" w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>prises</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A2BB0" w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en compte</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A2BB0" w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2C86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="59FAEFF1" w14:textId="5DE5F2A1" w:rsidR="008E307E" w:rsidRDefault="008E307E" w:rsidP="002B424E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59FAEFF1" w14:textId="26385CC5" w:rsidR="008E307E" w:rsidRDefault="004C7A1F" w:rsidP="002B424E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5999E5D3" wp14:editId="359AE3CE">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78C81251" wp14:editId="6731E62D">
+          <wp:extent cx="531423" cy="808892"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="387001961" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPr id="387001961" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="10400" b="16892"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="277146" cy="592965"/>
+                    <a:ext cx="532532" cy="810580"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="69671CA3" w14:textId="77777777" w:rsidR="008E307E" w:rsidRDefault="008E307E" w:rsidP="002B424E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09885B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12BE6A66"/>
     <w:lvl w:ilvl="0" w:tplc="5AA6F822">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C75460BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ABFC5D7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7426,229 +7621,236 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2063139256">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1296062306">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1524320638">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1983734345">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="446311136">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="924219827">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00533123"/>
     <w:rsid w:val="000568B3"/>
     <w:rsid w:val="00063098"/>
     <w:rsid w:val="00084815"/>
+    <w:rsid w:val="000A2C86"/>
     <w:rsid w:val="000B1BBF"/>
     <w:rsid w:val="000C4AAB"/>
     <w:rsid w:val="00113E52"/>
     <w:rsid w:val="001217DA"/>
     <w:rsid w:val="0012555F"/>
     <w:rsid w:val="001A28FC"/>
     <w:rsid w:val="001A2ACA"/>
     <w:rsid w:val="001B2854"/>
     <w:rsid w:val="001B3430"/>
     <w:rsid w:val="001B4FC5"/>
     <w:rsid w:val="001C0BDC"/>
     <w:rsid w:val="001C52A3"/>
     <w:rsid w:val="001C66A2"/>
     <w:rsid w:val="001D0878"/>
     <w:rsid w:val="001D54CE"/>
     <w:rsid w:val="001E62AA"/>
+    <w:rsid w:val="001F0CC0"/>
     <w:rsid w:val="001F317E"/>
     <w:rsid w:val="00207752"/>
     <w:rsid w:val="00233142"/>
     <w:rsid w:val="00266351"/>
     <w:rsid w:val="00270FD9"/>
     <w:rsid w:val="00272F37"/>
     <w:rsid w:val="002869FA"/>
     <w:rsid w:val="002A7314"/>
     <w:rsid w:val="002B424E"/>
     <w:rsid w:val="002C18E6"/>
     <w:rsid w:val="002C7D3A"/>
     <w:rsid w:val="002D016F"/>
     <w:rsid w:val="002D2248"/>
     <w:rsid w:val="002E399E"/>
     <w:rsid w:val="003735F4"/>
     <w:rsid w:val="00397271"/>
     <w:rsid w:val="003B3E0D"/>
     <w:rsid w:val="003C3142"/>
     <w:rsid w:val="003E3F7B"/>
     <w:rsid w:val="003F565A"/>
     <w:rsid w:val="00430012"/>
     <w:rsid w:val="0044704C"/>
     <w:rsid w:val="004605C9"/>
     <w:rsid w:val="0046244F"/>
     <w:rsid w:val="004870B2"/>
     <w:rsid w:val="004B1A11"/>
+    <w:rsid w:val="004C7A1F"/>
     <w:rsid w:val="004C7EDB"/>
     <w:rsid w:val="004D4491"/>
     <w:rsid w:val="004E033A"/>
     <w:rsid w:val="004E6F4F"/>
     <w:rsid w:val="00510497"/>
     <w:rsid w:val="00533123"/>
     <w:rsid w:val="005466BF"/>
     <w:rsid w:val="005673B7"/>
     <w:rsid w:val="00570CC5"/>
     <w:rsid w:val="0057274B"/>
     <w:rsid w:val="00573B0E"/>
     <w:rsid w:val="005B57A1"/>
     <w:rsid w:val="005E31A3"/>
     <w:rsid w:val="00603CD3"/>
     <w:rsid w:val="00622023"/>
     <w:rsid w:val="0065190E"/>
     <w:rsid w:val="00660AA6"/>
     <w:rsid w:val="006840BC"/>
     <w:rsid w:val="006A5D9C"/>
     <w:rsid w:val="006E4DA0"/>
     <w:rsid w:val="006F5146"/>
     <w:rsid w:val="00714E7A"/>
     <w:rsid w:val="00720B57"/>
     <w:rsid w:val="0074373D"/>
     <w:rsid w:val="00773AD2"/>
     <w:rsid w:val="00774B60"/>
     <w:rsid w:val="00794586"/>
     <w:rsid w:val="007A2BB0"/>
     <w:rsid w:val="007B74D8"/>
     <w:rsid w:val="007C0A79"/>
     <w:rsid w:val="007F225F"/>
     <w:rsid w:val="0082736E"/>
     <w:rsid w:val="00834126"/>
     <w:rsid w:val="00842FFE"/>
     <w:rsid w:val="0084375C"/>
     <w:rsid w:val="0084673A"/>
     <w:rsid w:val="00850984"/>
     <w:rsid w:val="008545B7"/>
     <w:rsid w:val="00866C1D"/>
     <w:rsid w:val="008826A9"/>
     <w:rsid w:val="00890E37"/>
     <w:rsid w:val="008B218E"/>
     <w:rsid w:val="008C2AC0"/>
     <w:rsid w:val="008D37B3"/>
     <w:rsid w:val="008E1088"/>
+    <w:rsid w:val="008E2481"/>
     <w:rsid w:val="008E307E"/>
     <w:rsid w:val="008E4ECA"/>
     <w:rsid w:val="008F29F0"/>
     <w:rsid w:val="008F530F"/>
     <w:rsid w:val="008F6EFA"/>
     <w:rsid w:val="00922646"/>
     <w:rsid w:val="00933235"/>
     <w:rsid w:val="009576AB"/>
     <w:rsid w:val="00971B32"/>
     <w:rsid w:val="00985713"/>
     <w:rsid w:val="009947A0"/>
     <w:rsid w:val="009A578E"/>
+    <w:rsid w:val="009C06B3"/>
     <w:rsid w:val="00A00AF9"/>
     <w:rsid w:val="00A2358F"/>
     <w:rsid w:val="00AA209D"/>
+    <w:rsid w:val="00AA55AF"/>
     <w:rsid w:val="00AB3FD8"/>
     <w:rsid w:val="00AD62CB"/>
     <w:rsid w:val="00AF4008"/>
     <w:rsid w:val="00AF7769"/>
     <w:rsid w:val="00AF7CD7"/>
     <w:rsid w:val="00B27675"/>
     <w:rsid w:val="00B83DDF"/>
     <w:rsid w:val="00B84245"/>
     <w:rsid w:val="00B954E7"/>
     <w:rsid w:val="00BA7631"/>
     <w:rsid w:val="00BB1F56"/>
     <w:rsid w:val="00BB65C3"/>
     <w:rsid w:val="00BC2F1C"/>
     <w:rsid w:val="00BC7652"/>
     <w:rsid w:val="00BD23B1"/>
     <w:rsid w:val="00BD3BB4"/>
     <w:rsid w:val="00BE6384"/>
     <w:rsid w:val="00BF1C9B"/>
     <w:rsid w:val="00BF41EA"/>
     <w:rsid w:val="00C13606"/>
     <w:rsid w:val="00C13E17"/>
     <w:rsid w:val="00C21100"/>
     <w:rsid w:val="00C57CCA"/>
     <w:rsid w:val="00C64009"/>
     <w:rsid w:val="00C7303A"/>
     <w:rsid w:val="00C73189"/>
     <w:rsid w:val="00C827FF"/>
     <w:rsid w:val="00C844F1"/>
     <w:rsid w:val="00CC2409"/>
     <w:rsid w:val="00CD66F6"/>
     <w:rsid w:val="00CD79BD"/>
     <w:rsid w:val="00CE4F4B"/>
     <w:rsid w:val="00D05A57"/>
     <w:rsid w:val="00D07C0B"/>
     <w:rsid w:val="00D07DF7"/>
     <w:rsid w:val="00D119A2"/>
     <w:rsid w:val="00D251E1"/>
     <w:rsid w:val="00D54A77"/>
     <w:rsid w:val="00D902CE"/>
     <w:rsid w:val="00D964C9"/>
     <w:rsid w:val="00DB36DD"/>
     <w:rsid w:val="00E002DB"/>
     <w:rsid w:val="00E0098B"/>
     <w:rsid w:val="00E43C68"/>
     <w:rsid w:val="00E7251A"/>
     <w:rsid w:val="00E80F68"/>
     <w:rsid w:val="00E96DDA"/>
+    <w:rsid w:val="00EB074C"/>
     <w:rsid w:val="00EB299D"/>
     <w:rsid w:val="00EC0ACA"/>
     <w:rsid w:val="00F16894"/>
     <w:rsid w:val="00F21327"/>
     <w:rsid w:val="00F55508"/>
     <w:rsid w:val="00F56550"/>
     <w:rsid w:val="00F57B9A"/>
     <w:rsid w:val="00F72AC6"/>
     <w:rsid w:val="00F84818"/>
     <w:rsid w:val="00FA0045"/>
     <w:rsid w:val="00FB5508"/>
     <w:rsid w:val="00FC0168"/>
     <w:rsid w:val="00FC33C5"/>
     <w:rsid w:val="00FD3F0A"/>
     <w:rsid w:val="01C88DA7"/>
     <w:rsid w:val="01F27277"/>
     <w:rsid w:val="02479723"/>
     <w:rsid w:val="0248CD62"/>
     <w:rsid w:val="026C80C3"/>
     <w:rsid w:val="026CA4D1"/>
     <w:rsid w:val="0306071E"/>
     <w:rsid w:val="037780BD"/>
     <w:rsid w:val="03E3A82A"/>
     <w:rsid w:val="03FAF22D"/>
     <w:rsid w:val="04087B76"/>
@@ -7951,59 +8153,59 @@
     <w:rsid w:val="7F77551C"/>
     <w:rsid w:val="7F807973"/>
     <w:rsid w:val="7FE247FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="28594A8B"/>
   <w15:docId w15:val="{89707D92-27C1-4475-9775-1BB31411EA5C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8877,51 +9079,51 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001217DA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C13606"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="283716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1627269433">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -12480,50 +12682,140 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -12836,51 +13128,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Gestion de la performance et du perfectionnement</UNDP_POPP_TITLE_EN>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>349</Value>
     </TaxCatchAll>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
@@ -12888,233 +13180,143 @@
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Human Resources Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1f57ad6b-760b-4b5a-be19-36e6fe76fd85</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3683</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3683</Url>
       <Description>POPP-11-3683</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02C7DA36-DD66-49EE-A3F0-60870C09247C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DFDCE53-2339-2141-8FB8-B3EBA00A54B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</p:Policy>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE6AB5CC-A01C-4217-87D7-B5FAF017AC90}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{447ADF29-1E13-42FA-AD66-9D28F4966BA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69870CD9-963D-4DC8-9EB2-0D17FC7DF989}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8715411-9D0F-4333-9464-7F3DD960515B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
   <Words>5880</Words>
-  <Characters>33519</Characters>
+  <Characters>33516</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>279</Lines>
   <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39321</CharactersWithSpaces>
+  <CharactersWithSpaces>39318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hideko Hadzialic</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>