--- v0 (2025-10-19)
+++ v1 (2026-06-24)
@@ -1,466 +1,649 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44AC28E9" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="0030716C" w:rsidP="0030716C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="19E97D59" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP PERFORMACE EVALUATION FORM FOR INDIVIDUALS HIRED UNDER IC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28EA" w14:textId="77777777" w:rsidR="00A232C2" w:rsidRPr="0030716C" w:rsidRDefault="00A232C2" w:rsidP="00A232C2">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="2D7A8278" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6480" w:firstLine="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="none"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEC05D7" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6480" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28EC" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-      <w:pPr>
+    <w:p w14:paraId="2CA8F78D" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5760" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DATE: _________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28ED" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-      <w:pPr>
+    <w:p w14:paraId="692DAC05" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I.    GENERAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28EE" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...46 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="182D26D1" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1736E217" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consultant/Contractor Name: __________________________________________Contract Number: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8C4EBE" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Number: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28F1" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="34B5A651" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Title:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28F2" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="37BA3C5B" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28F3" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...32 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7EAA3B1B" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dept./Duty </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Station:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AA8905" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20577BBB" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Brief Description of Tasks Completed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28F6" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="57327286" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28F7" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4560645B" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28F8" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1DF6E38F" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28F9" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...32 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="23849907" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EF5E3C" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69FF0294" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Start </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Date: _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>End Date: __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28FC" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...32 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7712DF59" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0F55A4" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Countries Visited During </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assignment:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2955353E" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC28FF" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...58 lines deleted...]
-    <w:p w14:paraId="44AC2902" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="000A4AAD">
+    <w:p w14:paraId="44E85BFF" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211E22A0" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>II. PLEASE RATE THE CONSULTANT/CONTRACTOR’S FOLLOWING ATTRIBUTES: (1= Excellent, 2=very good. 3=Good, 4=fair, 5=Unsatisfactory).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C231790" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094BB513" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AC2933" wp14:editId="44AC2934">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EE2623D" wp14:editId="5DDFA675">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4343400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>74930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="9525" t="8255" r="9525" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Oval 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
@@ -474,106 +657,126 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="4F76B490" id="Oval 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:5.9pt;width:9pt;height:9pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5dmN/EwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpgY2arlZdipAW&#10;dqWFD3AdJ7FwPGbsNi1fz9jJli5wQvhgzXjGz/PejFfXx96wg0KvwVa8mOWcKSuh1rat+Ncv21fv&#10;OPNB2FoYsKriJ+X59frli9XgSjWHDkytkBGI9eXgKt6F4Mos87JTvfAzcMpSsAHsRSAX26xGMRB6&#10;b7J5nr/JBsDaIUjlPZ3ejkG+TvhNo2S4bxqvAjMVp9pC2jHtu7hn65UoWxSu03IqQ/xDFb3Qlh49&#10;Q92KINge9R9QvZYIHpowk9Bn0DRaqsSB2BT5b2weO+FU4kLieHeWyf8/WPn58IBM1xWnRlnRU4vu&#10;D8KweVRmcL6khEf3gJGbd3cgv3lmYdMJ26obRBg6JWqqp4j52bML0fF0le2GT1ATsNgHSCIdG+wj&#10;INFnx9SL07kX6hiYpMOiWLzOqWOSQpMdXxDl02WHPnxQ0LNoVFwZo52PaolSHO58GLOfslL9YHS9&#10;1cYkB9vdxiAjshXfppUoEM3LNGPZUPGr5XyZkJ/F/CVEntbfIBD2tqZqRBm1ej/ZQWgz2sTJ2Em8&#10;qNeo+w7qE2mHMI4sfTEyOsAfnA00rhX33/cCFWfmoyX9r4rFIs53chbLt3Ny8DKyu4wIKwmq4oGz&#10;0dyE8U/sHeq2o5eKRNfCDfWs0UnM2M+xqqlYGsnUken7xJm/9FPWr0++/gkAAP//AwBQSwMEFAAG&#10;AAgAAAAhADXL4HneAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo80ND&#10;CHGqigoJDj0Q4O7GbhI1XkfxNg1vz3KC486MZucrN4sbxGyn0HtUEK8iEBYbb3psFXx+vNzlIAJp&#10;NHrwaBV82wCb6vqq1IXxF3y3c02t4BIMhVbQEY2FlKHprNNh5UeL7B395DTxObXSTPrC5W6QSRRl&#10;0uke+UOnR/vc2eZUn52CXbuts1mmtE6Pu1dan772b2ms1O3Nsn0CQXahvzD8zufpUPGmgz+jCWJQ&#10;kOX3zEJsxIzAgYcoYeGgIHnMQVal/E9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5&#10;dmN/EwIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA1y+B53gAAAAkBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;"/>
+              <v:oval w14:anchorId="4AE56FE7" id="Oval 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:5.9pt;width:9pt;height:9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAraP6LAQIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlBTZqulp1KUJa&#10;LtKyH+A6TmLheMzYbVq+nrGT7RbYJ4QfrBmPfWbOmfHq+tgbdlDoNdiKF7OcM2Ul1Nq2FX/4tn31&#10;jjMfhK2FAasqflKeX69fvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp7Rjk64TfNEqGL03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2lLS&#10;M9StCILtUf8F1WuJ4KEJMwl9Bk2jpUociE2R/8HmvhNOJS4kjndnmfz/g5WfD/fuK8bSvbsD+d0z&#10;C5tO2FbdIMLQKVFTuiIKlQ3Ol+cH0fH0lO2GT1BTa8U+QNLg2GAfAYkdOyapT2ep1TEwSYdFsXid&#10;U0MkhSY7ZhDl42OHPnxQ0LNoVFwZo52PYohSHO58GG8/3kr1g9H1VhuTHGx3G4PsIKjx27QSBaJ5&#10;ec1YNlT8ajlfJuTfYv4SIk/rOQiEva3TGEWt3k92ENqMNnEydhIv6hVH05c7qE+kHcI4kfSDyOgA&#10;f3I20DRW3P/YC1ScmY+W9L8qFos4vslZLN/OycHLyO4yIqwkqIoHzkZzE8aR3zvUbUeZikTXwg31&#10;rNFJzKeqpmJp4lJHpt8RR/rST7ee/vD6FwAAAP//AwBQSwMEFAAGAAgAAAAhADXL4HneAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo80NDCHGqigoJDj0Q4O7GbhI1Xkfx&#10;Ng1vz3KC486MZucrN4sbxGyn0HtUEK8iEBYbb3psFXx+vNzlIAJpNHrwaBV82wCb6vqq1IXxF3y3&#10;c02t4BIMhVbQEY2FlKHprNNh5UeL7B395DTxObXSTPrC5W6QSRRl0uke+UOnR/vc2eZUn52CXbut&#10;s1mmtE6Pu1dan772b2ms1O3Nsn0CQXahvzD8zufpUPGmgz+jCWJQkOX3zEJsxIzAgYcoYeGgIHnM&#10;QVal/E9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAraP6LAQIAAAsEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1y+B53gAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAFsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Technical expertise in the subject area of the assignment?</w:t>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC2903" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...7 lines deleted...]
-    <w:p w14:paraId="44AC2904" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="000A4AAD">
+    <w:p w14:paraId="386E5180" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B396CCB" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AC2935" wp14:editId="44AC2936">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6801D0B6" wp14:editId="28B0B9C6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4343400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>11430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="9525" t="11430" r="9525" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Oval 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
@@ -587,142 +790,177 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="365EE8F2" id="Oval 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:.9pt;width:9pt;height:9pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlW8cWFAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6lrGo6TR1FCEN&#10;NmnwA1zHSSwcnzm7Tcev5+xkpQOeEH6w7nznz/d9d15dH3vDDgq9BlvxYpZzpqyEWtu24l+/bN+8&#10;48wHYWthwKqKPynPr9evX60GV6o5dGBqhYxArC8HV/EuBFdmmZed6oWfgVOWgg1gLwK52GY1ioHQ&#10;e5PN8/xtNgDWDkEq7+n0dgzydcJvGiXDfdN4FZipONUW0o5p38U9W69E2aJwnZZTGeIfquiFtvTo&#10;CepWBMH2qP+A6rVE8NCEmYQ+g6bRUiUOxKbIf2Pz2AmnEhcSx7uTTP7/wcrPhwdkuq74JWdW9NSi&#10;+4Mw7CIqMzhfUsKje8DIzbs7kN88s7DphG3VDSIMnRI11VPE/OzFheh4usp2wyeoCVjsAySRjg32&#10;EZDos2PqxdOpF+oYmKTDolhc5NQxSaHJji+I8vmyQx8+KOhZNCqujNHOR7VEKQ53PozZz1mpfjC6&#10;3mpjkoPtbmOQEdmKb9NKFIjmeZqxbKj41XK+TMgvYv4cIk/rbxAIe1tTNaKMWr2f7CC0GW3iZOwk&#10;XtRr1H0H9RNphzCOLH0xMjrAH5wNNK4V99/3AhVn5qMl/a+KxSLOd3IWy8s5OXge2Z1HhJUEVfHA&#10;2Whuwvgn9g5129FLRaJr4YZ61ugkZuznWNVULI1k6sj0feLMn/sp69cnX/8EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBLJn/H2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0uL&#10;RUSWprEx0UMPot63MAVSdpawU4r/3vGkxy/f5M17+WZ2vZpwDJ0nA8tFBAqp8nVHjYHPj5e7FFRg&#10;S7XtPaGBbwywKa6vcpvV/kLvOJXcKAmhkFkDLfOQaR2qFp0NCz8giTv60VkWHBtdj/Yi4a7XqyhK&#10;tLMdyYfWDvjcYnUqz87ArtmWyaRjXsfH3SuvT1/7t3hpzO3NvH0CxTjz3zH81pfqUEingz9THVRv&#10;IEnvZQuLkAXiH6KV8EH4MQVd5Pr/gOIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZVvH&#10;FhQCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;SyZ/x9sAAAAIAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;"/>
+              <v:oval w14:anchorId="0653F941" id="Oval 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:.9pt;width:9pt;height:9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAraP6LAQIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlBTZqulp1KUJa&#10;LtKyH+A6TmLheMzYbVq+nrGT7RbYJ4QfrBmPfWbOmfHq+tgbdlDoNdiKF7OcM2Ul1Nq2FX/4tn31&#10;jjMfhK2FAasqflKeX69fvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp7Rjk64TfNEqGL03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2lLS&#10;M9StCILtUf8F1WuJ4KEJMwl9Bk2jpUociE2R/8HmvhNOJS4kjndnmfz/g5WfD/fuK8bSvbsD+d0z&#10;C5tO2FbdIMLQKVFTuiIKlQ3Ol+cH0fH0lO2GT1BTa8U+QNLg2GAfAYkdOyapT2ep1TEwSYdFsXid&#10;U0MkhSY7ZhDl42OHPnxQ0LNoVFwZo52PYohSHO58GG8/3kr1g9H1VhuTHGx3G4PsIKjx27QSBaJ5&#10;ec1YNlT8ajlfJuTfYv4SIk/rOQiEva3TGEWt3k92ENqMNnEydhIv6hVH05c7qE+kHcI4kfSDyOgA&#10;f3I20DRW3P/YC1ScmY+W9L8qFos4vslZLN/OycHLyO4yIqwkqIoHzkZzE8aR3zvUbUeZikTXwg31&#10;rNFJzKeqpmJp4lJHpt8RR/rST7ee/vD6FwAAAP//AwBQSwMEFAAGAAgAAAAhAEsmf8fbAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS4tFRJamsTHRQw+i3rcwBVJ2lrBT&#10;iv/e8aTHL9/kzXv5Zna9mnAMnScDy0UECqnydUeNgc+Pl7sUVGBLte09oYFvDLAprq9ym9X+Qu84&#10;ldwoCaGQWQMt85BpHaoWnQ0LPyCJO/rRWRYcG12P9iLhrterKEq0sx3Jh9YO+NxidSrPzsCu2ZbJ&#10;pGNex8fdK69PX/u3eGnM7c28fQLFOPPfMfzWl+pQSKeDP1MdVG8gSe9lC4uQBeIfopXwQfgxBV3k&#10;+v+A4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAraP6LAQIAAAsEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBLJn/H2wAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAFsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Imagination?</w:t>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC2905" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...7 lines deleted...]
-    <w:p w14:paraId="44AC2906" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="000A4AAD">
+    <w:p w14:paraId="650FAB05" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2520C1A6" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AC2937" wp14:editId="44AC2938">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ED3AABD" wp14:editId="3949C4EA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4343400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>62230</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="9525" t="5080" r="9525" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Oval 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
@@ -736,93 +974,107 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="3A237F3A" id="Oval 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:4.9pt;width:9pt;height:9pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk0l/oFAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKO1jUdJo6ipDG&#10;NmnwA1zHSSwcnzm7Tcev5+xkpQOeEH6w7nznz/d9d15dHXvDDgq9BlvxYpZzpqyEWtu24l+/bN+8&#10;58wHYWthwKqKPynPr9avX60GV6o5dGBqhYxArC8HV/EuBFdmmZed6oWfgVOWgg1gLwK52GY1ioHQ&#10;e5PN8/wiGwBrhyCV93R6Mwb5OuE3jZLhvmm8CsxUnGoLace07+KerVeibFG4TsupDPEPVfRCW3r0&#10;BHUjgmB71H9A9VoieGjCTEKfQdNoqRIHYlPkv7F57IRTiQuJ491JJv//YOXd4QGZrit+wZkVPbXo&#10;/iAMW0RlBudLSnh0Dxi5eXcL8ptnFjadsK26RoShU6KmeoqYn724EB1PV9lu+Aw1AYt9gCTSscE+&#10;AhJ9dky9eDr1Qh0Dk3RYFIu3OXVMUmiy4wuifL7s0IePCnoWjYorY7TzUS1RisOtD2P2c1aqH4yu&#10;t9qY5GC72xhkRLbi27QSBaJ5nmYsGyp+uZwvE/KLmD+HyNP6GwTC3tZUjSijVh8mOwhtRps4GTuJ&#10;F/Uadd9B/UTaIYwjS1+MjA7wB2cDjWvF/fe9QMWZ+WRJ/8tisYjznZzF8t2cHDyP7M4jwkqCqnjg&#10;bDQ3YfwTe4e67eilItG1cE09a3QSM/ZzrGoqlkYydWT6PnHmz/2U9euTr38CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCxQj953QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0vB&#10;UoosTWNjogcPor1v2S2QsrOEnVL8944nPb68yZvvK7az68Vkx9B5VLBcRCAs1t502Cj4+nx5yEAE&#10;0mh079Eq+LYBtuXtTaFz46/4YaeKGsEjGHKtoCUacilD3Vqnw8IPFrk7+dFp4jg20oz6yuOul3EU&#10;pdLpDvlDqwf73Nr6XF2cgn2zq9JJJrRKTvtXWp0P72/JUqn7u3n3BILsTH/H8IvP6FAy09Ff0ATR&#10;K0izR3YhBRs24H4dxZyPCuJ1BrIs5H+B8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDk&#10;0l/oFAIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCxQj953QAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;"/>
+              <v:oval w14:anchorId="35E48281" id="Oval 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:4.9pt;width:9pt;height:9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAraP6LAQIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlBTZqulp1KUJa&#10;LtKyH+A6TmLheMzYbVq+nrGT7RbYJ4QfrBmPfWbOmfHq+tgbdlDoNdiKF7OcM2Ul1Nq2FX/4tn31&#10;jjMfhK2FAasqflKeX69fvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp7Rjk64TfNEqGL03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2lLS&#10;M9StCILtUf8F1WuJ4KEJMwl9Bk2jpUociE2R/8HmvhNOJS4kjndnmfz/g5WfD/fuK8bSvbsD+d0z&#10;C5tO2FbdIMLQKVFTuiIKlQ3Ol+cH0fH0lO2GT1BTa8U+QNLg2GAfAYkdOyapT2ep1TEwSYdFsXid&#10;U0MkhSY7ZhDl42OHPnxQ0LNoVFwZo52PYohSHO58GG8/3kr1g9H1VhuTHGx3G4PsIKjx27QSBaJ5&#10;ec1YNlT8ajlfJuTfYv4SIk/rOQiEva3TGEWt3k92ENqMNnEydhIv6hVH05c7qE+kHcI4kfSDyOgA&#10;f3I20DRW3P/YC1ScmY+W9L8qFos4vslZLN/OycHLyO4yIqwkqIoHzkZzE8aR3zvUbUeZikTXwg31&#10;rNFJzKeqpmJp4lJHpt8RR/rST7ee/vD6FwAAAP//AwBQSwMEFAAGAAgAAAAhALFCP3ndAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS8FSiixNY2OiBw+ivW/ZLZCys4Sd&#10;Uvz3jic9vrzJm+8rtrPrxWTH0HlUsFxEICzW3nTYKPj6fHnIQATSaHTv0Sr4tgG25e1NoXPjr/hh&#10;p4oawSMYcq2gJRpyKUPdWqfDwg8WuTv50WniODbSjPrK466XcRSl0ukO+UOrB/vc2vpcXZyCfbOr&#10;0kkmtEpO+1danQ/vb8lSqfu7efcEguxMf8fwi8/oUDLT0V/QBNErSLNHdiEFGzbgfh3FnI8K4nUG&#10;sizkf4HyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACto/osBAgAACwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALFCP3ndAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAWwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Initiative?                                                         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC2907" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-      <w:pPr>
+    <w:p w14:paraId="74B1C72E" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="44AC2908" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="000A4AAD">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633333A8" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AC2939" wp14:editId="44AC293A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E141DF2" wp14:editId="44CDBE0E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4343400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1270</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="9525" t="8255" r="9525" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Oval 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
@@ -836,141 +1088,176 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="211258CD" id="Oval 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:-.1pt;width:9pt;height:9pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiBUrpFAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpgY2arlZdipAW&#10;dqWFD3AdJ7FwPGbsNi1fz9jJli5wQvhgzXjGz/PejFfXx96wg0KvwVa8mOWcKSuh1rat+Ncv21fv&#10;OPNB2FoYsKriJ+X59frli9XgSjWHDkytkBGI9eXgKt6F4Mos87JTvfAzcMpSsAHsRSAX26xGMRB6&#10;b7J5nr/JBsDaIUjlPZ3ejkG+TvhNo2S4bxqvAjMVp9pC2jHtu7hn65UoWxSu03IqQ/xDFb3Qlh49&#10;Q92KINge9R9QvZYIHpowk9Bn0DRaqsSB2BT5b2weO+FU4kLieHeWyf8/WPn58IBM1xVfcmZFTy26&#10;PwjDllGZwfmSEh7dA0Zu3t2B/OaZhU0nbKtuEGHolKipniLmZ88uRMfTVbYbPkFNwGIfIIl0bLCP&#10;gESfHVMvTudeqGNgkg6LYvE6p45JCk12fEGUT5cd+vBBQc+iUXFljHY+qiVKcbjzYcx+ykr1g9H1&#10;VhuTHGx3G4OMyFZ8m1aiQDQv04xlQ8WvlvNlQn4W85cQeVp/g0DY25qqEWXU6v1kB6HNaBMnYyfx&#10;ol6j7juoT6Qdwjiy9MXI6AB/cDbQuFbcf98LVJyZj5b0vyoWizjfyVks387JwcvI7jIirCSoigfO&#10;RnMTxj+xd6jbjl4qEl0LN9SzRicxYz/HqqZiaSRTR6bvE2f+0k9Zvz75+icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAV1H6P3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPx1i4F&#10;SwllaRobEz14EO19y74CKfuWsFuK/97nSY+Tmcx8U+xm24sJR985UrBaRiCQamc6ahR8fb4sMhA+&#10;aDK6d4QKvtHDrry/K3Ru3I0+cKpCI7iEfK4VtCEMuZS+btFqv3QDEntnN1odWI6NNKO+cbntZRxF&#10;qbS6I15o9YDPLdaX6moVHJp9lU4yCevkfHgN68vx/S1ZKfX4MO+3IALO4S8Mv/iMDiUzndyVjBe9&#10;gjR74i9BwSIGwf4milmfOLjJQJaF/H+g/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAi&#10;BUrpFAIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAV1H6P3QAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;"/>
+              <v:oval w14:anchorId="7683756C" id="Oval 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:-.1pt;width:9pt;height:9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAraP6LAQIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlBTZqulp1KUJa&#10;LtKyH+A6TmLheMzYbVq+nrGT7RbYJ4QfrBmPfWbOmfHq+tgbdlDoNdiKF7OcM2Ul1Nq2FX/4tn31&#10;jjMfhK2FAasqflKeX69fvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp7Rjk64TfNEqGL03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2lLS&#10;M9StCILtUf8F1WuJ4KEJMwl9Bk2jpUociE2R/8HmvhNOJS4kjndnmfz/g5WfD/fuK8bSvbsD+d0z&#10;C5tO2FbdIMLQKVFTuiIKlQ3Ol+cH0fH0lO2GT1BTa8U+QNLg2GAfAYkdOyapT2ep1TEwSYdFsXid&#10;U0MkhSY7ZhDl42OHPnxQ0LNoVFwZo52PYohSHO58GG8/3kr1g9H1VhuTHGx3G4PsIKjx27QSBaJ5&#10;ec1YNlT8ajlfJuTfYv4SIk/rOQiEva3TGEWt3k92ENqMNnEydhIv6hVH05c7qE+kHcI4kfSDyOgA&#10;f3I20DRW3P/YC1ScmY+W9L8qFos4vslZLN/OycHLyO4yIqwkqIoHzkZzE8aR3zvUbUeZikTXwg31&#10;rNFJzKeqpmJp4lJHpt8RR/rST7ee/vD6FwAAAP//AwBQSwMEFAAGAAgAAAAhABXUfo/dAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/HWLgVLCWVpGhsTPXgQ7X3LvgIp+5aw&#10;W4r/3udJj5OZzHxT7GbbiwlH3zlSsFpGIJBqZzpqFHx9viwyED5oMrp3hAq+0cOuvL8rdG7cjT5w&#10;qkIjuIR8rhW0IQy5lL5u0Wq/dAMSe2c3Wh1Yjo00o75xue1lHEWptLojXmj1gM8t1pfqahUcmn2V&#10;TjIJ6+R8eA3ry/H9LVkp9fgw77cgAs7hLwy/+IwOJTOd3JWMF72CNHviL0HBIgbB/iaKWZ84uMlA&#10;loX8f6D8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACto/osBAgAACwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABXUfo/dAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAWwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Interpersonal skills?</w:t>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC2909" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...7 lines deleted...]
-    <w:p w14:paraId="44AC290A" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="000A4AAD">
+    <w:p w14:paraId="3E51AF4A" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EBE7C01" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AC293B" wp14:editId="44AC293C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24010391" wp14:editId="55F29B67">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4343400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>49530</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="9525" t="11430" r="9525" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Oval 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
@@ -984,116 +1271,141 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="16DE6111" id="Oval 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:3.9pt;width:9pt;height:9pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhKTR7FAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKO1jUdJo6ipDG&#10;NmnwA1zHSSwcnzm7Tcev5+xkpQOeEH6w7nznz/d9d15dHXvDDgq9BlvxYpZzpqyEWtu24l+/bN+8&#10;58wHYWthwKqKPynPr9avX60GV6o5dGBqhYxArC8HV/EuBFdmmZed6oWfgVOWgg1gLwK52GY1ioHQ&#10;e5PN8/wiGwBrhyCV93R6Mwb5OuE3jZLhvmm8CsxUnGoLace07+KerVeibFG4TsupDPEPVfRCW3r0&#10;BHUjgmB71H9A9VoieGjCTEKfQdNoqRIHYlPkv7F57IRTiQuJ491JJv//YOXd4QGZriu+4MyKnlp0&#10;fxCGXURlBudLSnh0Dxi5eXcL8ptnFjadsK26RoShU6KmeoqYn724EB1PV9lu+Aw1AYt9gCTSscE+&#10;AhJ9dky9eDr1Qh0Dk3RYFIu3OXVMUmiy4wuifL7s0IePCnoWjYorY7TzUS1RisOtD2P2c1aqH4yu&#10;t9qY5GC72xhkRLbi27QSBaJ5nmYsGyp+uZwvE/KLmD+HyNP6GwTC3tZUjSijVh8mOwhtRps4GTuJ&#10;F/Uadd9B/UTaIYwjS1+MjA7wB2cDjWvF/fe9QMWZ+WRJ/8tisYjznZzF8t2cHDyP7M4jwkqCqnjg&#10;bDQ3YfwTe4e67eilItG1cE09a3QSM/ZzrGoqlkYydWT6PnHmz/2U9euTr38CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCD55Xb3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0tB&#10;KEGGprEx0YMHUe9bdgqk7C5htxT/vePJHl/e5M33ldvFDGKmyffOIqxXEQiyjdO9bRG+Pl8echA+&#10;KKvV4Cwh/JCHbXV7U6pCu4v9oLkOreAR6wuF0IUwFlL6piOj/MqNZLk7usmowHFqpZ7UhcfNIOMo&#10;yqRRveUPnRrpuaPmVJ8Nwr7d1dksk5Amx/1rSE/f72/JGvH+btk9gQi0hP9j+MNndKiY6eDOVnsx&#10;IGT5I7sEhA0bcL+JYs4HhDjNQValvBaofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAh&#10;KTR7FAIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCD55Xb3QAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;"/>
+              <v:oval w14:anchorId="7A931369" id="Oval 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:3.9pt;width:9pt;height:9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAraP6LAQIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlBTZqulp1KUJa&#10;LtKyH+A6TmLheMzYbVq+nrGT7RbYJ4QfrBmPfWbOmfHq+tgbdlDoNdiKF7OcM2Ul1Nq2FX/4tn31&#10;jjMfhK2FAasqflKeX69fvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp7Rjk64TfNEqGL03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2lLS&#10;M9StCILtUf8F1WuJ4KEJMwl9Bk2jpUociE2R/8HmvhNOJS4kjndnmfz/g5WfD/fuK8bSvbsD+d0z&#10;C5tO2FbdIMLQKVFTuiIKlQ3Ol+cH0fH0lO2GT1BTa8U+QNLg2GAfAYkdOyapT2ep1TEwSYdFsXid&#10;U0MkhSY7ZhDl42OHPnxQ0LNoVFwZo52PYohSHO58GG8/3kr1g9H1VhuTHGx3G4PsIKjx27QSBaJ5&#10;ec1YNlT8ajlfJuTfYv4SIk/rOQiEva3TGEWt3k92ENqMNnEydhIv6hVH05c7qE+kHcI4kfSDyOgA&#10;f3I20DRW3P/YC1ScmY+W9L8qFos4vslZLN/OycHLyO4yIqwkqIoHzkZzE8aR3zvUbUeZikTXwg31&#10;rNFJzKeqpmJp4lJHpt8RR/rST7ee/vD6FwAAAP//AwBQSwMEFAAGAAgAAAAhAIPnldvdAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS0EoQYamsTHRgwdR71t2CqTsLmG3&#10;FP+948keX97kzfeV28UMYqbJ984irFcRCLKN071tEb4+Xx5yED4oq9XgLCH8kIdtdXtTqkK7i/2g&#10;uQ6t4BHrC4XQhTAWUvqmI6P8yo1kuTu6yajAcWqlntSFx80g4yjKpFG95Q+dGum5o+ZUnw3Cvt3V&#10;2SyTkCbH/WtIT9/vb8ka8f5u2T2BCLSE/2P4w2d0qJjp4M5WezEgZPkjuwSEDRtwv4lizgeEOM1B&#10;VqW8Fqh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACto/osBAgAACwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIPnldvdAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAWwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Quality of the reports submitted?</w:t>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC290B" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="000A4AAD">
-      <w:pPr>
+    <w:p w14:paraId="4CA80F33" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AC293D" wp14:editId="44AC293E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5740B46E" wp14:editId="6856BD05">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4343400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132080</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="9525" t="8255" r="9525" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Oval 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
@@ -1107,104 +1419,122 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="5F3C5349" id="Oval 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:10.4pt;width:9pt;height:9pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuqmHrFAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6lrGo6TR1FCEN&#10;NmnwA1zHSSwcnzm7Tcev5+xkpQOeEH6w7nznz/d9d15dH3vDDgq9BlvxYpZzpqyEWtu24l+/bN+8&#10;48wHYWthwKqKPynPr9evX60GV6o5dGBqhYxArC8HV/EuBFdmmZed6oWfgVOWgg1gLwK52GY1ioHQ&#10;e5PN8/xtNgDWDkEq7+n0dgzydcJvGiXDfdN4FZipONUW0o5p38U9W69E2aJwnZZTGeIfquiFtvTo&#10;CepWBMH2qP+A6rVE8NCEmYQ+g6bRUiUOxKbIf2Pz2AmnEhcSx7uTTP7/wcrPhwdkuq74BWdW9NSi&#10;+4Mw7DIqMzhfUsKje8DIzbs7kN88s7DphG3VDSIMnRI11VPE/OzFheh4usp2wyeoCVjsAySRjg32&#10;EZDos2PqxdOpF+oYmKTDolhc5NQxSaHJji+I8vmyQx8+KOhZNCqujNHOR7VEKQ53PozZz1mpfjC6&#10;3mpjkoPtbmOQEdmKb9NKFIjmeZqxbKj41XK+TMgvYv4cIk/rbxAIe1tTNaKMWr2f7CC0GW3iZOwk&#10;XtRr1H0H9RNphzCOLH0xMjrAH5wNNK4V99/3AhVn5qMl/a+KxSLOd3IWy8s5OXge2Z1HhJUEVfHA&#10;2Whuwvgn9g5129FLRaJr4YZ61ugkZuznWNVULI1k6sj0feLMn/sp69cnX/8EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCVZEVO3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFnL&#10;SlXqThMTEhw4UOCeNV5brUmqJuvK22NOcLT96/f3ldvFDmKmKfTeIaxXCgS5xpvetQifH893OYgQ&#10;tTN68I4QvinAtrq+KnVh/MW901zHVnCJC4VG6GIcCylD05HVYeVHcnw7+snqyOPUSjPpC5fbQSZK&#10;ZdLq3vGHTo/01FFzqs8WYd/u6myWadykx/1L3Jy+3l7TNeLtzbJ7BBFpiX9h+MVndKiY6eDPzgQx&#10;IGT5PbtEhESxAgceVMKLA0Ka5yCrUv43qH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;rqph6xQCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAlWRFTt4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;"/>
+              <v:oval w14:anchorId="1DAA8201" id="Oval 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:10.4pt;width:9pt;height:9pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAraP6LAQIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlBTZqulp1KUJa&#10;LtKyH+A6TmLheMzYbVq+nrGT7RbYJ4QfrBmPfWbOmfHq+tgbdlDoNdiKF7OcM2Ul1Nq2FX/4tn31&#10;jjMfhK2FAasqflKeX69fvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp7Rjk64TfNEqGL03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2lLS&#10;M9StCILtUf8F1WuJ4KEJMwl9Bk2jpUociE2R/8HmvhNOJS4kjndnmfz/g5WfD/fuK8bSvbsD+d0z&#10;C5tO2FbdIMLQKVFTuiIKlQ3Ol+cH0fH0lO2GT1BTa8U+QNLg2GAfAYkdOyapT2ep1TEwSYdFsXid&#10;U0MkhSY7ZhDl42OHPnxQ0LNoVFwZo52PYohSHO58GG8/3kr1g9H1VhuTHGx3G4PsIKjx27QSBaJ5&#10;ec1YNlT8ajlfJuTfYv4SIk/rOQiEva3TGEWt3k92ENqMNnEydhIv6hVH05c7qE+kHcI4kfSDyOgA&#10;f3I20DRW3P/YC1ScmY+W9L8qFos4vslZLN/OycHLyO4yIqwkqIoHzkZzE8aR3zvUbUeZikTXwg31&#10;rNFJzKeqpmJp4lJHpt8RR/rST7ee/vD6FwAAAP//AwBQSwMEFAAGAAgAAAAhAJVkRU7eAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sWctKVepOExMSHDhQ4J41XlutSaom&#10;68rbY05wtP3r9/eV28UOYqYp9N4hrFcKBLnGm961CJ8fz3c5iBC1M3rwjhC+KcC2ur4qdWH8xb3T&#10;XMdWcIkLhUboYhwLKUPTkdVh5UdyfDv6yerI49RKM+kLl9tBJkpl0ure8YdOj/TUUXOqzxZh3+7q&#10;bJZp3KTH/UvcnL7eXtM14u3NsnsEEWmJf2H4xWd0qJjp4M/OBDEgZPk9u0SERLECBx5UwosDQprn&#10;IKtS/jeofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAraP6LAQIAAAsEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCVZEVO3gAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAFsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC290C" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+    <w:p w14:paraId="665BF363" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Timeliness of reports submitted?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC290D" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...7 lines deleted...]
-    <w:p w14:paraId="44AC290E" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="000A4AAD">
+    <w:p w14:paraId="70951153" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C6A0BB" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AC293F" wp14:editId="44AC2940">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="629E5995" wp14:editId="6FDF9120">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4343400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>36830</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="9525" t="8255" r="9525" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Oval 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
@@ -1218,844 +1548,948 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="6DB1F10D" id="Oval 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:2.9pt;width:9pt;height:9pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAraDTMFAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKC1vUdJo6ipDG&#10;NmnwA1zHSSwcnzm7Tcev5+xkpQOeEH6w7nznz/d9d15dHXvDDgq9BlvxYpZzpqyEWtu24l+/bN9c&#10;cOaDsLUwYFXFn5TnV+vXr1aDK9UcOjC1QkYg1peDq3gXgiuzzMtO9cLPwClLwQawF4FcbLMaxUDo&#10;vcnmef4uGwBrhyCV93R6Mwb5OuE3jZLhvmm8CsxUnGoLace07+KerVeibFG4TsupDPEPVfRCW3r0&#10;BHUjgmB71H9A9VoieGjCTEKfQdNoqRIHYlPkv7F57IRTiQuJ491JJv//YOXd4QGZris+58yKnlp0&#10;fxCGXURlBudLSnh0Dxi5eXcL8ptnFjadsK26RoShU6KmeoqYn724EB1PV9lu+Aw1AYt9gCTSscE+&#10;AhJ9dky9eDr1Qh0Dk3RYFIu3OXVMUmiy4wuifL7s0IePCnoWjYorY7TzUS1RisOtD2P2c1aqH4yu&#10;t9qY5GC72xhkRLbi27QSBaJ5nmYsGyp+uZwvE/KLmD+HyNP6GwTC3tZUjSijVh8mOwhtRps4GTuJ&#10;F/Uadd9B/UTaIYwjS1+MjA7wB2cDjWvF/fe9QMWZ+WRJ/8tisYjznZzF8v2cHDyP7M4jwkqCqnjg&#10;bDQ3YfwTe4e67eilItG1cE09a3QSM/ZzrGoqlkYydWT6PnHmz/2U9euTr38CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQApUieF3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0tB&#10;KEGWprEx0YMH0d637BRI2V3CTin+e8eTHl/e5M33ldvFDmLGKfTeKVivIhDoGm961yr4+nx5yEEE&#10;0s7owTtU8I0BttXtTakL46/uA+eaWsEjLhRaQUc0FlKGpkOrw8qP6Lg7+clq4ji10kz6yuN2kHEU&#10;ZdLq3vGHTo/43GFzri9Wwb7d1dksE0qT0/6V0vPh/S1ZK3V/t+yeQBAu9HcMv/iMDhUzHf3FmSAG&#10;BVn+yC6kIGUD7jdRzPmoIE5ykFUp/wtUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAr&#10;aDTMFAIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQApUieF3QAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;"/>
+              <v:oval w14:anchorId="0B850589" id="Oval 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:342pt;margin-top:2.9pt;width:9pt;height:9pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAraP6LAQIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlBTZqulp1KUJa&#10;LtKyH+A6TmLheMzYbVq+nrGT7RbYJ4QfrBmPfWbOmfHq+tgbdlDoNdiKF7OcM2Ul1Nq2FX/4tn31&#10;jjMfhK2FAasqflKeX69fvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp7Rjk64TfNEqGL03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2lLS&#10;M9StCILtUf8F1WuJ4KEJMwl9Bk2jpUociE2R/8HmvhNOJS4kjndnmfz/g5WfD/fuK8bSvbsD+d0z&#10;C5tO2FbdIMLQKVFTuiIKlQ3Ol+cH0fH0lO2GT1BTa8U+QNLg2GAfAYkdOyapT2ep1TEwSYdFsXid&#10;U0MkhSY7ZhDl42OHPnxQ0LNoVFwZo52PYohSHO58GG8/3kr1g9H1VhuTHGx3G4PsIKjx27QSBaJ5&#10;ec1YNlT8ajlfJuTfYv4SIk/rOQiEva3TGEWt3k92ENqMNnEydhIv6hVH05c7qE+kHcI4kfSDyOgA&#10;f3I20DRW3P/YC1ScmY+W9L8qFos4vslZLN/OycHLyO4yIqwkqIoHzkZzE8aR3zvUbUeZikTXwg31&#10;rNFJzKeqpmJp4lJHpt8RR/rST7ee/vD6FwAAAP//AwBQSwMEFAAGAAgAAAAhAClSJ4XdAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS0EoQZamsTHRgwfR3rfsFEjZXcJO&#10;Kf57x5MeX97kzfeV28UOYsYp9N4pWK8iEOgab3rXKvj6fHnIQQTSzujBO1TwjQG21e1NqQvjr+4D&#10;55pawSMuFFpBRzQWUoamQ6vDyo/ouDv5yWriOLXSTPrK43aQcRRl0ure8YdOj/jcYXOuL1bBvt3V&#10;2SwTSpPT/pXS8+H9LVkrdX+37J5AEC70dwy/+IwOFTMd/cWZIAYFWf7ILqQgZQPuN1HM+aggTnKQ&#10;VSn/C1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACto/osBAgAACwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAClSJ4XdAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAWwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00851B2E" w:rsidRPr="0030716C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Linguistic skills?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC290F" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5C10D7E9" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2840"/>
         <w:gridCol w:w="2841"/>
         <w:gridCol w:w="2841"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00851B2E" w:rsidRPr="0030716C" w14:paraId="44AC2913" w14:textId="77777777">
+      <w:tr w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w14:paraId="469E390A" w14:textId="77777777" w:rsidTr="00A61EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC2910" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="0D37E568" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030716C">
+            <w:r w:rsidRPr="00EF58F9">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC2911" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="34687F81" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030716C">
+            <w:r w:rsidRPr="00EF58F9">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Written</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC2912" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="27F03E99" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030716C">
+            <w:r w:rsidRPr="00EF58F9">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Spoken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44AC2914" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3EFF1D15" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2840"/>
         <w:gridCol w:w="2841"/>
         <w:gridCol w:w="2841"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00851B2E" w:rsidRPr="0030716C" w14:paraId="44AC2918" w14:textId="77777777">
+      <w:tr w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w14:paraId="1D85DB71" w14:textId="77777777" w:rsidTr="00A61EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC2915" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="5C0B9069" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC2916" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="42AFE78F" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC2917" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="71532380" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851B2E" w:rsidRPr="0030716C" w14:paraId="44AC291C" w14:textId="77777777">
+      <w:tr w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w14:paraId="0515A182" w14:textId="77777777" w:rsidTr="00A61EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC2919" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="33402DEE" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC291A" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="402EDFEC" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC291B" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="6151401E" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851B2E" w:rsidRPr="0030716C" w14:paraId="44AC2920" w14:textId="77777777">
+      <w:tr w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w14:paraId="2D0C7A2C" w14:textId="77777777" w:rsidTr="00A61EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC291D" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="29E1AD34" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC291E" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="51BE677A" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC291F" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="10948705" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44AC2921" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...36 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="52B7BC08" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB554C6" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.  PLEASE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EXPLAIN BELOW ANY RATINGS THAT WERE ASSIGNED IN PART II. YOU MAY ALSO A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:bidi="ar-YE"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DD</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030716C">
-[...25 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ANY COMMENTS THAT YOU FEEL SHOULD REMAIN IN THE CONSULTANT’S FILE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60820FE9" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8597"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00851B2E" w:rsidRPr="0030716C" w14:paraId="44AC2928" w14:textId="77777777" w:rsidTr="0030716C">
+      <w:tr w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w14:paraId="1533F215" w14:textId="77777777" w:rsidTr="00A61EA5">
         <w:trPr>
           <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC2924" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="78A951B5" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44AC2925" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="12B07475" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44AC2926" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="16706EF8" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44AC2927" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="725DD7FD" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851B2E" w:rsidRPr="0030716C" w14:paraId="44AC292B" w14:textId="77777777" w:rsidTr="0030716C">
+      <w:tr w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w14:paraId="1FA5D38F" w14:textId="77777777" w:rsidTr="00A61EA5">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AC2929" w14:textId="77777777" w:rsidR="0030716C" w:rsidRDefault="0030716C">
+          <w:p w14:paraId="04DADC22" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44AC292A" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
+          <w:p w14:paraId="5B3BC949" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030716C">
+            <w:r w:rsidRPr="00EF58F9">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>SHOULD THIS CONSULTANT</w:t>
+              <w:t xml:space="preserve">SHOULD THIS CONSULTANT/CONTRACTOR REMAIN ON THE ROSTER (Check </w:t>
             </w:r>
-            <w:r w:rsidR="00FA764E" w:rsidRPr="0030716C">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EF58F9">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>/CONTRACTOR</w:t>
+              <w:t xml:space="preserve">one)   </w:t>
             </w:r>
-            <w:r w:rsidRPr="0030716C">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EF58F9">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> REMAIN ON THE ROSTER (Check one)      Yes               No</w:t>
+              <w:t xml:space="preserve">   Yes               No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44AC292C" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="37B1C6DA" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2671FC" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>VI.   DO YOU WANT RESTRICTED ACCESS (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030716C">
-        <w:rPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ACCESS WILL BE PROVIDED AT THE DISCRETION OF THE MANAGEMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030716C">
-        <w:rPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC292E" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6FEFB3C0" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        FOR THE INFORMATION IN PARTS II &amp; III (Please Check </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">one)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Yes                No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AC292F" w14:textId="77777777" w:rsidR="00851B2E" w:rsidRPr="0030716C" w:rsidRDefault="00851B2E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="59CFB978" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110B2004" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>NAME AND SIGNATURE OF THE EVALUATOR: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D7F0BF" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613BD189" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="00EF58F9" w:rsidRDefault="00EF58F9" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId11"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF58F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DIVISION: __________________________________TEL: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F13274" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00EF58F9">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44AC2943" w14:textId="77777777" w:rsidR="00F70357" w:rsidRPr="0030716C" w:rsidRDefault="00F70357" w:rsidP="0030716C">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0FF7C00E" w14:textId="77777777" w:rsidR="00E454C1" w:rsidRDefault="00E454C1" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44AC2944" w14:textId="77777777" w:rsidR="00F70357" w:rsidRPr="0030716C" w:rsidRDefault="00F70357" w:rsidP="0030716C">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="556092DA" w14:textId="77777777" w:rsidR="00E454C1" w:rsidRDefault="00E454C1" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44AC2941" w14:textId="77777777" w:rsidR="00F70357" w:rsidRPr="0030716C" w:rsidRDefault="00F70357" w:rsidP="0030716C">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="42CD211E" w14:textId="77777777" w:rsidR="00E454C1" w:rsidRDefault="00E454C1" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44AC2942" w14:textId="77777777" w:rsidR="00F70357" w:rsidRPr="0030716C" w:rsidRDefault="00F70357" w:rsidP="0030716C">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0528F9E6" w14:textId="77777777" w:rsidR="00E454C1" w:rsidRDefault="00E454C1" w:rsidP="00EF58F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="44AC2945" w14:textId="77777777" w:rsidR="0030716C" w:rsidRPr="0030716C" w:rsidRDefault="0030716C" w:rsidP="0030716C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ECF7D52" w14:textId="18CADC33" w:rsidR="00EF58F9" w:rsidRPr="0030716C" w:rsidRDefault="00EF58F9" w:rsidP="0030716C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0030716C">
+    <w:r w:rsidRPr="00EF58F9">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-        <w:szCs w:val="13"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44AC2947" wp14:editId="44AC2948">
-[...2 lines deleted...]
-          <wp:docPr id="9" name="Picture 9" descr="Description: Description: cid:image001.png@01CCE288.8889E5B0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42697DC6" wp14:editId="5E5E2437">
+          <wp:extent cx="365760" cy="738909"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:docPr id="180609198" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 4" descr="Description: Description: cid:image001.png@01CCE288.8889E5B0"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" r:link="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="452992" cy="971550"/>
+                    <a:ext cx="368779" cy="745007"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="44AC2946" w14:textId="77777777" w:rsidR="0030716C" w:rsidRPr="0030716C" w:rsidRDefault="0030716C">
+  <w:p w14:paraId="2907A701" w14:textId="77777777" w:rsidR="00EF58F9" w:rsidRPr="0030716C" w:rsidRDefault="00EF58F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11C42D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEBA0AFE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2128,737 +2562,138 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...582 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="1059746012">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:revisionView w:inkAnnotations="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0015389B"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00FC591C"/>
+    <w:rsidRoot w:val="00EF58F9"/>
+    <w:rsid w:val="000B0E8B"/>
+    <w:rsid w:val="00531D83"/>
+    <w:rsid w:val="00AE04AB"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E454C1"/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rsid w:val="00F30EE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="44AC28E9"/>
-  <w15:docId w15:val="{03CE2FD2-3F57-4C68-A2B5-634E875E0788}"/>
+  <w14:docId w14:val="00228700"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9D2C12A3-A6AD-46A6-84EE-AEB2EB54BD3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2969,51 +2804,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3186,1264 +3021,962 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF58F9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-[...28 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0030716C"/>
+    <w:rsid w:val="00EF58F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0030716C"/>
+    <w:rsid w:val="00EF58F9"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0030716C"/>
+    <w:rsid w:val="00EF58F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0030716C"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EF58F9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF58F9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01CE472C.719B4F60" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...746 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01256E5B-63AA-4FBD-9F74-8217756B2F30}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>298</Words>
-  <Characters>1702</Characters>
+  <Characters>1703</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>undp</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1997</CharactersWithSpaces>
+  <CharactersWithSpaces>1998</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>IC Peformance Evaluation</dc:title>
-  <dc:creator>Asma</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>