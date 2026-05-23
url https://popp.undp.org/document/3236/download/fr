--- v0 (2025-10-22)
+++ v1 (2026-05-23)
@@ -1,2468 +1,2272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="799BF7CD" w14:textId="245C4066" w:rsidR="00EA3D75" w:rsidRPr="00771B0E" w:rsidRDefault="00AA68A3" w:rsidP="00EA3D75">
+    <w:p w14:paraId="60F3D8D8" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="RecordRetentionDataSecurityandContingenc"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rétention des documents, sécurité des données et contingence</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="05D2C55E" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comprennent toute information, sans considération de la forme physique ou des caractéristiques, qui proviennent du PNUD ou que celui-ci reçoit dans le cadre de ses activités officielles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EA5409" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A6892E" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les fichiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contiennent des documents qui proviennent de l’organisation ou qui sont reçus par écrit ou sous forme imprimée ainsi que les documents générés par les ordinateurs et sous forme électronique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E96E20" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="063285E3" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6F7E7BD7" w14:textId="3DF225EF" w:rsidR="000235C0" w:rsidRPr="00771B0E" w:rsidRDefault="000235C0" w:rsidP="000235C0">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La gestion des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se rapporte à la création, à l’utilisation et à la garde des documents actuels de manière systématique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B471B26" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E957CC" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’archivage ou la sauvegarde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traite de la préservation et de la garde des documents non actuels sur une base temporaire ou permanente ou indéfinie, conformément à un calendrier de rétention établi. Le document public du PNUD doit être électronique autant que possible, et doit être gardé dans les systèmes officiels du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDA0286" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699FD194" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>document financier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est un document physique ou électronique qui crée :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33380132" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06929A42" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une obligation et son règlement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41348734" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un actif et sa liquidation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1733BCB2" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une créance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DAB43C" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un paiement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4124C7" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un enregistrement de dépôt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012CF556" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CC8E47" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00B807EE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ce qui suit est également désigné comme un document financier :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267B0FD0" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1545"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1A719F" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrats avec des tierces parties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4385B4CB" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Documents de projet ou programmes de travail annuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B75B199" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Relevés bancaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2B4353" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC2B406" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le personnel suivant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des responsabilités en matière de gestion des documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B81212C" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E26A68" w14:textId="0CDB2591" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Personnel financier :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2018CDF5" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A1EFFD" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Créer un document dans Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4980C1C2" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tenir le document</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B960B43" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sauvegarder le document pendant sept ans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763AF6BB" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Détruire le document après sept ans s’il est en lien avec les paiements liés à d’autres personnes que le personnel, si convenu avec le/la Représentant(e) résident(e) (personnel financier de haut rang des services généraux)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F186BA1" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Garder le document de manière indéterminée si le document est lié au paiement du personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D00C59" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00B807EE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C76A6D9" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les documents du bureau de pays du PNUD sont la propriété de l’organisation. Ils ne sont pas détruits ou retirés des unités d’origines, sauf conformément aux lignes directrices établies, avec l’approbation de la gestion du bureau d’origine, ou en consultation avec celui-ci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEB979F" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F24587E" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le contrôleur a délégué le pouvoir de garde et de rétention des documents financiers aux représentant(e)s résident(e)s pour les bureaux de pays, sauf pour les pays se trouvant en situation de crise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3063E0A5" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ADF1FC" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Calendrier de rétention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6629146E" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5101AF88" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les documents financiers doivent être gardés localement selon le calendrier de rétention détaillé dans le RM 5.2.5, RM 5.2.6 et RM7 dans la politique de gestion des documents du nouveau MOM. Le calendrier indique quels documents doivent être gardés indéfiniment et quels documents doivent être gardés temporairement (sept ans). La période de rétention de sept ans, abordée dans cette politique, a été convenue par le Comité des commissaires aux comptes conformément à la Règle financière 126.02, qui donne le pouvoir au contrôleur de prescrire et sauvegarder des documents financiers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B7D0A5" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECC146B" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Destruction des documents financiers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D9F4F1" w14:textId="2B79E747" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00B807EE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65968655" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En ce qui concerne les documents financiers avec une période de rétention requise d’un minimum de sept ans, le bureau de pays décidera de détruire ou non ces documents après l’expiration de la période requise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAC6157" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221F271E" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sécurité des fichiers permanents après fermeture des bureaux du PNUD ou dans les cas d’urgence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202C5B94" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616868">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C200A6" w14:textId="7EAA4962" w:rsidR="00616868" w:rsidRPr="00B807EE" w:rsidRDefault="00616868" w:rsidP="00B807EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B807EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Après la fermeture d’un bureau du PNUD ou dans les cas d’urgence, le Bureau des opérations, des services juridiques et de la technologie du Bureau des services de gestion (OOLTS) coordonnera la sécurité des fichiers permanents. Le Bureau des ressources humaines, le Bureau de la gestion des ressources financières ainsi que le Bureau approprié conseilleront le bureau de pays quant aux fichiers ou documents à envoyer au siège ou à supprimer conformément à la Règle financière 126.02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9FCFE0" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B09F937" w14:textId="77777777" w:rsidR="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010ACC6E" w14:textId="77777777" w:rsidR="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF99258" w14:textId="77777777" w:rsidR="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="415EA52D" w14:textId="77777777" w:rsidR="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2BB0C5" w14:textId="77777777" w:rsidR="00616868" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720F29A7" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00D51F56" w:rsidRDefault="00616868" w:rsidP="00616868">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="fr-FR"/>
-[...688 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D31E853" w14:textId="3D20536F" w:rsidR="00616868" w:rsidRPr="00B807EE" w:rsidRDefault="00616868" w:rsidP="00B807EE">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
-[...1204 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7054C2D4" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00B807EE">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1850" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54929457" w14:textId="77777777" w:rsidR="009B1900" w:rsidRDefault="009B1900" w:rsidP="00B431B6">
+    <w:p w14:paraId="31EA3FAD" w14:textId="77777777" w:rsidR="0092307B" w:rsidRDefault="0092307B" w:rsidP="00616868">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5712C0C1" w14:textId="77777777" w:rsidR="009B1900" w:rsidRDefault="009B1900" w:rsidP="00B431B6">
+    <w:p w14:paraId="5B29A0F4" w14:textId="77777777" w:rsidR="0092307B" w:rsidRDefault="0092307B" w:rsidP="00616868">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New (W1)">
-[...41 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="554A60BF" w14:textId="09ED32A7" w:rsidR="00B431B6" w:rsidRPr="00771B0E" w:rsidRDefault="00F12C3C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B97218D" w14:textId="77777777" w:rsidR="00616868" w:rsidRPr="00B807EE" w:rsidRDefault="00616868">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00771B0E">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>Page </w:t>
     </w:r>
-    <w:r w:rsidR="00410EF3">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00771B0E">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00410EF3">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000178F4">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00410EF3">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00771B0E">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="006F026D">
+    <w:r w:rsidRPr="00B807EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="006F026D" w:rsidRPr="00771B0E">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="006F026D">
+    <w:r w:rsidRPr="00B807EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000178F4" w:rsidRPr="000178F4">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="006F026D">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00771B0E">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> pages </w:t>
     </w:r>
-    <w:r w:rsidR="00846541">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
+      <w:t>Date d'entrée en vigueur :  26/07/2016</w:t>
     </w:r>
-    <w:r w:rsidR="007005E7">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
-        <w:lang w:val="fr-FR"/>
-[...28 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">Version # : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1779014789"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{D0668229-3FE4-42E4-90C9-4F27211FDEBB}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00846541">
+        <w:r w:rsidRPr="00B807EE">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00846541">
+    <w:r w:rsidRPr="00B807EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D01C979" w14:textId="77777777" w:rsidR="009B1900" w:rsidRDefault="009B1900" w:rsidP="00B431B6">
+    <w:p w14:paraId="1C956801" w14:textId="77777777" w:rsidR="0092307B" w:rsidRDefault="0092307B" w:rsidP="00616868">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="622BEDB9" w14:textId="77777777" w:rsidR="009B1900" w:rsidRDefault="009B1900" w:rsidP="00B431B6">
+    <w:p w14:paraId="3012F089" w14:textId="77777777" w:rsidR="0092307B" w:rsidRDefault="0092307B" w:rsidP="00616868">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="75B7963D" w14:textId="77777777" w:rsidR="00843D70" w:rsidRDefault="00843D70" w:rsidP="00843D70">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34F1FFDE" w14:textId="5D079D8D" w:rsidR="00616868" w:rsidRDefault="00616868" w:rsidP="00843D70">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="379F84AB" wp14:editId="17702424">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="158CAE6B" wp14:editId="2F086977">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5637475</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-48342</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="966290723" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-8693" b="15049"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="336206" cy="606119"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE672FE"/>
+    <w:nsid w:val="2B0A62D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="871829B4"/>
+    <w:lvl w:ilvl="0" w:tplc="5F908A26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D0D1417"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE6A02DE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1545" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2265" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2985" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3705" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4425" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5145" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5865" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6585" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F1F70CC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8B98DA00"/>
+    <w:tmpl w:val="08F8579A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2560,1776 +2364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...197 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22EE43EA"/>
-[...1524 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46834B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62BE71E8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1545" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2265" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4374,1407 +2453,147 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5865" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6585" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7305" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...255 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1905290583">
+  <w:num w:numId="1" w16cid:durableId="1112288326">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2093773501">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="54015317">
+  <w:num w:numId="2" w16cid:durableId="1631981783">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="608663285">
-[...23 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="765003148">
+  <w:num w:numId="3" w16cid:durableId="410931482">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1934313156">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="4" w16cid:durableId="32389058">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005B27C2"/>
-[...982 lines deleted...]
-    <w:rsid w:val="00F74E50"/>
+    <w:rsidRoot w:val="00616868"/>
+    <w:rsid w:val="00014303"/>
+    <w:rsid w:val="000C461D"/>
+    <w:rsid w:val="002A4CFC"/>
+    <w:rsid w:val="00616868"/>
+    <w:rsid w:val="0092307B"/>
+    <w:rsid w:val="00A942F8"/>
+    <w:rsid w:val="00B807EE"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1ADF5C1D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3151A044-EC3A-4EC8-9002-6362859BEA01}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6108,1059 +2927,950 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005B51C3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00616868"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00616868"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00616868"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A97FD7"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00616868"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>628</Words>
-  <Characters>3583</Characters>
+  <Words>614</Words>
+  <Characters>3505</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4203</CharactersWithSpaces>
+  <CharactersWithSpaces>4111</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...69 lines deleted...]
-</file>