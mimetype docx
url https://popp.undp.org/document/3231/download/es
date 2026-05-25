--- v0 (2025-10-14)
+++ v1 (2026-05-25)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5D8D1A68" w14:textId="6AA26DAB" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00085747" w:rsidP="00B83624">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="520" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B3A5D68" w14:textId="77777777" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="008167F0">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1972,51 +1972,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">en el plazo de 1 semana </w:t>
       </w:r>
       <w:r w:rsidRPr="005B75C1">
         <w:t>a partir de la firma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462442EA" w14:textId="4F42AA46" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="008167F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="154" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="20" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="005B75C1">
         <w:t xml:space="preserve">Los acuerdos del Fondo Mundial forman parte del TPCS. Consulte el </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>documento de orientación</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD404A" w:rsidRPr="005B75C1">
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve">[en inglés] </w:t>
       </w:r>
       <w:r w:rsidRPr="005B75C1">
         <w:t>independiente para el Fondo Mundial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7827F5DA" w14:textId="77777777" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00085747" w:rsidP="008167F0">
       <w:pPr>
@@ -3108,178 +3108,178 @@
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="20" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acuerdos con la UE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B38A3C5" w14:textId="61C8426C" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="008167F0">
+    <w:p w14:paraId="6B38A3C5" w14:textId="517FCC2C" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="008167F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="183" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="20" w:hanging="567"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="005B75C1">
         <w:t>Consulte</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B75C1">
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t>Caja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:color w:val="5B9AD4"/>
           <w:spacing w:val="-3"/>
           <w:u w:val="single" w:color="5B9AD4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:color w:val="5B9AD4"/>
           <w:spacing w:val="-3"/>
           <w:u w:val="single" w:color="5B9AD4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t>herramientas</w:t>
         </w:r>
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:spacing w:val="-3"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t>para</w:t>
         </w:r>
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t>la</w:t>
         </w:r>
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t>movilización</w:t>
         </w:r>
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:color w:val="5B9AD4"/>
             <w:u w:val="single" w:color="5B9AD4"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:color w:val="5B9AD4"/>
           <w:u w:val="single" w:color="5B9AD4"/>
         </w:rPr>
         <w:t xml:space="preserve"> recursos</w:t>
       </w:r>
       <w:r w:rsidR="00AD404A" w:rsidRPr="005B75C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD404A" w:rsidRPr="005B75C1">
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t>[en inglés]</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
@@ -3977,59 +3977,59 @@
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fondos fiduciarios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E64280" w14:textId="1FE149A0" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="008167F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="155" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="20" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005B75C1">
         <w:t xml:space="preserve">Las asociaciones de Fondos Fiduciarios se formalizan mediante acuerdos de cofinanciación estándar aplicables a los Fondos Fiduciarios Abiertos, Temáticos y Cerrados, disponibles </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="4BACC6" w:themeColor="accent5"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>aquí</w:t>
         </w:r>
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="66920C01" w14:textId="77777777" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="008167F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="155" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="20"/>
       </w:pPr>
       <w:r w:rsidRPr="005B75C1">
         <w:t>Los acuerdos estándar que formalizan los acuerdos de trabajo de los fondos fiduciarios entran en vigor en el momento de su firma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE36499" w14:textId="77777777" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="008167F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -15232,51 +15232,51 @@
         </w:tabs>
         <w:spacing w:before="56"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005B75C1">
         <w:t>Integridad de los acuerdos: todos los acuerdos y modificaciones de acuerdos deben cargarse en UNITY/ UNall.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18810CCB" w14:textId="77777777" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="00AB79B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="56"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005B75C1">
         <w:t>Revisión de eventos vencidos - seguimiento de eventos que deberían haberse completado a finales de año, por ejemplo, presentación y aprobación de informes de progreso/final.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D47F45" w14:textId="70CA361C" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="00AB79B2">
+    <w:p w14:paraId="29D47F45" w14:textId="70CA361C" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00085747" w:rsidP="00AB79B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="56"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="005B75C1">
           <w:t>Cuentas por</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B75C1">
         <w:t xml:space="preserve"> cobrar - seguimiento con los donantes de los importes pendientes (véase </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="005B75C1">
           <w:t>el contenido</w:t>
         </w:r>
       </w:hyperlink>
@@ -21786,329 +21786,324 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="La_UNITY/_UNall"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>La UNITY/ UNall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B5D977" w14:textId="77777777" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="00AB79B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="56"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005B75C1">
         <w:t xml:space="preserve">Todas las solicitudes de procedimientos que deba llevar a cabo el GSSC deben realizarse a través de UNITY/ UNall. Los usuarios pueden acceder a UNITY/ UNall a través de </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:t>https://undp.lightning.force.com/lightning/page/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B75C1">
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="005B75C1">
+        <w:r w:rsidR="00085747" w:rsidRPr="005B75C1">
           <w:t>https://undp.service-now.com/unall</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B75C1">
         <w:t xml:space="preserve"> Se proporcionan instrucciones claras para la navegación y los usuarios encontrarán una lista de Procedimientos, como se muestra en la tabla anterior, entre los que pueden seleccionar. Una vez seleccionado un procedimiento, los usuarios pueden acceder a un formulario en el que deben indicar los detalles de su solicitud y adjuntar los documentos requeridos. Una vez enviado el formulario o formularios, se activará un flujo de trabajo para generar un identificador de caso y notificarlo al GSSC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7522BD" w14:textId="77777777" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="00AB79B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1181"/>
         </w:tabs>
         <w:spacing w:before="178" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="Documento_de_política_de_reconocimiento_"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Documento de política de reconocimiento de ingresos del PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC274E5" w14:textId="01AC5023" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="00000000" w:rsidP="00AB79B2">
+    <w:p w14:paraId="1BC274E5" w14:textId="01AC5023" w:rsidR="00085747" w:rsidRPr="005B75C1" w:rsidRDefault="008D6561" w:rsidP="00AB79B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1900"/>
           <w:tab w:val="left" w:pos="1901"/>
         </w:tabs>
         <w:spacing w:before="181"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="008D6561" w:rsidRPr="005B75C1">
+        <w:r w:rsidRPr="005B75C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>IPSAS</w:t>
         </w:r>
-        <w:r w:rsidR="008D6561" w:rsidRPr="005B75C1">
+        <w:r w:rsidRPr="005B75C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-7"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="008D6561" w:rsidRPr="005B75C1">
+        <w:r w:rsidRPr="005B75C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="008D6561" w:rsidRPr="005B75C1">
+        <w:r w:rsidRPr="005B75C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-7"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="008D6561" w:rsidRPr="005B75C1">
+        <w:r w:rsidRPr="005B75C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Documento</w:t>
         </w:r>
-        <w:r w:rsidR="008D6561" w:rsidRPr="005B75C1">
+        <w:r w:rsidRPr="005B75C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-7"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="008D6561" w:rsidRPr="005B75C1">
+        <w:r w:rsidRPr="005B75C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>normativo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD444D" w:rsidRPr="005B75C1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> [en inglés]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BCA4AE" w14:textId="77777777" w:rsidR="00372069" w:rsidRPr="005B75C1" w:rsidRDefault="00372069" w:rsidP="00AB79B2">
+    <w:p w14:paraId="157426A3" w14:textId="77777777" w:rsidR="00350985" w:rsidRDefault="00350985" w:rsidP="00AB79B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1900"/>
           <w:tab w:val="left" w:pos="1901"/>
         </w:tabs>
         <w:spacing w:before="181"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="157426A3" w14:textId="77777777" w:rsidR="00350985" w:rsidRDefault="00350985" w:rsidP="00AB79B2">
+    <w:p w14:paraId="7133B9D2" w14:textId="77777777" w:rsidR="00C516D3" w:rsidRDefault="00C516D3" w:rsidP="00AB79B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1900"/>
           <w:tab w:val="left" w:pos="1901"/>
         </w:tabs>
         <w:spacing w:before="181"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7133B9D2" w14:textId="77777777" w:rsidR="00C516D3" w:rsidRDefault="00C516D3" w:rsidP="00AB79B2">
-[...13 lines deleted...]
-    <w:p w14:paraId="1CCC54E0" w14:textId="77777777" w:rsidR="006D0761" w:rsidRPr="005B75C1" w:rsidRDefault="006D0761" w:rsidP="00AB79B2">
+    <w:p w14:paraId="1CCC54E0" w14:textId="77777777" w:rsidR="006D0761" w:rsidRDefault="006D0761" w:rsidP="00C023B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0252AF" w14:textId="109C4D98" w:rsidR="00350985" w:rsidRPr="005B75C1" w:rsidRDefault="006D0761" w:rsidP="00AB79B2">
+    <w:p w14:paraId="62C13D9C" w14:textId="77777777" w:rsidR="00C023B5" w:rsidRPr="005B75C1" w:rsidRDefault="00C023B5" w:rsidP="00C023B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F0252AF" w14:textId="109C4D98" w:rsidR="00350985" w:rsidRPr="005B75C1" w:rsidRDefault="006D0761" w:rsidP="00C023B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75C1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>: esta es una traducción de un documento original en inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00350985" w:rsidRPr="005B75C1" w:rsidSect="00C516D3">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1620" w:right="1470" w:bottom="1350" w:left="1260" w:header="720" w:footer="538" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AFE95AB" w14:textId="77777777" w:rsidR="00BC1827" w:rsidRDefault="00BC1827">
+    <w:p w14:paraId="7A22C58F" w14:textId="77777777" w:rsidR="0049061D" w:rsidRDefault="0049061D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B9EA83A" w14:textId="77777777" w:rsidR="00BC1827" w:rsidRDefault="00BC1827">
+    <w:p w14:paraId="1B67925E" w14:textId="77777777" w:rsidR="0049061D" w:rsidRDefault="0049061D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76E897DA" w14:textId="6007392C" w:rsidR="00085747" w:rsidRDefault="00CD4107">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486760960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C281B76" wp14:editId="79056BD8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9943465</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="922020" cy="165735"/>
@@ -22717,60 +22712,60 @@
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00255DDB">
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36CA28DF" w14:textId="77777777" w:rsidR="00BC1827" w:rsidRDefault="00BC1827">
+    <w:p w14:paraId="3394DFED" w14:textId="77777777" w:rsidR="0049061D" w:rsidRDefault="0049061D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75DF92A8" w14:textId="77777777" w:rsidR="00BC1827" w:rsidRDefault="00BC1827">
+    <w:p w14:paraId="6FD50E5C" w14:textId="77777777" w:rsidR="0049061D" w:rsidRDefault="0049061D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="589CF9DB" w14:textId="63DC4818" w:rsidR="0092653E" w:rsidRPr="0092653E" w:rsidRDefault="0092653E" w:rsidP="0092653E">
       <w:pPr>
         <w:spacing w:before="102"/>
         <w:ind w:left="820"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -22984,114 +22979,133 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>paso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>necesario.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="510857F2" w14:textId="77777777" w:rsidR="00085747" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="510857F2" w14:textId="00FF2935" w:rsidR="00085747" w:rsidRDefault="00C023B5">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AF2ECD7" wp14:editId="7474B3F1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="486764032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57DC7739" wp14:editId="6AF9DFDD">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6341111</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5875020</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304595" cy="605140"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1894713264" name="Picture 1894713264"/>
+          <wp:docPr id="299990531" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="image1.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304595" cy="605140"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03185411"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01A43518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="957" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
@@ -28427,230 +28441,237 @@
   <w:num w:numId="37" w16cid:durableId="1279683550">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="955986971">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="692459644">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="517349816">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="27487079">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1928490557">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1496189129">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00085747"/>
     <w:rsid w:val="0006087B"/>
     <w:rsid w:val="00085747"/>
     <w:rsid w:val="000D41F6"/>
     <w:rsid w:val="001C21CA"/>
     <w:rsid w:val="001D2453"/>
     <w:rsid w:val="001D2B7E"/>
     <w:rsid w:val="001E2CBF"/>
     <w:rsid w:val="0024656B"/>
     <w:rsid w:val="00255DDB"/>
     <w:rsid w:val="00270500"/>
     <w:rsid w:val="002D4B14"/>
+    <w:rsid w:val="002D56C6"/>
     <w:rsid w:val="002E1F70"/>
     <w:rsid w:val="002E2F67"/>
     <w:rsid w:val="0030585D"/>
     <w:rsid w:val="00350985"/>
     <w:rsid w:val="003568DB"/>
     <w:rsid w:val="00372069"/>
     <w:rsid w:val="00377A14"/>
     <w:rsid w:val="0039600A"/>
     <w:rsid w:val="003A6AFF"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="004175D0"/>
     <w:rsid w:val="00426474"/>
     <w:rsid w:val="00467C15"/>
+    <w:rsid w:val="0049061D"/>
     <w:rsid w:val="004B52FA"/>
     <w:rsid w:val="004F2CDF"/>
     <w:rsid w:val="00526203"/>
     <w:rsid w:val="00534258"/>
     <w:rsid w:val="00541194"/>
     <w:rsid w:val="00547812"/>
     <w:rsid w:val="00567479"/>
     <w:rsid w:val="005900FF"/>
     <w:rsid w:val="005B75C1"/>
     <w:rsid w:val="005C21E7"/>
     <w:rsid w:val="005C7BF7"/>
     <w:rsid w:val="005E24E8"/>
     <w:rsid w:val="005F5547"/>
     <w:rsid w:val="0060055B"/>
     <w:rsid w:val="00616536"/>
     <w:rsid w:val="0061746E"/>
     <w:rsid w:val="0064246D"/>
     <w:rsid w:val="00653679"/>
     <w:rsid w:val="006A256B"/>
     <w:rsid w:val="006B7C16"/>
     <w:rsid w:val="006C3544"/>
     <w:rsid w:val="006C4C40"/>
     <w:rsid w:val="006C4C7B"/>
     <w:rsid w:val="006C7183"/>
     <w:rsid w:val="006D0761"/>
     <w:rsid w:val="006D1B06"/>
     <w:rsid w:val="007668E3"/>
     <w:rsid w:val="007836CB"/>
     <w:rsid w:val="007B4A79"/>
     <w:rsid w:val="007C3348"/>
     <w:rsid w:val="008167F0"/>
     <w:rsid w:val="0084105B"/>
     <w:rsid w:val="00886AEA"/>
     <w:rsid w:val="008979F5"/>
     <w:rsid w:val="008D6561"/>
     <w:rsid w:val="0092653E"/>
     <w:rsid w:val="009668A0"/>
     <w:rsid w:val="0096692C"/>
     <w:rsid w:val="009812CC"/>
     <w:rsid w:val="009845AD"/>
     <w:rsid w:val="00986DD5"/>
     <w:rsid w:val="009A0A9C"/>
     <w:rsid w:val="009C5EDE"/>
     <w:rsid w:val="00A12B94"/>
     <w:rsid w:val="00A152AE"/>
     <w:rsid w:val="00A21737"/>
     <w:rsid w:val="00A55B8F"/>
+    <w:rsid w:val="00A741AB"/>
     <w:rsid w:val="00A80334"/>
     <w:rsid w:val="00A902EA"/>
     <w:rsid w:val="00A932D4"/>
     <w:rsid w:val="00A93A1A"/>
     <w:rsid w:val="00AA28BC"/>
     <w:rsid w:val="00AA7754"/>
     <w:rsid w:val="00AB620F"/>
     <w:rsid w:val="00AB79B2"/>
     <w:rsid w:val="00AC3922"/>
     <w:rsid w:val="00AD404A"/>
     <w:rsid w:val="00AE5538"/>
     <w:rsid w:val="00AE5E40"/>
+    <w:rsid w:val="00AE7078"/>
     <w:rsid w:val="00AF6E16"/>
     <w:rsid w:val="00B20909"/>
     <w:rsid w:val="00B23D2E"/>
     <w:rsid w:val="00B707C4"/>
     <w:rsid w:val="00B83624"/>
     <w:rsid w:val="00B87741"/>
     <w:rsid w:val="00BA2DF5"/>
     <w:rsid w:val="00BC1827"/>
     <w:rsid w:val="00BC1F63"/>
     <w:rsid w:val="00BD6B81"/>
     <w:rsid w:val="00BF4FFF"/>
+    <w:rsid w:val="00C023B5"/>
     <w:rsid w:val="00C03B3E"/>
     <w:rsid w:val="00C25F0C"/>
     <w:rsid w:val="00C516D3"/>
     <w:rsid w:val="00C62CD0"/>
     <w:rsid w:val="00C675E2"/>
     <w:rsid w:val="00C91279"/>
     <w:rsid w:val="00CA203A"/>
     <w:rsid w:val="00CA3CA0"/>
     <w:rsid w:val="00CC75AB"/>
     <w:rsid w:val="00CD4107"/>
+    <w:rsid w:val="00CE0CDF"/>
     <w:rsid w:val="00D06DC0"/>
     <w:rsid w:val="00D60669"/>
     <w:rsid w:val="00DE7E45"/>
     <w:rsid w:val="00DF545D"/>
     <w:rsid w:val="00E43C71"/>
     <w:rsid w:val="00E46CA7"/>
     <w:rsid w:val="00E83EB8"/>
     <w:rsid w:val="00EA29B2"/>
     <w:rsid w:val="00EA7132"/>
     <w:rsid w:val="00EB716A"/>
     <w:rsid w:val="00EC7169"/>
+    <w:rsid w:val="00EE4DEB"/>
     <w:rsid w:val="00EE73CA"/>
     <w:rsid w:val="00F36152"/>
     <w:rsid w:val="00F47470"/>
     <w:rsid w:val="00FC50A0"/>
     <w:rsid w:val="00FD1915"/>
     <w:rsid w:val="00FD444D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="37A2F175"/>
   <w15:docId w15:val="{8B5DE084-0817-474D-90C1-44DD54D6E533}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29238,84 +29259,84 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0092653E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0092653E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="768113358">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1866404535">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3226" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=173" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/gestion-de-fondos-fiduciarios" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/page/home" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/cuentas-por-cobrar" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3226" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=173" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/gestion-de-fondos-fiduciarios" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/page/home" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RMToolkit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/cuentas-por-cobrar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -29566,75 +29587,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>7638</Words>
-  <Characters>43543</Characters>
+  <Words>7635</Words>
+  <Characters>43520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>362</Lines>
   <Paragraphs>102</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51079</CharactersWithSpaces>
+  <CharactersWithSpaces>51053</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>admin</dc:creator>
   <cp:keywords>, docId:DCF86A1B0992C5701C19198D8A4C6150</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010057278D25BD4F084582B6E80CA0DE9F54</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2023-03-13T00:00:00Z</vt:filetime>
   </property>