--- v0 (2025-10-13)
+++ v1 (2026-05-19)
@@ -17,26733 +17,26625 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49903DE8" w14:textId="659D95D1" w:rsidR="00B91C69" w:rsidRPr="008F4877" w:rsidRDefault="00DF1C0D">
+    <w:p w14:paraId="49903DE8" w14:textId="659D95D1" w:rsidR="00B91C69" w:rsidRPr="00251736" w:rsidRDefault="00DF1C0D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Non-Core Contribu</w:t>
       </w:r>
-      <w:r w:rsidR="008F4877">
+      <w:r w:rsidR="008F4877" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>tions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270BDA67" w14:textId="02EA6B4A" w:rsidR="00C3581B" w:rsidRPr="000E0CF7" w:rsidRDefault="00BA447B" w:rsidP="000E0CF7">
+    <w:p w14:paraId="270BDA67" w14:textId="02EA6B4A" w:rsidR="00C3581B" w:rsidRPr="00251736" w:rsidRDefault="00BA447B" w:rsidP="000E0CF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00C3581B" w:rsidRPr="000E0CF7">
+      <w:r w:rsidR="00C3581B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope and application </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180E7CCF" w14:textId="461922BE" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
+    <w:p w14:paraId="180E7CCF" w14:textId="461922BE" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The policies in this section focus on the following types of agreements:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BB292B" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
+    <w:p w14:paraId="60BB292B" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Programme Country Government Cost Sharing    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AEAD4F" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
+    <w:p w14:paraId="69AEAD4F" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Third Party Cost Sharing   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E61803D" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
+    <w:p w14:paraId="5E61803D" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">European Union (EU) Agreements   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F97F899" w14:textId="2C3FE0D9" w:rsidR="00223531" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
+    <w:p w14:paraId="5F97F899" w14:textId="2C3FE0D9" w:rsidR="00223531" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Trust Funds  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7847143F" w14:textId="23EDDCF4" w:rsidR="380C13BC" w:rsidRPr="008F4877" w:rsidRDefault="380C13BC" w:rsidP="00DA1A25">
+    <w:p w14:paraId="7847143F" w14:textId="23EDDCF4" w:rsidR="380C13BC" w:rsidRPr="00251736" w:rsidRDefault="380C13BC" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>United Nations Volunteers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C4E5EC" w14:textId="19AF45D6" w:rsidR="00DE31F8" w:rsidRPr="008F4877" w:rsidRDefault="00DE31F8" w:rsidP="00BA447B">
+    <w:p w14:paraId="78C4E5EC" w14:textId="19AF45D6" w:rsidR="00DE31F8" w:rsidRPr="00251736" w:rsidRDefault="00DE31F8" w:rsidP="00BA447B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall Revenue Recognition    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2953CEF6" w14:textId="2E3C83DB" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00E82F99" w:rsidP="00E82F99">
+    <w:p w14:paraId="2953CEF6" w14:textId="2E3C83DB" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00E82F99" w:rsidP="00E82F99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Revenue recognition is the process of recording revenue in the General Ledger (GL) accounts for eventual reporting in the </w:t>
       </w:r>
-      <w:r w:rsidR="0029761D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0029761D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">financial statements. </w:t>
       </w:r>
-      <w:r w:rsidR="00311B52" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00311B52" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nder the International Public Sector Account</w:t>
       </w:r>
-      <w:r w:rsidR="00DF011B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DF011B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Standards (IPSAS) revenue may be recorded before cash is received</w:t>
       </w:r>
-      <w:r w:rsidR="00311B52" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00311B52" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">spending </w:t>
       </w:r>
-      <w:r w:rsidR="001B6C1C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001B6C1C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>by UNDP</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B6C1C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001B6C1C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
-      <w:r w:rsidR="001B6C1C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001B6C1C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>occur</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> after cash is</w:t>
       </w:r>
-      <w:r w:rsidR="00624A4D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00624A4D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> receipt</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> into the </w:t>
       </w:r>
-      <w:r w:rsidR="001B6C1C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001B6C1C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>respective</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP bank accounts</w:t>
       </w:r>
-      <w:r w:rsidR="00DF011B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DF011B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="5ED2E467" w:rsidRPr="008F4877">
+      <w:r w:rsidR="5ED2E467" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:r w:rsidR="001B6C1C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001B6C1C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="5ED2E467" w:rsidRPr="008F4877">
+      <w:r w:rsidR="5ED2E467" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP FRRs</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687253D7" w14:textId="3BCBF82B" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BA447B">
+    <w:p w14:paraId="687253D7" w14:textId="3BCBF82B" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BA447B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Programme Country Government Cost Sharing    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041D7214" w14:textId="31DEE1E3" w:rsidR="00ED42EF" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BA447B">
+    <w:p w14:paraId="041D7214" w14:textId="31DEE1E3" w:rsidR="00ED42EF" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BA447B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This is the modality by which a programme country g</w:t>
       </w:r>
-      <w:r w:rsidR="0099545E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0099545E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">overnment allocates some of its </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">own resources (which may include the proceeds of a loan from an International Financial Institution and from other </w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>sources)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> towards a UNDP programme or project. In this context, the </w:t>
       </w:r>
-      <w:r w:rsidR="005053B4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005053B4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>overnment can be the national government as well as any of its branches at the central or local level duly authorized to enter into agreements with UNDP</w:t>
       </w:r>
-      <w:r w:rsidR="000771C5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000771C5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E403F2" w14:textId="4908DD8D" w:rsidR="00ED42EF" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BA447B">
+    <w:p w14:paraId="24E403F2" w14:textId="4908DD8D" w:rsidR="00ED42EF" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BA447B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The signed Project Document </w:t>
       </w:r>
-      <w:r w:rsidR="00545982" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00545982" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(ProDoc) </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and Annual Work Plan, together with a schedule of payments and a budget reflecting the cost-sharing elements, constitutes the legal agreement between UNDP and the programme country government. However, at the government’s request, an additional financing agreement may be concluded, using the standard text in the Model UNDP Programme Country Government Cost-Sharing Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0812343B" w14:textId="274895AD" w:rsidR="00A747C7" w:rsidRPr="008F4877" w:rsidRDefault="00A747C7" w:rsidP="00BA447B">
+    <w:p w14:paraId="0812343B" w14:textId="274895AD" w:rsidR="00A747C7" w:rsidRPr="00251736" w:rsidRDefault="00A747C7" w:rsidP="00BA447B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidR="00AB0719" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AB0719" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> signed</w:t>
       </w:r>
-      <w:r w:rsidR="7D51A568" w:rsidRPr="008F4877">
+      <w:r w:rsidR="7D51A568" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A62BD9" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A62BD9" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">financing </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>agreement</w:t>
       </w:r>
-      <w:r w:rsidR="51A33391" w:rsidRPr="008F4877">
+      <w:r w:rsidR="51A33391" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or ProDoc</w:t>
       </w:r>
-      <w:r w:rsidR="00362296" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00362296" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00545982" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00545982" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>together with and Annual Work Plan</w:t>
       </w:r>
-      <w:r w:rsidR="00E17E1E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E17E1E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">should be submitted to </w:t>
       </w:r>
-      <w:r w:rsidR="0091319C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0091319C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">GSSC </w:t>
       </w:r>
-      <w:r w:rsidR="00B12E3F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B12E3F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">via </w:t>
       </w:r>
-      <w:r w:rsidR="000A2A66" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000A2A66" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UN</w:t>
       </w:r>
-      <w:r w:rsidR="00767ACA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00767ACA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A2A66" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000A2A66" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ll</w:t>
       </w:r>
-      <w:r w:rsidR="00B12E3F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B12E3F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>within 1 week</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of signature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D14A0DF" w14:textId="13984741" w:rsidR="00931780" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BA447B">
+    <w:p w14:paraId="4D14A0DF" w14:textId="13984741" w:rsidR="00931780" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BA447B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Government cost sharing revenue will only be recorded in the general ledger</w:t>
       </w:r>
-      <w:r w:rsidR="00B118ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B118ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon signature </w:t>
       </w:r>
-      <w:r w:rsidR="00313FE2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00313FE2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for donors with a consistent transfer history to UNDP, i.e. donors who normally transfer amounts pledged consistent with their commitments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1E8B59" w14:textId="0128BE2A" w:rsidR="00B118ED" w:rsidRPr="008F4877" w:rsidRDefault="00313FE2" w:rsidP="00BA447B">
+    <w:p w14:paraId="3C1E8B59" w14:textId="0128BE2A" w:rsidR="00B118ED" w:rsidRPr="00251736" w:rsidRDefault="00313FE2" w:rsidP="00BA447B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For donors with a variable transfer history, i.e. not consistent in providing funds on time or </w:t>
       </w:r>
-      <w:r w:rsidR="00AE5870" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AE5870" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amount transferred varies compared to the amount committed, revenue</w:t>
       </w:r>
-      <w:r w:rsidR="00B118ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B118ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> recognition will take place upon the transfer of cash.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1CC6C0" w14:textId="5A99E499" w:rsidR="00EA5344" w:rsidRPr="008F4877" w:rsidRDefault="00EA5344" w:rsidP="00BA447B">
+    <w:p w14:paraId="1A1CC6C0" w14:textId="5A99E499" w:rsidR="00EA5344" w:rsidRPr="00251736" w:rsidRDefault="00EA5344" w:rsidP="00BA447B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidR="00B118ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B118ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will periodically review </w:t>
       </w:r>
-      <w:r w:rsidR="00BA5C54" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BA5C54" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">cash </w:t>
       </w:r>
-      <w:r w:rsidR="00B118ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B118ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">inflows </w:t>
       </w:r>
-      <w:r w:rsidR="009F121F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009F121F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="00FC0107" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FC0107" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">programme government </w:t>
       </w:r>
-      <w:r w:rsidR="00B118ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B118ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to determine </w:t>
       </w:r>
-      <w:r w:rsidR="00BE55CE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BE55CE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="008B7490" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B7490" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B118ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B118ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">value </w:t>
       </w:r>
-      <w:r w:rsidR="00BE55CE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BE55CE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">of the agreement </w:t>
       </w:r>
-      <w:r w:rsidR="00B118ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B118ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>can be</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B118ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B118ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">reliably </w:t>
       </w:r>
-      <w:r w:rsidR="008B7490" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B7490" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>estimated</w:t>
       </w:r>
-      <w:r w:rsidR="00FC0107" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FC0107" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. If so, the amount will be recognized </w:t>
       </w:r>
-      <w:r w:rsidR="00B62F06" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B62F06" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>as revenue</w:t>
       </w:r>
-      <w:r w:rsidR="00B118ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B118ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7B9EAA" w14:textId="14BBF8DC" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00B118ED" w:rsidP="00931780">
+    <w:p w14:paraId="7D7B9EAA" w14:textId="14BBF8DC" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00B118ED" w:rsidP="00931780">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Third Part</w:t>
       </w:r>
-      <w:r w:rsidR="00C970AF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C970AF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cost Sharing</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D6268E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D6268E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(TPCS)</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E5A1D7" w14:textId="7BFBA0A5" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00931780" w:rsidP="00931780">
+    <w:p w14:paraId="25E5A1D7" w14:textId="7BFBA0A5" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00931780" w:rsidP="00931780">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B37D3F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B37D3F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Third Party Cost Sharing is when d</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>onor governments and other donors contribute funds to</w:t>
       </w:r>
-      <w:r w:rsidR="00B37D3F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B37D3F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>wards</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP programmes and projects. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07070ED6" w14:textId="45E8B4DA" w:rsidR="008E6B22" w:rsidRPr="008F4877" w:rsidRDefault="00BC34CF" w:rsidP="00931780">
+    <w:p w14:paraId="07070ED6" w14:textId="45E8B4DA" w:rsidR="008E6B22" w:rsidRPr="00251736" w:rsidRDefault="00BC34CF" w:rsidP="00931780">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Various </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>standard UNDP agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> template</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>are available</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>be used depending on the category of donors:  donor governments, UN agencies, private sector entities, foundations</w:t>
       </w:r>
-      <w:r w:rsidR="00DF011B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DF011B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc. Standard UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="52CC5BFD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="52CC5BFD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">agreement </w:t>
       </w:r>
-      <w:r w:rsidR="3F57231D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="3F57231D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">templates should be used </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>except whe</w:t>
       </w:r>
-      <w:r w:rsidR="00932F7D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00932F7D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">donor-specific third-party cost-sharing </w:t>
       </w:r>
-      <w:r w:rsidR="6CF008B7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="6CF008B7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>agreement</w:t>
       </w:r>
-      <w:r w:rsidR="05A39A0E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="05A39A0E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> templates</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been negotiated and approved by the Legal Office, Bureau </w:t>
       </w:r>
-      <w:r w:rsidR="00B133E2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B133E2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Services.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10142EEB" w14:textId="7C04A35C" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="008E6B22" w:rsidP="00931780">
+    <w:p w14:paraId="10142EEB" w14:textId="7C04A35C" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="008E6B22" w:rsidP="00931780">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The signed </w:t>
       </w:r>
-      <w:r w:rsidR="005D16BB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005D16BB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">legal </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>agreement</w:t>
       </w:r>
-      <w:r w:rsidR="006317D5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006317D5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D16BB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005D16BB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:r w:rsidR="006317D5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006317D5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="005D16BB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005D16BB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
-      <w:r w:rsidR="006317D5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006317D5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="005D16BB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005D16BB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ffectiveness letter / </w:t>
       </w:r>
-      <w:r w:rsidR="006317D5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006317D5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="005D16BB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005D16BB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>similar binding agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006317D5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006317D5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(where applicable) </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">should be submitted to </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>within 1 week</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of signature.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF1BB50" w14:textId="3A6857EF" w:rsidR="00E938C6" w:rsidRPr="008F4877" w:rsidRDefault="00E938C6" w:rsidP="00931780">
+    <w:p w14:paraId="7CF1BB50" w14:textId="3A6857EF" w:rsidR="00E938C6" w:rsidRPr="00251736" w:rsidRDefault="00E938C6" w:rsidP="00931780">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Global fund </w:t>
       </w:r>
-      <w:r w:rsidR="00883353" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00883353" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>agreements</w:t>
       </w:r>
-      <w:r w:rsidR="00D6268E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D6268E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00137395" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00137395" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">are part of </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>TPCS</w:t>
       </w:r>
-      <w:r w:rsidR="00137395" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00137395" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. R</w:t>
       </w:r>
-      <w:r w:rsidR="00D6268E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D6268E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">efer to the separate </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="0001296B">
+        <w:r w:rsidR="0001296B" w:rsidRPr="00251736">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Revenue Management Guidance: Global Fund Revenue</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D6268E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D6268E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0141C180" w14:textId="0EFCCAF8" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00931780">
+    <w:p w14:paraId="0141C180" w14:textId="0EFCCAF8" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00931780">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A standard </w:t>
       </w:r>
-      <w:r w:rsidR="00E10B34" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E10B34" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>third-party</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> cost sharing agreement enters into force upon signature of the donor and UNDP. </w:t>
       </w:r>
-      <w:r w:rsidR="00753BC2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00753BC2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The entire amount of r</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">evenue will be recognized upon signature of </w:t>
       </w:r>
-      <w:r w:rsidR="00810A06" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00810A06" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">agreement by both parties. </w:t>
       </w:r>
-      <w:r w:rsidR="00753BC2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00753BC2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This means that a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ll instalments will be recognized as revenue </w:t>
       </w:r>
-      <w:r w:rsidR="00753BC2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00753BC2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">upon signature of the agreement and not </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">based on dates in the schedule of payments of the agreement.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778BA086" w14:textId="6B289915" w:rsidR="00753BC2" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00931780">
+    <w:p w14:paraId="778BA086" w14:textId="6B289915" w:rsidR="00753BC2" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00931780">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For multi-year contributions, revenue is recognised </w:t>
       </w:r>
-      <w:r w:rsidR="00E9163A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E9163A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">based on </w:t>
       </w:r>
-      <w:r w:rsidR="00753BC2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00753BC2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the full amount </w:t>
       </w:r>
-      <w:r w:rsidR="00E9163A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E9163A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:r w:rsidR="00753BC2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00753BC2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>contribution</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3150" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DB3150" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> agreement even if</w:t>
       </w:r>
-      <w:r w:rsidR="00EB1674" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EB1674" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/when</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3150" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DB3150" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="00753BC2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00753BC2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>schedule of payments is</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3150" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DB3150" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00753BC2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00753BC2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">distributed over several reporting periods. Exceptions may exist due to </w:t>
       </w:r>
-      <w:r w:rsidR="00712815" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00712815" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">certain </w:t>
       </w:r>
-      <w:r w:rsidR="00753BC2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00753BC2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">stipulations </w:t>
       </w:r>
-      <w:r w:rsidR="00DC7551" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DC7551" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in these agreements</w:t>
       </w:r>
-      <w:r w:rsidR="008476BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008476BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00712815" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00712815" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Any such</w:t>
       </w:r>
-      <w:r w:rsidR="008476BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008476BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> stipulation</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0C65" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00CC0C65" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008476BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008476BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> are reviewed by </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="008476BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008476BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="00EB1674" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EB1674" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008476BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008476BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> where necessary</w:t>
       </w:r>
-      <w:r w:rsidR="00EB1674" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EB1674" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008476BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008476BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="008476BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008476BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will consult with </w:t>
       </w:r>
-      <w:r w:rsidR="00992BC0" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00992BC0" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>OFM/FPMR/CFRA</w:t>
       </w:r>
-      <w:r w:rsidR="008476BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008476BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F83A3A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F83A3A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Such exceptions</w:t>
       </w:r>
-      <w:r w:rsidR="43F2E32D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="43F2E32D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D428AE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D428AE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidR="43F2E32D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="43F2E32D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> delay the recognition of revenue until the amount </w:t>
       </w:r>
-      <w:r w:rsidR="4867D449" w:rsidRPr="008F4877">
+      <w:r w:rsidR="4867D449" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">due to UNDP is </w:t>
       </w:r>
-      <w:r w:rsidR="43F2E32D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="43F2E32D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>confirmed by the donor</w:t>
       </w:r>
-      <w:r w:rsidR="00C75183" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C75183" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348AA024" w14:textId="0A290178" w:rsidR="00DF011B" w:rsidRPr="008F4877" w:rsidRDefault="003D7C08" w:rsidP="00931780">
+    <w:p w14:paraId="348AA024" w14:textId="0A290178" w:rsidR="00DF011B" w:rsidRPr="00251736" w:rsidRDefault="003D7C08" w:rsidP="00931780">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Recognition of the revenue depends on the clause in the signed agreement.  “Entry into effect” clauses of such non-standard cost sharing agreements could be that, in certain cases, the agreement is conditional upon prior parliamentary approval. In such instances, revenue is   recognized based on the full agreement amount at the time of signature as most parliamentary approvals that form part of the donor’s general annual process do not restrict revenue recognition. For instances where parliamentary approval is required after which an annual letter from the donor is required before the commitment is confirmed, revenue should only be recognized upon submission of the confirmation by the donor or receipt of funds. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52595970" w14:textId="376EF6B1" w:rsidR="00C524A3" w:rsidRPr="008F4877" w:rsidRDefault="003D7C08" w:rsidP="00931780">
+    <w:p w14:paraId="52595970" w14:textId="376EF6B1" w:rsidR="00C524A3" w:rsidRPr="00251736" w:rsidRDefault="003D7C08" w:rsidP="00931780">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For Green Climate Fund, normally there is an effectiveness clause in the financial agreement and only once the Fund provides the Notification of Effectiveness will the revenue be recognized.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508DE2CB" w14:textId="039B92AB" w:rsidR="00C33AD7" w:rsidRPr="008F4877" w:rsidRDefault="00C33AD7" w:rsidP="00931780">
+    <w:p w14:paraId="508DE2CB" w14:textId="039B92AB" w:rsidR="00C33AD7" w:rsidRPr="00251736" w:rsidRDefault="00C33AD7" w:rsidP="00931780">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In order to accommodate specific financial and legal requirements, some donor-specific contribution/grant agreements have been negotiated between UNDP and the donor</w:t>
       </w:r>
-      <w:r w:rsidR="00D22376" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D22376" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and any</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D22376" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D22376" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">non-standard clauses may have an impact on revenue recognition under IPSAS.  </w:t>
       </w:r>
-      <w:r w:rsidR="00DB31C8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DB31C8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ny deviation from a standard agreement must be </w:t>
       </w:r>
-      <w:r w:rsidR="00DB31C8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DB31C8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">reviewed and </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">cleared by the Legal Office, Bureau </w:t>
       </w:r>
-      <w:r w:rsidR="005D0693" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005D0693" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Services before the agreement is signed.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB31C8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DB31C8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clearance </w:t>
       </w:r>
-      <w:r w:rsidR="00FE5FCF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FE5FCF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">must be provided by the Legal Office before </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00FE5FCF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FE5FCF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is able to record any revenue. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9764FE" w14:textId="6919E04A" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A55F85">
+    <w:p w14:paraId="7A9764FE" w14:textId="6919E04A" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A55F85">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Agreements </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F605CF" w14:textId="77777777" w:rsidR="00A55F85" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A55F85">
+    <w:p w14:paraId="54F605CF" w14:textId="181E644D" w:rsidR="00A55F85" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A55F85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="00DF54E6">
+        <w:r w:rsidRPr="00251736">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="4472C4" w:themeColor="accent5"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Resource Mobilization Toolki</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00DF54E6">
+        <w:r w:rsidRPr="00251736">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="4472C4" w:themeColor="accent5"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>t</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00DF54E6">
+        <w:r w:rsidRPr="00251736">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="4472C4" w:themeColor="accent5"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="008F4877">
+        <w:r w:rsidRPr="00251736">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="008F4877">
+        <w:r w:rsidRPr="00251736">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>fo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">r detailed guidance on EU funding.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71723AEF" w14:textId="5A504864" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A55F85">
+    <w:p w14:paraId="71723AEF" w14:textId="5A504864" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A55F85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The EU does not fully release its final contributions for a project before it officially approves the final report. This arrangement requires UNDP to pre-finance a maximum of 20%, or the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">final agreed percentage, from other funding sources. It is important to note that according to the Financial and Administrative Framework Agreement (FAFA) points 7.1.1 and 7.1.2, the EU could pre-finance from 80% to 95%.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDA2F35" w14:textId="5D6A56AD" w:rsidR="00223531" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A55F85">
+    <w:p w14:paraId="3EDA2F35" w14:textId="5D6A56AD" w:rsidR="00223531" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A55F85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Taking into account FAFA special and general conditions governing EU funding, revenue </w:t>
       </w:r>
-      <w:r w:rsidR="00513630" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00513630" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> recognised </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6139" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AF6139" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">upon signature based on the amount stipulated in the signed agreement. </w:t>
       </w:r>
-      <w:r w:rsidR="007974D4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007974D4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The signed agreement should be submitted to </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="007974D4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007974D4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007974D4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007974D4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>within 1 week</w:t>
       </w:r>
-      <w:r w:rsidR="007974D4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007974D4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of signature.</w:t>
       </w:r>
-      <w:r w:rsidR="0036177A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0036177A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC203F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00CC203F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For the purposes of </w:t>
       </w:r>
-      <w:r w:rsidR="004E5C56" w:rsidRPr="008F4877">
+      <w:r w:rsidR="004E5C56" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>recognizing receivables from unbilled, a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ny report will be deemed approved 45 days after receipt, accompanied by a request for payment, if the Commission has not reacted. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A866385" w14:textId="386AAFF0" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A55F85">
+    <w:p w14:paraId="1A866385" w14:textId="386AAFF0" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A55F85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Interest refunded to the EU</w:t>
       </w:r>
-      <w:r w:rsidR="00A8697E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A8697E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">There are instances where interest is </w:t>
       </w:r>
-      <w:r w:rsidR="00C94620" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C94620" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be refunded to the EU according </w:t>
       </w:r>
-      <w:r w:rsidR="00C94620" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C94620" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the signed donor agreement and the EU deducts such interest from the final </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6139" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AF6139" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>instalment</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Refer to the procedures </w:t>
       </w:r>
-      <w:r w:rsidR="00C94620" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C94620" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">further </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">below under the EU section for the steps to follow.       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B26AF8" w14:textId="2012AD28" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00005E0B">
+    <w:p w14:paraId="29B26AF8" w14:textId="2012AD28" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00005E0B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Trust Funds </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506895DE" w14:textId="090916D0" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00005E0B" w:rsidP="008D0A2E">
+    <w:p w14:paraId="506895DE" w14:textId="60FAA142" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00005E0B" w:rsidP="008D0A2E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Trust Fund partnership</w:t>
       </w:r>
-      <w:r w:rsidR="00E833FD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E833FD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> are formalized through standard co-financing agreements applicable to  Open, Thematic and Closed Trust Funds, available </w:t>
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are formalized through standard co-financing agreements applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00251736" w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to Open</w:t>
+      </w:r>
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Thematic and Closed Trust Funds, available </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
-        <w:r w:rsidR="00223531" w:rsidRPr="00DF54E6">
+        <w:r w:rsidR="00223531" w:rsidRPr="00251736">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="4472C4" w:themeColor="accent5"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+        <w:r w:rsidR="00223531" w:rsidRPr="00251736">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">   </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FEF0C0" w14:textId="2393392C" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
+    <w:p w14:paraId="57FEF0C0" w14:textId="2393392C" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Standard agreements formalizing working arrangements of trust funds enter into force upon signature</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6139" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AF6139" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2363F2C0" w14:textId="2E9C9692" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
+    <w:p w14:paraId="2363F2C0" w14:textId="2E9C9692" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Revenue will be recognised </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6139" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AF6139" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">upon signature based on the amount stipulated in the signed agreement </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>between the donor and UNDP</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6139" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AF6139" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204154E6" w14:textId="3D1A8E5C" w:rsidR="00E9163A" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
+    <w:p w14:paraId="204154E6" w14:textId="3D1A8E5C" w:rsidR="00E9163A" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For multi-year contributions,</w:t>
       </w:r>
-      <w:r w:rsidR="00E9163A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E9163A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> revenue is recognised based on the full amount of the contribution agreement even if the schedule of payments is distributed over several reporting periods.</w:t>
       </w:r>
-      <w:r w:rsidR="00405F1E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00405F1E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> The signed agreement should be submitted to </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00405F1E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00405F1E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00405F1E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00405F1E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>within 1 week</w:t>
       </w:r>
-      <w:r w:rsidR="00405F1E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00405F1E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of signature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DD26E8" w14:textId="08D9A9BC" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00005E0B">
+    <w:p w14:paraId="54DD26E8" w14:textId="08D9A9BC" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00005E0B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">United Nations Volunteers (UNV)   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D9BBD1" w14:textId="02CB18D6" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00005E0B" w:rsidP="00005E0B">
+    <w:p w14:paraId="45D9BBD1" w14:textId="02CB18D6" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00005E0B" w:rsidP="00005E0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNV </w:t>
       </w:r>
-      <w:r w:rsidR="0012146F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0012146F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive non-core contributions via Trust Fund</w:t>
       </w:r>
-      <w:r w:rsidR="0012146F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0012146F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Cost Sharing agreements. Policies and </w:t>
       </w:r>
-      <w:r w:rsidR="0012146F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0012146F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rocedures for such non- core contributions are described </w:t>
       </w:r>
-      <w:r w:rsidR="0012146F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0012146F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">below </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">under the sections on Trust Funds and Cost Sharing and apply to these </w:t>
       </w:r>
-      <w:r w:rsidR="0012146F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0012146F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNV </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contributions.      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E496D6" w14:textId="7FAFD665" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00005E0B">
+    <w:p w14:paraId="15E496D6" w14:textId="7FAFD665" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00005E0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Listed below are other types of contributions received by UNV and their treatment under IPSAS:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4035B61D" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00005E0B">
+    <w:p w14:paraId="4035B61D" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00005E0B">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNV’s Special Voluntary Fund:    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7967AB" w14:textId="03178A18" w:rsidR="00383D70" w:rsidRDefault="00223531" w:rsidP="00005E0B">
+    <w:p w14:paraId="5F7967AB" w14:textId="03178A18" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00005E0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Special Voluntary Fund (SVF) is a special purpose fund made up of voluntary contributions, contributions from other governmental, intergovernmental or non-governmental sources and related interest earnings and miscellaneous income.  The resources are co-mingled, untied, and treated as core resources. </w:t>
       </w:r>
-      <w:r w:rsidR="005335DF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005335DF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Since no agreement or any binding document </w:t>
       </w:r>
-      <w:r w:rsidR="00446682" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00446682" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidR="005335DF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005335DF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>signed</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, SVF contributions </w:t>
       </w:r>
-      <w:r w:rsidR="00446682" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00446682" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">recorded as revenue upon receipt of cash.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33763BD0" w14:textId="6843402A" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="003E75C7">
+    <w:p w14:paraId="33763BD0" w14:textId="6843402A" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="003E75C7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Full Funding:    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CCC38A" w14:textId="0AAB5A24" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00CE219D">
+    <w:p w14:paraId="62CCC38A" w14:textId="0AAB5A24" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00CE219D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Under Full Funding, donors provide </w:t>
       </w:r>
-      <w:r w:rsidR="0012146F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0012146F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the total costs required to support </w:t>
       </w:r>
-      <w:r w:rsidR="008B392A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B392A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>individual UN Volunteer assignment.</w:t>
       </w:r>
-      <w:r w:rsidR="00615295" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00615295" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">While a few donors guarantee long-term support for full funding, contributions </w:t>
       </w:r>
-      <w:r w:rsidR="008B392A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B392A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">are usually </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">negotiated on an annual basis. </w:t>
       </w:r>
-      <w:r w:rsidR="008B392A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B392A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>At times, c</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ontributions may be received based on a set schedule but are often tied to specific recruitment of volunteers. In order to formalize these arrangements, UNV </w:t>
       </w:r>
-      <w:r w:rsidR="008B392A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B392A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>uses</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> a modified cost sharing agreement template </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">containing all mandatory clauses.  Revenue </w:t>
       </w:r>
-      <w:r w:rsidR="008B392A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B392A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> recorded based </w:t>
       </w:r>
-      <w:r w:rsidR="002A0551" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002A0551" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>upo</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">n the </w:t>
       </w:r>
-      <w:r w:rsidR="002A0551" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002A0551" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>signature</w:t>
       </w:r>
-      <w:r w:rsidR="008B392A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B392A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. T</w:t>
       </w:r>
-      <w:r w:rsidR="003A67A1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003A67A1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">he signed agreement should be submitted to </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="003A67A1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003A67A1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A67A1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003A67A1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>within 1 week</w:t>
       </w:r>
-      <w:r w:rsidR="003A67A1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003A67A1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B07122C" w14:textId="39457669" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00CE219D">
+    <w:p w14:paraId="3B07122C" w14:textId="39457669" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00CE219D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Key Information </w:t>
       </w:r>
-      <w:r w:rsidR="00FA643C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FA643C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>n Revenue Management Processes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4351F88E" w14:textId="754C303D" w:rsidR="00470A57" w:rsidRPr="008F4877" w:rsidRDefault="00CE219D" w:rsidP="00CE219D">
+    <w:p w14:paraId="4351F88E" w14:textId="754C303D" w:rsidR="00470A57" w:rsidRPr="00251736" w:rsidRDefault="00CE219D" w:rsidP="00CE219D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">8.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>The Global Shared Service Centre (</w:t>
       </w:r>
-      <w:r w:rsidR="00B61372" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B61372" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>is responsible</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve"> for recording </w:t>
       </w:r>
-      <w:r w:rsidR="001B3B88" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001B3B88" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidR="0030293E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0030293E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">voluntary contributions for both </w:t>
       </w:r>
-      <w:r w:rsidR="001B3B88" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001B3B88" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">core and </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>non-core contributions</w:t>
       </w:r>
-      <w:r w:rsidR="0030293E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0030293E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00580A0A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00580A0A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="00185E0D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00185E0D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>Office</w:t>
       </w:r>
-      <w:r w:rsidR="0018750D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0018750D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00185E0D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00185E0D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve"> should submit the signed agreement </w:t>
       </w:r>
-      <w:r w:rsidR="00C6652E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C6652E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">and amendments to legal agreements </w:t>
       </w:r>
-      <w:r w:rsidR="00185E0D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00185E0D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00B61372" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B61372" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">GSSC </w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>via UNITY</w:t>
       </w:r>
-      <w:r w:rsidR="000B241C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000B241C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>/UN</w:t>
       </w:r>
-      <w:r w:rsidR="00767ACA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00767ACA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000B241C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000B241C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>ll</w:t>
       </w:r>
-      <w:r w:rsidR="00185E0D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00185E0D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00185E0D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00185E0D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>within 1 week of signature</w:t>
       </w:r>
-      <w:r w:rsidR="00185E0D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00185E0D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD09932" w14:textId="446A8155" w:rsidR="007E3A96" w:rsidRDefault="007E3A96" w:rsidP="00CE219D">
+    <w:p w14:paraId="6BD09932" w14:textId="446A8155" w:rsidR="007E3A96" w:rsidRPr="00251736" w:rsidRDefault="007E3A96" w:rsidP="00CE219D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">At the end of every year, the Head of Office will be required to certify in the annual </w:t>
       </w:r>
-      <w:r w:rsidR="001A758B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001A758B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">representation </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">that all signed agreements/amendments to agreements have been submitted to </w:t>
       </w:r>
-      <w:r w:rsidR="00B61372" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B61372" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">GSSC </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">on a timely basis prior to the closure of the financial ledgers. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve">This will help ensure that UNDP revenue is captured in a timely manner as any late submission of these documents poses a significant management reporting risk and audit risk as revenue will not be reported </w:t>
       </w:r>
-      <w:r w:rsidRPr="00192E0E">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t>accurately in the UNDP financial statements, including quarterly financial statements.</w:t>
       </w:r>
-      <w:r w:rsidR="00192E0E" w:rsidRPr="00192E0E">
+      <w:r w:rsidR="00192E0E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EDCC7A" w14:textId="77777777" w:rsidR="00BB3A2F" w:rsidRPr="00192E0E" w:rsidRDefault="00BB3A2F" w:rsidP="00BB3A2F">
+    <w:p w14:paraId="35EDCC7A" w14:textId="77777777" w:rsidR="00BB3A2F" w:rsidRPr="00251736" w:rsidRDefault="00BB3A2F" w:rsidP="00BB3A2F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A41"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3669C11B" w14:textId="15E14C41" w:rsidR="0099545E" w:rsidRPr="008F4877" w:rsidRDefault="00046248" w:rsidP="00CE219D">
+    <w:p w14:paraId="3669C11B" w14:textId="15E14C41" w:rsidR="0099545E" w:rsidRPr="00251736" w:rsidRDefault="00046248" w:rsidP="00CE219D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00D23217" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D23217" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidR="00CF65D7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00CF65D7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D23217" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D23217" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contract Management Module</w:t>
       </w:r>
-      <w:r w:rsidR="000B0044" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000B0044" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223FB0C7" w14:textId="77777777" w:rsidR="00046248" w:rsidRPr="008F4877" w:rsidRDefault="00046248" w:rsidP="00CE219D">
+    <w:p w14:paraId="223FB0C7" w14:textId="77777777" w:rsidR="00046248" w:rsidRPr="00251736" w:rsidRDefault="00046248" w:rsidP="00CE219D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DDF5A58" w14:textId="4D16D8BC" w:rsidR="00B46C8E" w:rsidRPr="008F4877" w:rsidRDefault="00CE219D" w:rsidP="00CE219D">
+    <w:p w14:paraId="0DDF5A58" w14:textId="4D16D8BC" w:rsidR="00B46C8E" w:rsidRPr="00251736" w:rsidRDefault="00CE219D" w:rsidP="00CE219D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">9.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Contrac</w:t>
       </w:r>
-      <w:r w:rsidR="0099545E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0099545E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
-      <w:r w:rsidR="002052D1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002052D1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Management </w:t>
       </w:r>
-      <w:r w:rsidR="00A82DB2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A82DB2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Module</w:t>
       </w:r>
-      <w:r w:rsidR="0005211E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0005211E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Quantum </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7E81" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FD7E81" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> used for recording of contributions. Information relating to the agreement and the necessary accounting information </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7E81" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FD7E81" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is entered into the</w:t>
       </w:r>
-      <w:r w:rsidR="002052D1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002052D1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0083627A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0083627A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract Management </w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Module to</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensure that revenue is recorded in the General Ledger and reflected correctly in UNDP accounts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12375058" w14:textId="3E916E48" w:rsidR="00A34C59" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00CE219D">
+    <w:p w14:paraId="12375058" w14:textId="3E916E48" w:rsidR="00A34C59" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00CE219D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B46C8E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B46C8E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">flags any stipulations that may be conditions and </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">also flag all non-standard agreements for follow-up by </w:t>
       </w:r>
-      <w:r w:rsidR="0045116A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0045116A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the UNDP Office</w:t>
       </w:r>
-      <w:r w:rsidR="00A34C59" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A34C59" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578F5687" w14:textId="09B06167" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00CE219D">
+    <w:p w14:paraId="578F5687" w14:textId="09B06167" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00CE219D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Key information entered </w:t>
       </w:r>
-      <w:r w:rsidR="00B16A28" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B16A28" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00A34C59" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A34C59" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00B16A28" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B16A28" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="009534D1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009534D1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contract Management Module</w:t>
       </w:r>
-      <w:r w:rsidR="00B16A28" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B16A28" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A34C59" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A34C59" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">as follows:   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="8528" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="6260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0D6C" w:rsidRPr="008F4877" w14:paraId="30323CFF" w14:textId="77777777" w:rsidTr="00011E1A">
+      <w:tr w:rsidR="000F0D6C" w:rsidRPr="00251736" w14:paraId="30323CFF" w14:textId="77777777" w:rsidTr="00011E1A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8528" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5338934E" w14:textId="1D41A143" w:rsidR="000F0D6C" w:rsidRPr="008F4877" w:rsidRDefault="000F0D6C" w:rsidP="0023315B">
+          <w:p w14:paraId="5338934E" w14:textId="1D41A143" w:rsidR="000F0D6C" w:rsidRPr="00251736" w:rsidRDefault="000F0D6C" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contract</w:t>
             </w:r>
-            <w:r w:rsidR="003C5353" w:rsidRPr="008F4877">
+            <w:r w:rsidR="003C5353" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Management Module</w:t>
             </w:r>
-            <w:r w:rsidR="000B0044" w:rsidRPr="008F4877">
+            <w:r w:rsidR="000B0044" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Information to be entered</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027469" w:rsidRPr="008F4877" w14:paraId="1F535378" w14:textId="77777777" w:rsidTr="00011E1A">
+      <w:tr w:rsidR="00027469" w:rsidRPr="00251736" w14:paraId="1F535378" w14:textId="77777777" w:rsidTr="00011E1A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD49D09" w14:textId="254B295C" w:rsidR="00027469" w:rsidRPr="008F4877" w:rsidRDefault="00BC6946" w:rsidP="00027469">
+          <w:p w14:paraId="3BD49D09" w14:textId="254B295C" w:rsidR="00027469" w:rsidRPr="00251736" w:rsidRDefault="00BC6946" w:rsidP="00027469">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66993A02" w14:textId="55754864" w:rsidR="00027469" w:rsidRPr="008F4877" w:rsidRDefault="00027469" w:rsidP="00027469">
+          <w:p w14:paraId="66993A02" w14:textId="55754864" w:rsidR="00027469" w:rsidRPr="00251736" w:rsidRDefault="00027469" w:rsidP="00027469">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Includes all the general information relating to the agreement</w:t>
             </w:r>
-            <w:r w:rsidR="00A04C06" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00A04C06" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="601B9D3F" w14:textId="77777777" w:rsidTr="00011E1A">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="601B9D3F" w14:textId="77777777" w:rsidTr="00011E1A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5713D1A7" w14:textId="7B7833D1" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="006F0004">
+          <w:p w14:paraId="5713D1A7" w14:textId="7B7833D1" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="006F0004">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="12" w:hanging="12"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Accounting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0C9D4B" w14:textId="2D4D6412" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00FA643C" w:rsidP="006F0004">
+          <w:p w14:paraId="0A0C9D4B" w14:textId="2D4D6412" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00FA643C" w:rsidP="006F0004">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="12" w:hanging="12"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>istribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB894C1" w14:textId="11661D70" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="1D7DA23D" w:rsidP="006F0004">
+          <w:p w14:paraId="7BB894C1" w14:textId="11661D70" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="1D7DA23D" w:rsidP="006F0004">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="12" w:hanging="12"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">This is </w:t>
             </w:r>
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="4438740E" w:rsidRPr="008F4877">
+            <w:r w:rsidR="4438740E" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">full </w:t>
             </w:r>
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>chart of account information relating to the revenue and accounts receivable</w:t>
             </w:r>
-            <w:r w:rsidR="68BEEAB9" w:rsidRPr="008F4877">
+            <w:r w:rsidR="68BEEAB9" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> provided by the UNDP Office to </w:t>
             </w:r>
-            <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+            <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidR="68BEEAB9" w:rsidRPr="008F4877">
+            <w:r w:rsidR="68BEEAB9" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="4CFC964C" w14:textId="77777777" w:rsidTr="00011E1A">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="4CFC964C" w14:textId="77777777" w:rsidTr="00011E1A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3503AB32" w14:textId="7486B52C" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00032E40" w:rsidP="0023315B">
+          <w:p w14:paraId="3503AB32" w14:textId="7486B52C" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00032E40" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agreement date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7F458F" w14:textId="120DA40F" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00032E40" w:rsidP="000F0D6C">
+          <w:p w14:paraId="7A7F458F" w14:textId="120DA40F" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00032E40" w:rsidP="000F0D6C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="12" w:hanging="12"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">​Is the date that the agreement came into effect and is the key trigger that is set-up in the </w:t>
             </w:r>
-            <w:r w:rsidR="009534D1" w:rsidRPr="008F4877">
+            <w:r w:rsidR="009534D1" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Contract Management </w:t>
             </w:r>
-            <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Module for</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> revenue recognition. The</w:t>
             </w:r>
-            <w:r w:rsidR="00FA643C" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00FA643C" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e are dependent on type of agreements and interpretation of relevant IPSAS policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="2B7D81A9" w14:textId="77777777" w:rsidTr="00011E1A">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="2B7D81A9" w14:textId="77777777" w:rsidTr="00011E1A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313C84D2" w14:textId="31076D2B" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00015CD7" w:rsidP="0023315B">
+          <w:p w14:paraId="313C84D2" w14:textId="31076D2B" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00015CD7" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Invoice </w:t>
             </w:r>
-            <w:r w:rsidR="005A4A1F" w:rsidRPr="008F4877">
+            <w:r w:rsidR="005A4A1F" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1646479B" w14:textId="13E38C28" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00E30F0D">
+          <w:p w14:paraId="1646479B" w14:textId="13E38C28" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00E30F0D">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="00261CB1" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00261CB1" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="005A4A1F" w:rsidRPr="008F4877">
+            <w:r w:rsidR="005A4A1F" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nvoice event</w:t>
             </w:r>
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> includes the </w:t>
             </w:r>
-            <w:r w:rsidR="005A4A1F" w:rsidRPr="008F4877">
+            <w:r w:rsidR="005A4A1F" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">event type </w:t>
             </w:r>
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">that need to be achieved to create the billing and </w:t>
             </w:r>
-            <w:r w:rsidR="36F660D4" w:rsidRPr="008F4877">
+            <w:r w:rsidR="36F660D4" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">generate </w:t>
             </w:r>
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Accounts Receivable entries in the General Ledger</w:t>
             </w:r>
-            <w:r w:rsidR="7B28000B" w:rsidRPr="008F4877">
+            <w:r w:rsidR="7B28000B" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="689813CD" w14:textId="37D52CA9" w:rsidTr="00011E1A">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="689813CD" w14:textId="37D52CA9" w:rsidTr="00011E1A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568FE6F2" w14:textId="682B8EEA" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00B52379" w:rsidP="0023315B">
+          <w:p w14:paraId="568FE6F2" w14:textId="682B8EEA" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00B52379" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Revenue event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DED776E" w14:textId="294D9A30" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00A42E8E" w:rsidP="0023315B">
+          <w:p w14:paraId="1DED776E" w14:textId="294D9A30" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00A42E8E" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>revenue event</w:t>
             </w:r>
-            <w:r w:rsidR="002B2CD8" w:rsidRPr="008F4877">
+            <w:r w:rsidR="002B2CD8" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C62882" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00C62882" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">will be created upon </w:t>
             </w:r>
-            <w:r w:rsidR="009D6484" w:rsidRPr="008F4877">
+            <w:r w:rsidR="009D6484" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">signing the relevant </w:t>
             </w:r>
-            <w:r w:rsidR="003F0643" w:rsidRPr="008F4877">
+            <w:r w:rsidR="003F0643" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">contribution </w:t>
             </w:r>
-            <w:r w:rsidR="009D6484" w:rsidRPr="008F4877">
+            <w:r w:rsidR="009D6484" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">agreement as </w:t>
             </w:r>
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>revenue entries</w:t>
             </w:r>
-            <w:r w:rsidR="009D6484" w:rsidRPr="008F4877">
+            <w:r w:rsidR="009D6484" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> are generated upon signature of the contribution agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="48122CB0" w14:textId="77777777" w:rsidTr="00011E1A">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="48122CB0" w14:textId="77777777" w:rsidTr="00011E1A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31908F30" w14:textId="2FF5F912" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0023315B">
+          <w:p w14:paraId="31908F30" w14:textId="2FF5F912" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA48660" w14:textId="192C14F6" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0023315B">
+          <w:p w14:paraId="2EA48660" w14:textId="192C14F6" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Amendments can be made to original contracts that have already been entered in the </w:t>
             </w:r>
-            <w:r w:rsidR="009534D1" w:rsidRPr="008F4877">
+            <w:r w:rsidR="009534D1" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contract Management Module</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> using the amend function</w:t>
             </w:r>
-            <w:r w:rsidR="003D7036" w:rsidRPr="008F4877">
+            <w:r w:rsidR="003D7036" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="115AE2E1" w14:textId="6523F1D7" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A665AB">
+    <w:p w14:paraId="115AE2E1" w14:textId="6523F1D7" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A665AB">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559B4127" w14:textId="226E49C8" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00CE219D">
+    <w:p w14:paraId="559B4127" w14:textId="226E49C8" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00CE219D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Negotiating and Signing Agreements   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EFE637" w14:textId="0BA1B992" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00286F7F">
+    <w:p w14:paraId="45EFE637" w14:textId="0BA1B992" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00286F7F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Each Country Office (CO) and Business Unit (BU) will negotiate and sign agreements with donors</w:t>
       </w:r>
-      <w:r w:rsidR="00A04C06" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A04C06" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1946C3CC" w14:textId="5C81A1C7" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00CE219D" w:rsidP="002D1271">
+    <w:p w14:paraId="1946C3CC" w14:textId="5C81A1C7" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00CE219D" w:rsidP="002D1271">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">10.2 </w:t>
       </w:r>
-      <w:r w:rsidR="002D1271" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002D1271" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>When agreements are negotiated</w:t>
       </w:r>
-      <w:r w:rsidR="00A04C06" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A04C06" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following points should be noted</w:t>
       </w:r>
-      <w:r w:rsidR="00A04C06" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A04C06" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE9991D" w14:textId="4AF5DC20" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00011E1A">
+    <w:p w14:paraId="7EE9991D" w14:textId="4AF5DC20" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00011E1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>All agreements should include a schedule of payments with specific dates and amount</w:t>
       </w:r>
-      <w:r w:rsidR="00EF1330" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EF1330" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0CE890" w14:textId="2BC6EAEF" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00011E1A">
+    <w:p w14:paraId="0C0CE890" w14:textId="2BC6EAEF" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00011E1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The UNDP bank account provided in the agreement should be the same currency as the contributions in the donor agreement (</w:t>
       </w:r>
-      <w:r w:rsidR="00BD1337" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BD1337" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP Office to c</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ontact the HQ Treasury for bank account information)</w:t>
       </w:r>
-      <w:r w:rsidR="00EF1330" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EF1330" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFB2DB4" w14:textId="56129436" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00011E1A">
+    <w:p w14:paraId="0EFB2DB4" w14:textId="56129436" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00011E1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The agreement should </w:t>
       </w:r>
-      <w:r w:rsidR="79992350" w:rsidRPr="008F4877">
+      <w:r w:rsidR="79992350" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">indicate the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP reference </w:t>
       </w:r>
-      <w:r w:rsidR="00A04C06" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A04C06" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="2DA36DBA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="2DA36DBA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">donors should quote when remitting funds </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to facilitate timely identification of the purpose of the funds. These references include operating unit, project name or code (if available), </w:t>
       </w:r>
-      <w:r w:rsidR="0048117A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0048117A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipt </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">number (e.g. 1st </w:t>
       </w:r>
-      <w:r w:rsidR="0048117A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0048117A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2nd </w:t>
       </w:r>
-      <w:r w:rsidR="0048117A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0048117A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, last </w:t>
       </w:r>
-      <w:r w:rsidR="0048117A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0048117A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidR="006D4540" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006D4540" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.), and donor name. Donors should be requested to include this information in the remittance advice for easier identification of </w:t>
       </w:r>
-      <w:r w:rsidR="00A33110" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A33110" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipts</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in UNDP bank accounts. This information should be abbreviated to fall within the character limit imposed by banks for information provided in remittance advices.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C51D293" w14:textId="366F2D48" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00011E1A">
+    <w:p w14:paraId="7C51D293" w14:textId="366F2D48" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00011E1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Include donor references for donor reporting purposes. Where donors would like a donor reference indicated in the donor reports, they should include the reference in the donor agreement and then the information will be entered from the cover sheet by the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> into </w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quantum under</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
-      <w:r w:rsidR="00AA7A48" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AA7A48" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
-      <w:r w:rsidR="00FD63C4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FD63C4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AA7A48" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AA7A48" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Overview</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for donor repo</w:t>
       </w:r>
-      <w:r w:rsidR="0023315B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0023315B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rting purposes”. Donors should </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>also provide an email address to be used by UNDP to submit Cash Receipt Vouchers (CRVs) upon receipt of funds.</w:t>
       </w:r>
-      <w:r w:rsidR="1995F33A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="1995F33A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> CRVs are submitted to donors as confirmation of the receipt of funds by UNDP.</w:t>
       </w:r>
-      <w:r w:rsidR="00922706" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00922706" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A27BB8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A27BB8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2056CB70" w14:textId="2C54DC6F" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00011E1A">
+    <w:p w14:paraId="2056CB70" w14:textId="1FC8EE19" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00011E1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
-[...6 lines deleted...]
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>COs/Business Units should request donors to send an email to</w:t>
+      </w:r>
+      <w:r w:rsidR="00251736" w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="009B54D8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009B54D8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="000239CD" w:rsidRPr="008F4877">
+        <w:r w:rsidR="000239CD" w:rsidRPr="00251736">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>contributions@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000239CD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000239CD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A163ED" w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upon remittance of contributions, notifying UNDP </w:t>
+      </w:r>
+      <w:r w:rsidR="00251736" w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amount, remittance date, operating unit, project name or code (if available), </w:t>
+      </w:r>
+      <w:r w:rsidR="00A163ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipt </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">number (e.g. 1st </w:t>
       </w:r>
-      <w:r w:rsidR="00A163ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A163ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2nd </w:t>
       </w:r>
-      <w:r w:rsidR="00A163ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A163ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, last </w:t>
       </w:r>
-      <w:r w:rsidR="00A163ED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A163ED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidR="006D4540" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006D4540" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.) and donor name and donor reference</w:t>
       </w:r>
-      <w:r w:rsidR="008203C6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008203C6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CB565E">
+      <w:r w:rsidR="00CB565E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0343FED1" w14:textId="30456A14" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="0023315B" w:rsidP="002D1271">
+    <w:p w14:paraId="0343FED1" w14:textId="30456A14" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="0023315B" w:rsidP="002D1271">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Upload </w:t>
       </w:r>
-      <w:r w:rsidR="00185E0D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00185E0D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>f Agreements t</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:r w:rsidR="0017377F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0017377F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UN</w:t>
       </w:r>
-      <w:r w:rsidR="00767ACA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00767ACA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="0017377F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0017377F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ll</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EEF88F" w14:textId="59B27942" w:rsidR="00383D70" w:rsidRDefault="002D1271" w:rsidP="002E5976">
+    <w:p w14:paraId="08EEF88F" w14:textId="59B27942" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="002D1271" w:rsidP="002E5976">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">11.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The signed agreement must be scanned and uploaded to </w:t>
       </w:r>
-      <w:r w:rsidR="00615618" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00615618" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UN</w:t>
       </w:r>
-      <w:r w:rsidR="00767ACA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00767ACA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00615618" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00615618" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ll</w:t>
       </w:r>
-      <w:r w:rsidR="00F5607E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F5607E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by HQ or </w:t>
       </w:r>
-      <w:r w:rsidR="000239CD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000239CD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP O</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ffice for submission to the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>within a week of the agreement being signed</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A55367">
+      <w:r w:rsidR="00A55367" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B45D197" w14:textId="77777777" w:rsidR="002D1271" w:rsidRPr="008F4877" w:rsidRDefault="0025194B" w:rsidP="00A55367">
+    <w:p w14:paraId="0B45D197" w14:textId="77777777" w:rsidR="002D1271" w:rsidRPr="00251736" w:rsidRDefault="0025194B" w:rsidP="00A55367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">After </w:t>
       </w:r>
-      <w:r w:rsidR="00787221" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00787221" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a case created in</w:t>
       </w:r>
-      <w:r w:rsidR="00951224" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00951224" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00884B1B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00884B1B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, GSSC will advise the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">respective program officer </w:t>
       </w:r>
-      <w:r w:rsidR="00FA0F06" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FA0F06" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">on donor code and fund code. </w:t>
       </w:r>
-      <w:r w:rsidR="0006650B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0006650B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The program officer </w:t>
       </w:r>
-      <w:r w:rsidR="006E6325" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006E6325" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4607" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DB4607" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>set up project</w:t>
       </w:r>
-      <w:r w:rsidR="00026BC3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00026BC3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, award</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and budget in Quantum PPM on a timely basis. Note that this is not applicable to Open Trust Funds and Thematic Trust Funds, with the exception of any Cost Sharing and Country Window component, as revenue to these funds are recorded at the fund level and not at project level. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B1264B" w14:textId="053CDF0E" w:rsidR="00383D70" w:rsidRDefault="00223531" w:rsidP="00A55367">
+    <w:p w14:paraId="02B1264B" w14:textId="053CDF0E" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A55367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">An electronic cover sheet with the following information </w:t>
       </w:r>
-      <w:r w:rsidR="00444DAA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00444DAA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidR="00471171" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00471171" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to be updated </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">together with the </w:t>
       </w:r>
-      <w:r w:rsidR="006523E3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006523E3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Award</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4269" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BF4269" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> created</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">:   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8364" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2582"/>
         <w:gridCol w:w="5782"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00471171" w:rsidRPr="008F4877" w14:paraId="434199E1" w14:textId="77777777" w:rsidTr="004A458D">
+      <w:tr w:rsidR="00471171" w:rsidRPr="00251736" w14:paraId="434199E1" w14:textId="77777777" w:rsidTr="004A458D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBDBD8F" w14:textId="493A7FBB" w:rsidR="00471171" w:rsidRPr="008F4877" w:rsidRDefault="00471171">
+          <w:p w14:paraId="1EBDBD8F" w14:textId="493A7FBB" w:rsidR="00471171" w:rsidRPr="00251736" w:rsidRDefault="00471171">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Business Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="701DD357" w14:textId="2A3C3317" w:rsidR="00471171" w:rsidRPr="008F4877" w:rsidRDefault="00471171" w:rsidP="0023315B">
+          <w:p w14:paraId="701DD357" w14:textId="2A3C3317" w:rsidR="00471171" w:rsidRPr="00251736" w:rsidRDefault="00471171" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The respective Business Unit to which the agreement relates.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023315B" w:rsidRPr="008F4877" w14:paraId="26B4251A" w14:textId="77777777" w:rsidTr="004A458D">
+      <w:tr w:rsidR="0023315B" w:rsidRPr="00251736" w14:paraId="26B4251A" w14:textId="77777777" w:rsidTr="004A458D">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66E80B9B" w14:textId="77777777" w:rsidR="0023315B" w:rsidRPr="008F4877" w:rsidRDefault="0023315B" w:rsidP="0023315B">
+          <w:p w14:paraId="66E80B9B" w14:textId="77777777" w:rsidR="0023315B" w:rsidRPr="00251736" w:rsidRDefault="0023315B" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Donor Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F1228CD" w14:textId="6BAEC4A1" w:rsidR="0023315B" w:rsidRPr="008F4877" w:rsidRDefault="0023315B" w:rsidP="0023315B">
+          <w:p w14:paraId="6F1228CD" w14:textId="6BAEC4A1" w:rsidR="0023315B" w:rsidRPr="00251736" w:rsidRDefault="0023315B" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In certain cases</w:t>
             </w:r>
-            <w:r w:rsidR="001B75DB" w:rsidRPr="008F4877">
+            <w:r w:rsidR="001B75DB" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> agreements may include a donor reference</w:t>
             </w:r>
-            <w:r w:rsidR="001B75DB" w:rsidRPr="008F4877">
+            <w:r w:rsidR="001B75DB" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. I</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">f this does exist, it should be included in this field  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023315B" w:rsidRPr="008F4877" w14:paraId="0563C641" w14:textId="77777777" w:rsidTr="00A55367">
+      <w:tr w:rsidR="0023315B" w:rsidRPr="00251736" w14:paraId="0563C641" w14:textId="77777777" w:rsidTr="00A55367">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68002E2F" w14:textId="122346E6" w:rsidR="0023315B" w:rsidRPr="008F4877" w:rsidRDefault="0023315B" w:rsidP="0023315B">
+          <w:p w14:paraId="68002E2F" w14:textId="122346E6" w:rsidR="0023315B" w:rsidRPr="00251736" w:rsidRDefault="0023315B" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Currency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69F8B5CF" w14:textId="77777777" w:rsidR="0023315B" w:rsidRPr="008F4877" w:rsidRDefault="0023315B" w:rsidP="0023315B">
+          <w:p w14:paraId="69F8B5CF" w14:textId="77777777" w:rsidR="0023315B" w:rsidRPr="00251736" w:rsidRDefault="0023315B" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">This is the currency in which payments are to be made as stated in the schedule of payments in the agreement  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E397B" w:rsidRPr="008F4877" w14:paraId="679A5DC9" w14:textId="77777777" w:rsidTr="00A55367">
+      <w:tr w:rsidR="005E397B" w:rsidRPr="00251736" w14:paraId="679A5DC9" w14:textId="77777777" w:rsidTr="00A55367">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7207CCCB" w14:textId="2F7EA0BC" w:rsidR="005E397B" w:rsidRPr="008F4877" w:rsidDel="005E397B" w:rsidRDefault="005E397B" w:rsidP="0023315B">
+          <w:p w14:paraId="7207CCCB" w14:textId="2F7EA0BC" w:rsidR="005E397B" w:rsidRPr="00251736" w:rsidDel="005E397B" w:rsidRDefault="005E397B" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>GMS Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30487AC3" w14:textId="60499993" w:rsidR="005E397B" w:rsidRPr="008F4877" w:rsidRDefault="005E397B" w:rsidP="0023315B">
+          <w:p w14:paraId="30487AC3" w14:textId="60499993" w:rsidR="005E397B" w:rsidRPr="00251736" w:rsidRDefault="005E397B" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Update the applicable GMS rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w14:paraId="5D3AAC83" w14:textId="77777777" w:rsidTr="004A458D">
+      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="00251736" w14:paraId="5D3AAC83" w14:textId="77777777" w:rsidTr="004A458D">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="733578E1" w14:textId="3C20EB12" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00F47CE4" w:rsidP="0023315B">
+          <w:p w14:paraId="733578E1" w14:textId="3C20EB12" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00F47CE4" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Contract </w:t>
             </w:r>
-            <w:r w:rsidR="00BC1B8B" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00BC1B8B" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>End Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="656B3770" w14:textId="6BBE98B7" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="0023315B">
+          <w:p w14:paraId="656B3770" w14:textId="6BBE98B7" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Include the date if included in the agreement  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E397B" w:rsidRPr="008F4877" w14:paraId="620C17A6" w14:textId="77777777" w:rsidTr="004A458D">
+      <w:tr w:rsidR="005E397B" w:rsidRPr="00251736" w14:paraId="620C17A6" w14:textId="77777777" w:rsidTr="004A458D">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3C442E" w14:textId="41777AD9" w:rsidR="005E397B" w:rsidRPr="008F4877" w:rsidDel="005E397B" w:rsidRDefault="005E397B" w:rsidP="0023315B">
+          <w:p w14:paraId="7B3C442E" w14:textId="41777AD9" w:rsidR="005E397B" w:rsidRPr="00251736" w:rsidDel="005E397B" w:rsidRDefault="005E397B" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agreement Subject to Levy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52109AB6" w14:textId="2ABA3D04" w:rsidR="005E397B" w:rsidRPr="008F4877" w:rsidRDefault="005E397B" w:rsidP="0023315B">
+          <w:p w14:paraId="52109AB6" w14:textId="2ABA3D04" w:rsidR="005E397B" w:rsidRPr="00251736" w:rsidRDefault="005E397B" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">To indicate if the agreement is subject to </w:t>
             </w:r>
-            <w:r w:rsidR="00444DAA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00444DAA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Levy</w:t>
             </w:r>
-            <w:r w:rsidR="00E03D20" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E03D20" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. If </w:t>
             </w:r>
-            <w:r w:rsidR="00444DAA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00444DAA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="00E03D20" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E03D20" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Levy is applicable, </w:t>
             </w:r>
-            <w:r w:rsidR="00444DAA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00444DAA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="00E03D20" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E03D20" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">office </w:t>
             </w:r>
-            <w:r w:rsidR="00444DAA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00444DAA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">should </w:t>
             </w:r>
-            <w:r w:rsidR="00E03D20" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E03D20" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">select the </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Levy Administer Option </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03D20" w:rsidRPr="008F4877" w14:paraId="32EB3D27" w14:textId="77777777" w:rsidTr="004A458D">
+      <w:tr w:rsidR="00E03D20" w:rsidRPr="00251736" w14:paraId="32EB3D27" w14:textId="77777777" w:rsidTr="004A458D">
         <w:trPr>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28703CB2" w14:textId="7294CBDE" w:rsidR="00E03D20" w:rsidRPr="008F4877" w:rsidDel="005E397B" w:rsidRDefault="00FA3182" w:rsidP="0023315B">
+          <w:p w14:paraId="28703CB2" w14:textId="7294CBDE" w:rsidR="00E03D20" w:rsidRPr="00251736" w:rsidDel="005E397B" w:rsidRDefault="00FA3182" w:rsidP="0023315B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chart of Accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74D538A6" w14:textId="5934D5AE" w:rsidR="00E03D20" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B">
+          <w:p w14:paraId="74D538A6" w14:textId="5934D5AE" w:rsidR="00E03D20" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Users</w:t>
             </w:r>
-            <w:r w:rsidR="00E03D20" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E03D20" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> should indicate the relevant Chart of Account</w:t>
             </w:r>
-            <w:r w:rsidR="00D92D0C" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00D92D0C" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00C81D95" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00C81D95" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E03D20" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E03D20" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>information for each project that is included in the Agreement</w:t>
             </w:r>
-            <w:r w:rsidR="004736BA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="004736BA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w14:paraId="659E1DAF" w14:textId="77777777" w:rsidTr="00DF54E6">
+      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="00251736" w14:paraId="659E1DAF" w14:textId="77777777" w:rsidTr="00DF54E6">
         <w:trPr>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="427479E4" w14:textId="6813D4CE" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidDel="005E397B" w:rsidRDefault="00BC1B8B" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="427479E4" w14:textId="6813D4CE" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidDel="005E397B" w:rsidRDefault="00BC1B8B" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Schedule of payments:   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0974EC69" w14:textId="52A671EA" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="0974EC69" w14:textId="52A671EA" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Users should allocate the schedule of payment to all projects based on the allocation agreed with the donor for the specific schedule of payment. Use the “</w:t>
             </w:r>
-            <w:r w:rsidR="00407ECD" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00407ECD" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Add</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">” to add multiple payment tranches or multiple </w:t>
             </w:r>
-            <w:r w:rsidR="008009A9" w:rsidRPr="008F4877">
+            <w:r w:rsidR="008009A9" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>COAs</w:t>
             </w:r>
-            <w:r w:rsidR="00444DAA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00444DAA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w14:paraId="089E83C3" w14:textId="77777777" w:rsidTr="00DF54E6">
+      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="00251736" w14:paraId="089E83C3" w14:textId="77777777" w:rsidTr="00DF54E6">
         <w:trPr>
           <w:trHeight w:val="751"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31B9E303" w14:textId="4D37EFC9" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="31B9E303" w14:textId="4D37EFC9" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Supporting Document</w:t>
             </w:r>
-            <w:r w:rsidR="00FC05C7" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00FC05C7" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6120327E" w14:textId="0510670D" w:rsidR="0037016B" w:rsidRPr="008F4877" w:rsidRDefault="0037016B" w:rsidP="00DA1A25">
+          <w:p w14:paraId="6120327E" w14:textId="0510670D" w:rsidR="0037016B" w:rsidRPr="00251736" w:rsidRDefault="0037016B" w:rsidP="00DA1A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">There is </w:t>
             </w:r>
-            <w:r w:rsidR="00444DAA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00444DAA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">an </w:t>
             </w:r>
-            <w:r w:rsidR="00DC5CCA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00DC5CCA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Comments </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>field</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> which can be used when users want to include some additional information or comments</w:t>
             </w:r>
-            <w:r w:rsidR="00444DAA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00444DAA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EB726B1" w14:textId="55E921E0" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="00DA1A25">
+          <w:p w14:paraId="6EB726B1" w14:textId="55E921E0" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="00DA1A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">This is where the scanned PDF file </w:t>
             </w:r>
-            <w:r w:rsidR="00444DAA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00444DAA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">project legal agreement or amendment </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">should be uploaded. Please ensure that documents are clear and legible and include all pages of the signed agreement. Include any amendments that should accompany this agreement.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04DBF35F" w14:textId="77777777" w:rsidR="000239CD" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="00B06175">
+          <w:p w14:paraId="04DBF35F" w14:textId="77777777" w:rsidR="000239CD" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="00B06175">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">For Government Cost Sharing Agreements: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C75ADC8" w14:textId="2B0F4BCE" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="00B06175">
+          <w:p w14:paraId="0C75ADC8" w14:textId="2B0F4BCE" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="00B06175">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Please include only the Signed Page of the Project Document which contains the project information and the page that contains the schedule of payments/budgeted amounts. DO NOT include the entire Project Document.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19989612" w14:textId="77777777" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="00B06175">
+          <w:p w14:paraId="19989612" w14:textId="77777777" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="00B06175">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Where possible, donor agreements should be saved in the following format:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DC1DDCD" w14:textId="11D99986" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="00B06175">
+          <w:p w14:paraId="0DC1DDCD" w14:textId="11D99986" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="00B06175">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: Cost sharing agreement signed between Honduras and Denmark on 10 July 2011 (Format of file: HND_DEN_CS_0711) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D01321E" w14:textId="63E35BA8" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="002305EE">
+          <w:p w14:paraId="5D01321E" w14:textId="63E35BA8" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="002305EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(Government Cost Sharing =GSC; Trust Funds =TF; Third Party Cost Sharing =CS; Joint Programming =JP; Letter of Arrangements =LOA)  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72A6F3FD" w14:textId="77777777" w:rsidR="000239CD" w:rsidRPr="008F4877" w:rsidRDefault="000239CD" w:rsidP="00502AEE">
+          <w:p w14:paraId="72A6F3FD" w14:textId="77777777" w:rsidR="000239CD" w:rsidRPr="00251736" w:rsidRDefault="000239CD" w:rsidP="00502AEE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03E72406" w14:textId="051430F6" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="00DA1A25">
+          <w:p w14:paraId="03E72406" w14:textId="051430F6" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="00DA1A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Users should provide Clearance from Legal Office for signing Non-Standard Financing Agreements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F23FDFD" w14:textId="42D38E2E" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="00B06175">
+          <w:p w14:paraId="1F23FDFD" w14:textId="42D38E2E" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="00B06175">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4346A7C2" w14:textId="47B61412" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="003F7351" w:rsidP="00DA1A25">
+          <w:p w14:paraId="4346A7C2" w14:textId="47B61412" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="003F7351" w:rsidP="00DA1A25">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Users should provide </w:t>
             </w:r>
-            <w:r w:rsidR="00BC1B8B" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00BC1B8B" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OFM clearance for GMS rate below the minimum as per UNDP’s cost recovery policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w14:paraId="753EBAB3" w14:textId="77777777" w:rsidTr="00A55367">
+      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="00251736" w14:paraId="753EBAB3" w14:textId="77777777" w:rsidTr="00A55367">
         <w:trPr>
           <w:trHeight w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C7652C0" w14:textId="1D23A988" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00C47541" w:rsidP="00E858E3">
+          <w:p w14:paraId="0C7652C0" w14:textId="1D23A988" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00C47541" w:rsidP="00E858E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Receipt </w:t>
             </w:r>
-            <w:r w:rsidR="00BC1B8B" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00BC1B8B" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32515536" w14:textId="76AC1284" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="2060B271" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="32515536" w14:textId="76AC1284" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="2060B271" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Users should enter any </w:t>
             </w:r>
-            <w:r w:rsidR="00C47541" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00C47541" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">receipt </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">information </w:t>
             </w:r>
-            <w:r w:rsidR="00E14D0B" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E14D0B" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>as relevant (</w:t>
             </w:r>
-            <w:r w:rsidR="00C47541" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00C47541" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">receipt </w:t>
             </w:r>
-            <w:r w:rsidR="00E14D0B" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E14D0B" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">id, </w:t>
             </w:r>
-            <w:r w:rsidR="00CE5AB8" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00CE5AB8" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>screenshot of bank statement, etc.)</w:t>
             </w:r>
-            <w:r w:rsidR="000239CD" w:rsidRPr="008F4877">
+            <w:r w:rsidR="000239CD" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w14:paraId="11C54F7C" w14:textId="77777777" w:rsidTr="00A55367">
+      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="00251736" w14:paraId="11C54F7C" w14:textId="77777777" w:rsidTr="00A55367">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="028D6D2D" w14:textId="1F962116" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00B44A3B" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="028D6D2D" w14:textId="1F962116" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00B44A3B" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>CC User</w:t>
             </w:r>
-            <w:r w:rsidR="00D726FE" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00D726FE" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1B8B" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00BC1B8B" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06A20C7A" w14:textId="596EDBC7" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="000B3E7D" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="06A20C7A" w14:textId="596EDBC7" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="000B3E7D" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Input Secondary Contact if any. This Secondary focal person will receive notifications throughout the case processing (It is useful in absence of primary initiator)</w:t>
             </w:r>
-            <w:r w:rsidR="000239CD" w:rsidRPr="008F4877">
+            <w:r w:rsidR="000239CD" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w14:paraId="572E70C1" w14:textId="77777777" w:rsidTr="004A458D">
+      <w:tr w:rsidR="00BC1B8B" w:rsidRPr="00251736" w14:paraId="572E70C1" w14:textId="77777777" w:rsidTr="004A458D">
         <w:trPr>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A68AFCF" w14:textId="0CF23F7B" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00BC1B8B" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="5A68AFCF" w14:textId="0CF23F7B" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00BC1B8B" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Report submission</w:t>
             </w:r>
-            <w:r w:rsidR="000B3E7D" w:rsidRPr="008F4877">
+            <w:r w:rsidR="000B3E7D" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/ Funds Transfer Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D2D8AB0" w14:textId="03BB51E0" w:rsidR="00BC1B8B" w:rsidRPr="008F4877" w:rsidRDefault="00E962A0" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="7D2D8AB0" w14:textId="03BB51E0" w:rsidR="00BC1B8B" w:rsidRPr="00251736" w:rsidRDefault="00E962A0" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicable for case</w:t>
             </w:r>
-            <w:r w:rsidR="32584866" w:rsidRPr="008F4877">
+            <w:r w:rsidR="32584866" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
-            <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>where funds</w:t>
             </w:r>
-            <w:r w:rsidR="22AB80B8" w:rsidRPr="008F4877">
+            <w:r w:rsidR="22AB80B8" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> are due to UN</w:t>
             </w:r>
-            <w:r w:rsidR="00A9692D" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00A9692D" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="22AB80B8" w:rsidRPr="008F4877">
+            <w:r w:rsidR="22AB80B8" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">P </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> upon </w:t>
             </w:r>
-            <w:r w:rsidR="1884B59F" w:rsidRPr="008F4877">
+            <w:r w:rsidR="1884B59F" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">submission of a </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">report </w:t>
             </w:r>
-            <w:r w:rsidR="2DE7D533" w:rsidRPr="008F4877">
+            <w:r w:rsidR="2DE7D533" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(e.g. progress report) </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:r w:rsidR="574AE334" w:rsidRPr="008F4877">
+            <w:r w:rsidR="574AE334" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>und transfer form</w:t>
             </w:r>
-            <w:r w:rsidR="783FC83C" w:rsidRPr="008F4877">
+            <w:r w:rsidR="783FC83C" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the donor</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="05F185D1" w:rsidRPr="008F4877">
+            <w:r w:rsidR="05F185D1" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Users to i</w:t>
             </w:r>
-            <w:r w:rsidR="2060B271" w:rsidRPr="008F4877">
+            <w:r w:rsidR="2060B271" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">nclude the date the report was </w:t>
             </w:r>
-            <w:r w:rsidR="3243D9DA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="3243D9DA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>submitted</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="3243D9DA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="3243D9DA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>or fund requested</w:t>
             </w:r>
-            <w:r w:rsidR="000239CD" w:rsidRPr="008F4877">
+            <w:r w:rsidR="000239CD" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B3E7D" w:rsidRPr="008F4877" w14:paraId="052F40C9" w14:textId="77777777" w:rsidTr="004A458D">
+      <w:tr w:rsidR="000B3E7D" w:rsidRPr="00251736" w14:paraId="052F40C9" w14:textId="77777777" w:rsidTr="004A458D">
         <w:trPr>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1380E510" w14:textId="6C799CEB" w:rsidR="000B3E7D" w:rsidRPr="008F4877" w:rsidRDefault="000B3E7D" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="1380E510" w14:textId="6C799CEB" w:rsidR="000B3E7D" w:rsidRPr="00251736" w:rsidRDefault="000B3E7D" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Report Approval </w:t>
             </w:r>
-            <w:r w:rsidR="00E962A0" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E962A0" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Request </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E0627D" w14:textId="6984D0E6" w:rsidR="000B3E7D" w:rsidRPr="008F4877" w:rsidRDefault="3243D9DA">
+          <w:p w14:paraId="52E0627D" w14:textId="6984D0E6" w:rsidR="000B3E7D" w:rsidRPr="00251736" w:rsidRDefault="3243D9DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicable for case</w:t>
             </w:r>
-            <w:r w:rsidR="56E3AB0B" w:rsidRPr="008F4877">
+            <w:r w:rsidR="56E3AB0B" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> wh</w:t>
             </w:r>
-            <w:r w:rsidR="615A62B8" w:rsidRPr="008F4877">
+            <w:r w:rsidR="615A62B8" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ere </w:t>
             </w:r>
-            <w:r w:rsidR="5C4070BF" w:rsidRPr="008F4877">
+            <w:r w:rsidR="5C4070BF" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>funds are due to UNDP</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> upon approval of progress report</w:t>
             </w:r>
-            <w:r w:rsidR="60E71EFA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="60E71EFA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the donor</w:t>
             </w:r>
-            <w:r w:rsidR="00E962A0" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E962A0" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. Users to indicate the date when report was approved by Donor</w:t>
             </w:r>
-            <w:r w:rsidR="000239CD" w:rsidRPr="008F4877">
+            <w:r w:rsidR="000239CD" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962A0" w:rsidRPr="008F4877" w14:paraId="361F8318" w14:textId="77777777" w:rsidTr="004A458D">
+      <w:tr w:rsidR="00E962A0" w:rsidRPr="00251736" w14:paraId="361F8318" w14:textId="77777777" w:rsidTr="004A458D">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1699B532" w14:textId="0B8D3CA9" w:rsidR="00E962A0" w:rsidRPr="008F4877" w:rsidRDefault="00E962A0" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="1699B532" w14:textId="0B8D3CA9" w:rsidR="00E962A0" w:rsidRPr="00251736" w:rsidRDefault="00E962A0" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amendment Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C8F9AF" w14:textId="6A182EEF" w:rsidR="00E962A0" w:rsidRPr="008F4877" w:rsidRDefault="000F2302" w:rsidP="000B3E7D">
+          <w:p w14:paraId="21C8F9AF" w14:textId="6A182EEF" w:rsidR="00E962A0" w:rsidRPr="00251736" w:rsidRDefault="000F2302" w:rsidP="000B3E7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Amendments can be made to original contracts that have already been entered in the </w:t>
             </w:r>
-            <w:r w:rsidR="00611001" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00611001" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contract Management Module</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00B43E0E" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B43E0E" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This is a</w:t>
             </w:r>
-            <w:r w:rsidR="00E962A0" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E962A0" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">pplicable when there is </w:t>
             </w:r>
-            <w:r w:rsidR="00B43E0E" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B43E0E" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">an </w:t>
             </w:r>
-            <w:r w:rsidR="00E962A0" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E962A0" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">amendment to </w:t>
             </w:r>
-            <w:r w:rsidR="00B43E0E" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B43E0E" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
-            <w:r w:rsidR="00E962A0" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E962A0" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>negotiated amount; schedule of payment or COA</w:t>
             </w:r>
-            <w:r w:rsidR="00B43E0E" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B43E0E" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00116762" w:rsidRPr="008F4877" w14:paraId="2BB33154" w14:textId="77777777" w:rsidTr="004A458D">
+      <w:tr w:rsidR="00116762" w:rsidRPr="00251736" w14:paraId="2BB33154" w14:textId="77777777" w:rsidTr="004A458D">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECA2E33" w14:textId="29798732" w:rsidR="00116762" w:rsidRPr="008F4877" w:rsidRDefault="00116762" w:rsidP="00BC1B8B">
+          <w:p w14:paraId="0ECA2E33" w14:textId="29798732" w:rsidR="00116762" w:rsidRPr="00251736" w:rsidRDefault="00116762" w:rsidP="00BC1B8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Deliverable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5B1EA2" w14:textId="1F153DE9" w:rsidR="00116762" w:rsidRPr="008F4877" w:rsidRDefault="007879F2" w:rsidP="000B3E7D">
+          <w:p w14:paraId="7D5B1EA2" w14:textId="1F153DE9" w:rsidR="00116762" w:rsidRPr="00251736" w:rsidRDefault="007879F2" w:rsidP="000B3E7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>User should enter any deliverable relevant to the agreement</w:t>
             </w:r>
-            <w:r w:rsidR="00B635FF" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B635FF" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="003A7B7E" w:rsidRPr="008F4877">
+            <w:r w:rsidR="003A7B7E" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Quantum</w:t>
             </w:r>
-            <w:r w:rsidR="00AE608D" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00AE608D" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006A3CAD" w:rsidRPr="008F4877">
+            <w:r w:rsidR="006A3CAD" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">will send automatic notification </w:t>
             </w:r>
-            <w:r w:rsidR="003A7B7E" w:rsidRPr="008F4877">
+            <w:r w:rsidR="003A7B7E" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>throughout the</w:t>
             </w:r>
-            <w:r w:rsidR="006A3CAD" w:rsidRPr="008F4877">
+            <w:r w:rsidR="006A3CAD" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005E55F1" w:rsidRPr="008F4877">
+            <w:r w:rsidR="005E55F1" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>timeline</w:t>
             </w:r>
-            <w:r w:rsidR="00157474" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00157474" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>deliverable</w:t>
             </w:r>
-            <w:r w:rsidR="00FC1ADF" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00FC1ADF" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E61E2F" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E61E2F" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>provided as reminder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C52F137" w14:textId="1BB5DD06" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00383D70" w:rsidP="00502AEE">
+    <w:p w14:paraId="3C52F137" w14:textId="1BB5DD06" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00383D70" w:rsidP="00502AEE">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C57AD2" w14:textId="241DB459" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="002D1271" w:rsidP="00036715">
+    <w:p w14:paraId="34C57AD2" w14:textId="241DB459" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="002D1271" w:rsidP="00036715">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidR="00F561C4">
+      <w:r w:rsidR="00F561C4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The following documents should be uploaded </w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to UNITY</w:t>
       </w:r>
-      <w:r w:rsidR="00A66A22" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A66A22" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28579812" w14:textId="586F8965" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="004A458D">
+    <w:p w14:paraId="28579812" w14:textId="586F8965" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="004A458D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Third party cost sharing agreements</w:t>
       </w:r>
-      <w:r w:rsidR="00E06A53" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E06A53" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D241DA9" w14:textId="49F6CFB1" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="004A458D">
+    <w:p w14:paraId="4D241DA9" w14:textId="49F6CFB1" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="004A458D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>All agreements signed at COs and Business Units for the commitment of funds</w:t>
       </w:r>
-      <w:r w:rsidR="00E06A53" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E06A53" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247CBFA9" w14:textId="1C8A97A3" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="004A458D">
+    <w:p w14:paraId="247CBFA9" w14:textId="1C8A97A3" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="004A458D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Relevant pages of the Project Documents for Government Cost Sharing</w:t>
       </w:r>
-      <w:r w:rsidR="00E06A53" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E06A53" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00ACA97E" w14:textId="0BE815FE" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="004A458D">
+    <w:p w14:paraId="00ACA97E" w14:textId="0BE815FE" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="004A458D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Trust Fund agreements signed at HQ will be uploaded by HQ Business Units</w:t>
       </w:r>
-      <w:r w:rsidR="00E06A53" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E06A53" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060C45B7" w14:textId="61A07994" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="004A458D">
+    <w:p w14:paraId="060C45B7" w14:textId="61A07994" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="004A458D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Trust fund agreements signed at COs should be uploaded by the CO</w:t>
       </w:r>
-      <w:r w:rsidR="00E06A53" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E06A53" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6819E74A" w14:textId="5AA4E624" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00471171" w:rsidP="004A458D">
+    <w:p w14:paraId="6819E74A" w14:textId="5AA4E624" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00471171" w:rsidP="004A458D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Approved </w:t>
       </w:r>
-      <w:r w:rsidR="005E397B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005E397B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Document (ProDoc) </w:t>
       </w:r>
-      <w:r w:rsidR="00E06A53" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E06A53" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Steering Committee minutes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, indicating the total allocation </w:t>
       </w:r>
-      <w:r w:rsidR="2322E7E5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="2322E7E5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005774D6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005774D6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="4FF7750A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="4FF7750A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or funding from MPTF or </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>where UNDP acts as a PUNO under Joint Programming</w:t>
       </w:r>
-      <w:r w:rsidR="00E06A53" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E06A53" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D61EC83" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="004A458D">
+    <w:p w14:paraId="1D61EC83" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="004A458D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Letters of agreements between UNDP and donors that are signed at country offices.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5837F044" w14:textId="77777777" w:rsidR="001B75DB" w:rsidRPr="008F4877" w:rsidRDefault="001B75DB" w:rsidP="00502AEE">
+    <w:p w14:paraId="5837F044" w14:textId="77777777" w:rsidR="001B75DB" w:rsidRPr="00251736" w:rsidRDefault="001B75DB" w:rsidP="00502AEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D4A4255" w14:textId="27097926" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00036715">
+    <w:p w14:paraId="3D4A4255" w14:textId="27097926" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00036715">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Common Service Agreements </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SHOULD NOT</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be uploaded </w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to UNITY</w:t>
       </w:r>
-      <w:r w:rsidR="006C2247" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C2247" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00EF2AE8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EF2AE8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C2247" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C2247" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECD26FE" w14:textId="79946778" w:rsidR="00383D70" w:rsidRPr="00F561C4" w:rsidRDefault="00223531" w:rsidP="0072116E">
+    <w:p w14:paraId="2ECD26FE" w14:textId="79946778" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0072116E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The majority of Trust Fund agreements are signed at HQ. These </w:t>
       </w:r>
-      <w:r w:rsidR="002953FF" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="002953FF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>agreements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be submitted to the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Trust Fund managers via upload to</w:t>
       </w:r>
-      <w:r w:rsidR="005E397B" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="005E397B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009417BB" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="009417BB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/ UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00B4640B" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00B4640B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
-      <w:r w:rsidR="00E06A53" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00E06A53" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> week</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of agreements being signed. When </w:t>
       </w:r>
-      <w:r w:rsidR="00E06A53" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00E06A53" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Trust Fund Country Window or Cost Sharing agreements are signed locally, the CO should, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
-      <w:r w:rsidR="00E06A53" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00E06A53" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> week</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the agreement being signed, upload the agreements into </w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the UNITY</w:t>
       </w:r>
-      <w:r w:rsidR="00932774" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00932774" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/ UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00187780" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00187780" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561C4">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="00336FF4" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00336FF4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>advise</w:t>
       </w:r>
-      <w:r w:rsidR="00F020E2" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00F020E2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5DBB" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00ED5DBB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>donor code and fund code</w:t>
       </w:r>
-      <w:r w:rsidR="00596C6A" w:rsidRPr="00F561C4">
+      <w:r w:rsidR="00596C6A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A4D855" w14:textId="74416CC3" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="002D1271">
+    <w:p w14:paraId="59A4D855" w14:textId="74416CC3" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="002D1271">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">After documents are uploaded to </w:t>
       </w:r>
-      <w:r w:rsidR="00B4371E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B4371E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
-      <w:r w:rsidR="002953FF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002953FF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> all hardcopy agreements should be safely and centrally filed by the business unit or CO that signed the agreements.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE1A269" w14:textId="3AE0BB77" w:rsidR="005C1C03" w:rsidRPr="008F4877" w:rsidRDefault="00652584" w:rsidP="002D1271">
+    <w:p w14:paraId="2AE1A269" w14:textId="3AE0BB77" w:rsidR="005C1C03" w:rsidRPr="00251736" w:rsidRDefault="00652584" w:rsidP="002D1271">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">CO </w:t>
       </w:r>
-      <w:r w:rsidR="00801A1C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00801A1C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00580FFF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00580FFF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>set up project and award in Quantum PPM</w:t>
       </w:r>
-      <w:r w:rsidR="003C4836" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003C4836" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and submit for approval. </w:t>
       </w:r>
-      <w:r w:rsidR="005C1C03" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005C1C03" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">CO </w:t>
       </w:r>
-      <w:r w:rsidR="00D5229F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D5229F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
-      <w:r w:rsidR="005C1C03" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005C1C03" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>update the</w:t>
       </w:r>
-      <w:r w:rsidR="00D5229F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D5229F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> award number </w:t>
       </w:r>
-      <w:r w:rsidR="005C1C03" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005C1C03" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in the UNALL </w:t>
       </w:r>
-      <w:r w:rsidR="006477E8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006477E8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to inform GSSC of the </w:t>
       </w:r>
-      <w:r w:rsidR="0076530D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0076530D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>award</w:t>
       </w:r>
-      <w:r w:rsidR="006477E8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006477E8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> number</w:t>
       </w:r>
-      <w:r w:rsidR="005C1C03" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005C1C03" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="0076530D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0076530D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In Quantum PPM, </w:t>
       </w:r>
-      <w:r w:rsidR="00207B5C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00207B5C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contract and award share the same </w:t>
       </w:r>
-      <w:r w:rsidR="00F31BDB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F31BDB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nu</w:t>
       </w:r>
-      <w:r w:rsidR="006E10C4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006E10C4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>mber.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EFF6E9" w14:textId="537A971D" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="002D1271">
+    <w:p w14:paraId="45EFF6E9" w14:textId="537A971D" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="002D1271">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will access </w:t>
       </w:r>
-      <w:r w:rsidR="001A683A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001A683A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution </w:t>
       </w:r>
-      <w:r w:rsidR="608FF004" w:rsidRPr="008F4877">
+      <w:r w:rsidR="608FF004" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> information uploaded to the </w:t>
       </w:r>
-      <w:r w:rsidR="00E6716D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E6716D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/ UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00D97F1F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D97F1F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and enter the information in the </w:t>
       </w:r>
-      <w:r w:rsidR="00423689" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00423689" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Quantum </w:t>
       </w:r>
-      <w:r w:rsidR="00C0312D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C0312D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contract Management Module</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
-      <w:r w:rsidR="64BBF3A8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="64BBF3A8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Only </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="64BBF3A8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="64BBF3A8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> has access </w:t>
       </w:r>
-      <w:r w:rsidR="005774D6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005774D6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and the sole responsibility of entering contribution agreements in</w:t>
       </w:r>
-      <w:r w:rsidR="64BBF3A8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="64BBF3A8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="0066739C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0066739C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contracts Management</w:t>
       </w:r>
-      <w:r w:rsidR="00E4523D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E4523D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Module</w:t>
       </w:r>
-      <w:r w:rsidR="005774D6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005774D6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC2DF21" w14:textId="1797C62C" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A535DA">
+    <w:p w14:paraId="1AC2DF21" w14:textId="1797C62C" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will record revenue in the General Ledger and create the </w:t>
       </w:r>
-      <w:r w:rsidR="002453CE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002453CE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Invoice number</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the </w:t>
       </w:r>
-      <w:r w:rsidR="007D5CD5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007D5CD5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">events </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and conditions in each agreement. The </w:t>
       </w:r>
-      <w:r w:rsidR="009D7284" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009D7284" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">revenue and </w:t>
       </w:r>
-      <w:r w:rsidR="001062C6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001062C6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>invoice</w:t>
       </w:r>
-      <w:r w:rsidR="00DA1A25" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DA1A25" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will be recorded in the currency as indicated in the agreement.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A5A653" w14:textId="2571F304" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A535DA">
+    <w:p w14:paraId="29A5A653" w14:textId="2571F304" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Government Cost Sharing </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6483FA9B" w14:textId="7EF90F5D" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00A535DA" w:rsidP="00A535DA">
+    <w:p w14:paraId="6483FA9B" w14:textId="7EF90F5D" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00A535DA" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">12.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For Government Cost Sharing, as agreements may not be necessarily signed, information will be updated based on the Project Document (ProDoc). The signature page of the Project Document will be uploaded to </w:t>
       </w:r>
-      <w:r w:rsidR="00B2304B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B2304B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Unity/</w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00875824" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00875824" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>with all necessary information required for Government Cost Sharing.</w:t>
       </w:r>
-      <w:r w:rsidR="00346D84">
+      <w:r w:rsidR="00346D84" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30463108" w14:textId="1FA9390A" w:rsidR="00DE06A7" w:rsidRPr="008F4877" w:rsidRDefault="00DE06A7" w:rsidP="00A535DA">
+    <w:p w14:paraId="30463108" w14:textId="1FA9390A" w:rsidR="00DE06A7" w:rsidRPr="00251736" w:rsidRDefault="00DE06A7" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Government cost sharing revenue will only be recorded in the general ledger upon signature for donors with a consistent transfer history to UNDP, i.e. donors who normally transfer amounts pledged consistent with their commitments.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FAE883" w14:textId="282FAFB4" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00DE06A7" w:rsidP="00A535DA">
+    <w:p w14:paraId="35FAE883" w14:textId="282FAFB4" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00DE06A7" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For donors with a variable transfer history, i.e. not consistent in providing funds on time or amount transferred varies compared to the amount committed, revenue recognition will take place upon the transfer of cash.</w:t>
       </w:r>
-      <w:r w:rsidR="001C24DA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001C24DA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> In these cases, the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="001C24DA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001C24DA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall recognize the </w:t>
       </w:r>
-      <w:r w:rsidR="006A5E01" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006A5E01" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipt </w:t>
       </w:r>
-      <w:r w:rsidR="00E52EA5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E52EA5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution in the </w:t>
       </w:r>
-      <w:r w:rsidR="003E5674" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003E5674" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contract Management Module</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7919" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FB7919" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> when the cash is received.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457EA41C" w14:textId="29698957" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00642F78" w:rsidP="00A535DA">
+    <w:p w14:paraId="457EA41C" w14:textId="29698957" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00642F78" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
-      <w:r w:rsidR="00A171F4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A171F4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipts received for Government Cost Sharing should be communicated to the GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="001D7AD5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001D7AD5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Once the funds are </w:t>
       </w:r>
-      <w:r w:rsidR="000759AE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000759AE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>identified as being received in the unapplied receipt account</w:t>
       </w:r>
-      <w:r w:rsidR="007D1F41" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007D1F41" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, the CO finance staff should enter the receipt information related to that specific agreement </w:t>
       </w:r>
-      <w:r w:rsidR="00B9766E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B9766E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00C37764" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C37764" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D44539" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D44539" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>as soon this has been identified or is available.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F49568" w14:textId="661207A7" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00596C6A" w:rsidP="00A535DA">
+    <w:p w14:paraId="48F49568" w14:textId="661207A7" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00596C6A" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will then create the </w:t>
       </w:r>
-      <w:r w:rsidR="00C26DFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C26DFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>invoice number</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and record the revenue.  The </w:t>
       </w:r>
-      <w:r w:rsidR="002F019E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002F019E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP Office</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be notified that the </w:t>
       </w:r>
-      <w:r w:rsidR="004E1D91" w:rsidRPr="008F4877">
+      <w:r w:rsidR="004E1D91" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipt </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">information has been processed and the relevant AR against which the funds </w:t>
       </w:r>
-      <w:r w:rsidR="00CC4910" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00CC4910" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">were </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">applied.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C78BD4" w14:textId="6E6EB87C" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A535DA">
+    <w:p w14:paraId="38C78BD4" w14:textId="6E6EB87C" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Application of Cash </w:t>
       </w:r>
-      <w:r w:rsidR="005D7CAB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005D7CAB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Receipts  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095C8720" w14:textId="667AF49F" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00A535DA" w:rsidP="00310D5E">
+    <w:p w14:paraId="095C8720" w14:textId="667AF49F" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00A535DA" w:rsidP="00310D5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="560" w:hanging="560"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">13.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Application of funds against ARs </w:t>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is handled by the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for both </w:t>
       </w:r>
-      <w:r w:rsidR="00F96CCA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F96CCA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipts </w:t>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>received in HQ and local offices’ bank account.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will review the unapplied </w:t>
       </w:r>
-      <w:r w:rsidR="000E357E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000E357E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipts </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">report and regularly check the unit’s email inbox to identify cash received that needs to be applied.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C83B65" w14:textId="316C1DE3" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A535DA">
+    <w:p w14:paraId="44C83B65" w14:textId="316C1DE3" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">HQ Bank Accounts   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20835EF5" w14:textId="008BFD0F" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00A535DA" w:rsidP="00A535DA">
+    <w:p w14:paraId="20835EF5" w14:textId="008BFD0F" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00A535DA" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="560" w:hanging="560"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">14.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will review the unapplied </w:t>
       </w:r>
-      <w:r w:rsidR="006547D3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006547D3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipts </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">report and check if adequate information is provided in the remittance advice to identify the funds </w:t>
       </w:r>
-      <w:r w:rsidR="003E40CD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003E40CD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. It is the responsibility of the respective CO or Business Unit to communicate th</w:t>
       </w:r>
-      <w:r w:rsidR="00431AD1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00431AD1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B111D1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B111D1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidR="00431AD1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00431AD1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/s</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> via </w:t>
       </w:r>
-      <w:r w:rsidR="007F0845" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F0845" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Unity/ UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. The respective CO or Business Unit should follow-up with </w:t>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> on whether the </w:t>
       </w:r>
-      <w:r w:rsidR="00837E5A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00837E5A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidR="00431AD1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00431AD1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/s</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha</w:t>
       </w:r>
-      <w:r w:rsidR="002C5B1F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002C5B1F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A76D62" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A76D62" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="002739EC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002739EC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> been received. It is the responsibility of the relevant CO or Business Unit to upload </w:t>
       </w:r>
-      <w:r w:rsidR="002739EC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002739EC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidR="00837E5A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00837E5A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipt </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">information to the </w:t>
       </w:r>
-      <w:r w:rsidR="00A029DD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A029DD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNall </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">even if funds are received at HQ. </w:t>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>apply the fund</w:t>
       </w:r>
-      <w:r w:rsidR="00C9712D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C9712D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> against the</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> accounts receivable</w:t>
       </w:r>
-      <w:r w:rsidR="00392DEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00392DEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F060264" w14:textId="10346016" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00A535DA">
+    <w:p w14:paraId="5F060264" w14:textId="10346016" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00A535DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="560" w:hanging="560"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If adequate information is not provided in the remittance advice identifying the funds </w:t>
       </w:r>
-      <w:r w:rsidR="00067381" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00067381" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidR="00CE70EF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00CE70EF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidR="0015495C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0015495C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001F4A4E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001F4A4E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will liaise with programme and finance officers to confirm</w:t>
       </w:r>
-      <w:r w:rsidR="0014482C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0014482C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="00963A03" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00963A03" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>intention of these funds</w:t>
       </w:r>
-      <w:r w:rsidR="000F748A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000F748A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E6FEA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005E6FEA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">release the relevant invoice event. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635A609A" w14:textId="59A615CD" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="635A609A" w14:textId="59A615CD" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CO Bank Accounts   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B04D43" w14:textId="3EED83CD" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="009B7450" w:rsidP="009B7450">
+    <w:p w14:paraId="69B04D43" w14:textId="3EED83CD" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="009B7450" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">15.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The CO finance units will review the unapplied </w:t>
       </w:r>
-      <w:r w:rsidR="00A0475B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A0475B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidR="00C82CF3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C82CF3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A0475B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A0475B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">report (for CO bank accounts) and identify </w:t>
       </w:r>
-      <w:r w:rsidR="00A1046E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A1046E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002558D4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002558D4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipts </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">for those contracts entered with </w:t>
       </w:r>
-      <w:r w:rsidR="002558D4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002558D4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">event type </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">signature.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B03AB2B" w14:textId="6CBFBE35" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="6B03AB2B" w14:textId="6CBFBE35" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The CO finance units will complete a </w:t>
       </w:r>
-      <w:r w:rsidR="0096730F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0096730F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirmation sheet to be uploaded to </w:t>
       </w:r>
-      <w:r w:rsidR="002A36D1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002A36D1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, to enable the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="003F3EEE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003F3EEE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00945DA1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00945DA1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">elease the </w:t>
       </w:r>
-      <w:r w:rsidR="003F3EEE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003F3EEE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>invoice event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7927895D" w14:textId="3BA57E9F" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="002F0757" w:rsidP="009B7450">
+    <w:p w14:paraId="7927895D" w14:textId="3BA57E9F" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="002F0757" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will apply the funds that are received in local bank accounts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17488709" w14:textId="3B552D68" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00926300" w:rsidP="009B7450">
+    <w:p w14:paraId="17488709" w14:textId="3B552D68" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00926300" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00133497" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00133497" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Receipt </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">confirmation sheet will include the following information:   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1846"/>
-        <w:gridCol w:w="6659"/>
+        <w:gridCol w:w="1588"/>
+        <w:gridCol w:w="6917"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="0EADD62D" w14:textId="77777777" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="0EADD62D" w14:textId="77777777" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="323165C4" w14:textId="2F7C5B38" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00133497" w:rsidP="009B7450">
+          <w:p w14:paraId="323165C4" w14:textId="7A6305A0" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00133497" w:rsidP="007C40B8">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="567" w:hanging="567"/>
+              <w:ind w:left="48" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
-[...6 lines deleted...]
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Receipt</w:t>
+            </w:r>
+            <w:r w:rsidR="00251736" w:rsidRPr="00251736">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3CFBEF" w14:textId="46B89329" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00926300" w:rsidP="009B7450">
+          <w:p w14:paraId="2D3CFBEF" w14:textId="46B89329" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00926300" w:rsidP="007C40B8">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="567" w:hanging="567"/>
+              <w:ind w:left="72" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Users should enter any </w:t>
             </w:r>
-            <w:r w:rsidR="00133497" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00133497" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">receipt </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>information as relevant (</w:t>
             </w:r>
-            <w:r w:rsidR="00133497" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00133497" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>receipt number</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, screenshot of bank statement, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F666601" w14:textId="77777777" w:rsidR="00EA5BBB" w:rsidRPr="008F4877" w:rsidRDefault="00EA5BBB" w:rsidP="009B7450">
+    <w:p w14:paraId="4F666601" w14:textId="77777777" w:rsidR="00EA5BBB" w:rsidRPr="00251736" w:rsidRDefault="00EA5BBB" w:rsidP="009B7450">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B903F30" w14:textId="0EE56B8F" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="4B903F30" w14:textId="0EE56B8F" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Foreign currency differences   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCF8CFB" w14:textId="378FFF19" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="009B7450" w:rsidP="009B7450">
+    <w:p w14:paraId="6DCF8CFB" w14:textId="378FFF19" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="009B7450" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">16.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00346D84">
+      <w:r w:rsidR="00346D84" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In certain instances, payments may be received in currencies different from those specified in the </w:t>
       </w:r>
-      <w:r w:rsidR="009A0A9D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009A0A9D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">signed </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>agreement.  When funds are being applied, this may result in a foreign exchange difference</w:t>
       </w:r>
-      <w:r w:rsidR="005966BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005966BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that generates under application. </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="005966BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005966BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A4F54" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001A4F54" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>difference</w:t>
       </w:r>
-      <w:r w:rsidR="009C3116" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009C3116" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">should be </w:t>
       </w:r>
-      <w:r w:rsidR="009C3116" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009C3116" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">adjusted </w:t>
       </w:r>
-      <w:r w:rsidR="00C53ECA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C53ECA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>using</w:t>
       </w:r>
-      <w:r w:rsidR="001D6927" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001D6927" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00400E55" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00400E55" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> invoice adjustment </w:t>
       </w:r>
-      <w:r w:rsidR="001D6927" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001D6927" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">function </w:t>
       </w:r>
-      <w:r w:rsidR="007D3759" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007D3759" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="001D6927" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001D6927" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="007D3759" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007D3759" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">GSSC and </w:t>
       </w:r>
-      <w:r w:rsidR="0097437E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0097437E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">documenting </w:t>
       </w:r>
-      <w:r w:rsidR="009D5D25" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009D5D25" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the adjustment reason as </w:t>
       </w:r>
-      <w:r w:rsidR="0012772F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0012772F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>write off</w:t>
       </w:r>
-      <w:r w:rsidR="007A7522" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007A7522" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F4F7EB" w14:textId="271D3BC0" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="52F4F7EB" w14:textId="271D3BC0" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Funds Received </w:t>
       </w:r>
-      <w:r w:rsidR="00A9650C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A9650C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">n Advance    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A48A501" w14:textId="3FD6B86C" w:rsidR="00205E11" w:rsidRPr="008F4877" w:rsidRDefault="009B7450" w:rsidP="009B7450">
+    <w:p w14:paraId="5A48A501" w14:textId="3FD6B86C" w:rsidR="00205E11" w:rsidRPr="00251736" w:rsidRDefault="009B7450" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">17.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In certain instances, donors may deposit </w:t>
       </w:r>
-      <w:r w:rsidR="00B52379" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B52379" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>funds prior</w:t>
       </w:r>
-      <w:r w:rsidR="566A2351" w:rsidRPr="008F4877">
+      <w:r w:rsidR="566A2351" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidR="00B95184" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B95184" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="388C8561" w:rsidRPr="008F4877">
+      <w:r w:rsidR="388C8561" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">signing </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a formal agreement. This could be the case when funds are received in advance</w:t>
       </w:r>
-      <w:r w:rsidR="00A10133" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A10133" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B072E6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B072E6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00F60CD8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F60CD8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> agreement </w:t>
       </w:r>
-      <w:r w:rsidR="00F60CD8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F60CD8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>being signed.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007572BD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007572BD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The funds are recognized as revenue upon signature of the donor contribution agreement, consistent with the </w:t>
       </w:r>
-      <w:r w:rsidR="00DA7318" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DA7318" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">revenue recognition </w:t>
       </w:r>
-      <w:r w:rsidR="007572BD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007572BD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r w:rsidR="00DA7318" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DA7318" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B95184" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B95184" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Such funds must be recorded as “funds received in advance”. These funds are deposited in the bank account and credited to the funds received in advance account (General Ledger Account 24006) by </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. It is the responsibility of </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to monitor the </w:t>
       </w:r>
-      <w:r w:rsidR="00A07FCA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A07FCA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>funds received in advance” account and subsequently to clear such funds ag</w:t>
       </w:r>
-      <w:r w:rsidR="00596C6A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00596C6A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ainst the accounts receivable </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>created when the revenue is recognized.</w:t>
       </w:r>
-      <w:r w:rsidR="00BD47D9" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BD47D9" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9CF06A" w14:textId="715E4D23" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="009B7450" w:rsidP="009B7450">
+    <w:p w14:paraId="0A9CF06A" w14:textId="715E4D23" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="009B7450" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">17.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BD47D9" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BD47D9" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The recording of funds received in advance is a year-end process conducted by </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00AC3CFF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AC3CFF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure revenue is not recognized before </w:t>
       </w:r>
-      <w:r w:rsidR="00EF713F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EF713F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt of the signed agreement.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044AE9EF" w14:textId="78875053" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="044AE9EF" w14:textId="78875053" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lump Sum </w:t>
       </w:r>
-      <w:r w:rsidR="002B1ADC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002B1ADC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Receipts  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58529FA7" w14:textId="38168481" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="009B7450" w:rsidP="009B7450">
+    <w:p w14:paraId="58529FA7" w14:textId="38168481" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="009B7450" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>18.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event that a donor has lumped together contributions relating to more than one agreement, the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or CO finance staff will request that the project/trust fund manager or Partnerships Bureau contact the donor for a breakdown of the contribution. COs/Business Units should encourage donors to remit payments according to the signed agreements or to communicate details of the breakdown to the COs/Business Units where lump sum </w:t>
       </w:r>
-      <w:r w:rsidR="009356D8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009356D8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipts </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">are made.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE99677" w14:textId="52E620D4" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="009B7450" w:rsidP="009B7450">
+    <w:p w14:paraId="3BE99677" w14:textId="52E620D4" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="009B7450" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">18.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will apply the </w:t>
       </w:r>
-      <w:r w:rsidR="001B6AD9" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001B6AD9" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipt </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>against the</w:t>
       </w:r>
-      <w:r w:rsidR="00596C6A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00596C6A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> relevant accounts receivable </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">that have been generated for each of the contracts entered into the </w:t>
       </w:r>
-      <w:r w:rsidR="00357FCF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00357FCF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contract Management Module</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6526B70A" w14:textId="325F4E7B" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="6526B70A" w14:textId="325F4E7B" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Agreements with Specific Conditions   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6786226F" w14:textId="6186484B" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="009B7450" w:rsidP="009B7450">
+    <w:p w14:paraId="6786226F" w14:textId="6186484B" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="009B7450" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">19.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Certain agreements may include a clause with a condition that must be fulfilled before an agreement can become binding or before revenue can be recognized. Such agreements </w:t>
       </w:r>
-      <w:r w:rsidR="00A76BC3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A76BC3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">may, in certain circumstances, </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>include conditions requiring parliamentary approval or prior approval of reports (e.g. EU type agreements)</w:t>
       </w:r>
-      <w:r w:rsidR="00066238" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00066238" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD1E973" w14:textId="3ACF2F83" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="009B7450" w:rsidP="009B7450">
+    <w:p w14:paraId="0CD1E973" w14:textId="3ACF2F83" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="009B7450" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">20. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliamentary Approval    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B05EBE5" w14:textId="2294524B" w:rsidR="00615295" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="6B05EBE5" w14:textId="2294524B" w:rsidR="00615295" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Agreements may include conditions relating to parliamentary approval</w:t>
       </w:r>
-      <w:r w:rsidR="007572BD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007572BD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. Some agreements (usually those with donor governments) include a clause that</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007572BD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007572BD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>disbursements are subject to parliamentary/ government approval. While it may appear</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007572BD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007572BD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>that this clause limits control of the asset since it is not certain that the agreement amount</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007572BD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007572BD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>will be honoured, in UNDP’s experience, donor governments have a history of transferring</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007572BD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007572BD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>agreed resources. The clause refers to the donor’s general annual process for its overall</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007572BD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007572BD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>budget and is not specific to its particular commitment to UNDP. For the majority of cases, revenue asset recognition is appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FD7FC6" w14:textId="5B68178A" w:rsidR="00615295" w:rsidRPr="008F4877" w:rsidRDefault="007572BD" w:rsidP="009B7450">
+    <w:p w14:paraId="55FD7FC6" w14:textId="5B68178A" w:rsidR="00615295" w:rsidRPr="00251736" w:rsidRDefault="007572BD" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The exception to this is where the agreement </w:t>
       </w:r>
-      <w:r w:rsidR="544D0CFD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="544D0CFD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">expressly </w:t>
       </w:r>
-      <w:r w:rsidR="2676BBB2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="2676BBB2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">reflects the contribution as </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>an intention</w:t>
       </w:r>
-      <w:r w:rsidR="4C92B56D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="4C92B56D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the donor </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to transfer</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">resources </w:t>
       </w:r>
-      <w:r w:rsidR="37A098D0" w:rsidRPr="008F4877">
+      <w:r w:rsidR="37A098D0" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">subject to parliamentary approval but </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the actual commitment would be communicated</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>formally</w:t>
       </w:r>
-      <w:r w:rsidR="17B472E1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="17B472E1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="0DC5CC7D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0DC5CC7D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>when parliamentary approval is granted</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. In this case, revenue recognition is deferred until the </w:t>
       </w:r>
-      <w:r w:rsidR="619C4725" w:rsidRPr="008F4877">
+      <w:r w:rsidR="619C4725" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>formal</w:t>
       </w:r>
-      <w:r w:rsidR="009071EA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009071EA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1D04F4B1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="1D04F4B1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>communication</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is received by UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02336F4E" w14:textId="1148A35C" w:rsidR="00596C6A" w:rsidRPr="008F4877" w:rsidRDefault="00D9790A" w:rsidP="009B7450">
+    <w:p w14:paraId="02336F4E" w14:textId="1148A35C" w:rsidR="00596C6A" w:rsidRPr="00251736" w:rsidRDefault="00D9790A" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For cases</w:t>
       </w:r>
-      <w:r w:rsidR="6E683CE7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="6E683CE7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> requiring formal communication of parliamentary approval</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
-      <w:r w:rsidR="22CCCC02" w:rsidRPr="008F4877">
+      <w:r w:rsidR="22CCCC02" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>submit</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="35EDF733" w:rsidRPr="008F4877">
+      <w:r w:rsidR="35EDF733" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> report of pending parliamentary approval </w:t>
       </w:r>
-      <w:r w:rsidR="000F602E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000F602E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">event </w:t>
       </w:r>
-      <w:r w:rsidR="6BD5CDD9" w:rsidRPr="008F4877">
+      <w:r w:rsidR="6BD5CDD9" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">regularly </w:t>
       </w:r>
-      <w:r w:rsidR="6A166D4F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="6A166D4F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5D0D1645" w:rsidRPr="008F4877">
+      <w:r w:rsidR="5D0D1645" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidR="00143F2E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00143F2E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Office</w:t>
       </w:r>
-      <w:r w:rsidR="5D5840F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="5D5840F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for follow-up with </w:t>
       </w:r>
-      <w:r w:rsidR="40C7EEE3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="40C7EEE3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the respective </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">donors.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15100A23" w14:textId="5A40F119" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="15100A23" w14:textId="5A40F119" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>EU Agreements</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E41E2C" w14:textId="459FCC59" w:rsidR="00615295" w:rsidRPr="008F4877" w:rsidRDefault="00D9790A" w:rsidP="009B7450">
+    <w:p w14:paraId="75E41E2C" w14:textId="459FCC59" w:rsidR="00615295" w:rsidRPr="00251736" w:rsidRDefault="00D9790A" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>As indicated above, revenue is recognized for the full value of the donor agreement at the time of signature, therefore, t</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">he final tranche of contributions from the EU </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">recognized </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>as revenue</w:t>
       </w:r>
-      <w:r w:rsidR="008839D2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008839D2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> before </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the final report to the EU has been submitted and approved.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BCBB35" w14:textId="1E4D7608" w:rsidR="00615295" w:rsidRPr="008F4877" w:rsidRDefault="002769A5" w:rsidP="009B7450">
+    <w:p w14:paraId="28BCBB35" w14:textId="1E4D7608" w:rsidR="00615295" w:rsidRPr="00251736" w:rsidRDefault="002769A5" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will enter the </w:t>
       </w:r>
-      <w:r w:rsidR="00E608D6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E608D6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">event </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">date in the </w:t>
       </w:r>
-      <w:r w:rsidR="002D7A8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002D7A8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="002547D1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002547D1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ontract Management Module</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for submission of the final report to the EU, using the estimated completion date (6 months after the end of the implementation period of the agreement)</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> indicated by CO</w:t>
       </w:r>
-      <w:r w:rsidR="00067D33" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00067D33" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="00067D33" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00067D33" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Business Units</w:t>
       </w:r>
-      <w:r w:rsidR="007F6CEB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007F6CEB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE7619C" w14:textId="18F85196" w:rsidR="00615295" w:rsidRPr="008F4877" w:rsidRDefault="00932E21" w:rsidP="009B7450">
+    <w:p w14:paraId="1BE7619C" w14:textId="18F85196" w:rsidR="00615295" w:rsidRPr="00251736" w:rsidRDefault="00932E21" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP Office</w:t>
       </w:r>
-      <w:r w:rsidR="00B032D0" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B032D0" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will notify the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the final report approval received from the EU via </w:t>
       </w:r>
-      <w:r w:rsidR="009B2232" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009B2232" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/ UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, and upload proof of the approved report AND the payment request. The uploaded documents should indicate the amounts that will be paid by the EU. The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will then proceed to </w:t>
       </w:r>
-      <w:r w:rsidR="00B9679E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B9679E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">release the invoice event </w:t>
       </w:r>
-      <w:r w:rsidR="00DB76F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DB76F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>on the</w:t>
       </w:r>
-      <w:r w:rsidR="0085726D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0085726D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contract Management Module.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FC6ABF" w14:textId="5B7D7A1A" w:rsidR="00615295" w:rsidRPr="008F4877" w:rsidRDefault="002769A5" w:rsidP="009B7450">
+    <w:p w14:paraId="14FC6ABF" w14:textId="5B7D7A1A" w:rsidR="00615295" w:rsidRPr="00251736" w:rsidRDefault="002769A5" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will follow-up with</w:t>
       </w:r>
-      <w:r w:rsidR="00F521BF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F521BF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6B60E35C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="6B60E35C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="00EA081E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EA081E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="6B60E35C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="6B60E35C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> on outstanding submission of final EU reports, as part of their periodic analysis of </w:t>
       </w:r>
-      <w:r w:rsidR="00BE42AC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BE42AC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">event </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">status for EU Agreements.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48536118" w14:textId="2397596A" w:rsidR="00615295" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="48536118" w14:textId="2397596A" w:rsidR="00615295" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event that the final report has been rejected, the </w:t>
       </w:r>
-      <w:r w:rsidR="1D8B697E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="1D8B697E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP Office </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">should enter this information in </w:t>
       </w:r>
-      <w:r w:rsidR="00EA06AB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EA06AB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r w:rsidR="00DE6288" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DE6288" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ITY/ UNall</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0001697B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0001697B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by uploading </w:t>
       </w:r>
-      <w:r w:rsidR="009411E5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009411E5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the communication from the EU, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">which will trigger an action to the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and indicate where adjustments must be made in the </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6BE5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00CD6BE5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contract Management Module</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F30DE9" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F30DE9" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP Offices should consult </w:t>
       </w:r>
-      <w:r w:rsidR="00EE641C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EE641C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00C07822" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C07822" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP Brussels Office</w:t>
       </w:r>
-      <w:r w:rsidR="00EE641C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EE641C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for these cases.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFC74F7" w14:textId="7173D412" w:rsidR="00615295" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="6BFC74F7" w14:textId="7173D412" w:rsidR="00615295" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should review the request for final tranche as submitted by the </w:t>
       </w:r>
-      <w:r w:rsidR="6A610BD2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="6A610BD2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP office</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> via </w:t>
       </w:r>
-      <w:r w:rsidR="00BF302E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BF302E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/ UNall</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> together with the final EU report and, in the event the final tranche is less than originally scheduled, the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should amend the contract to reflect the correct revenue and accounts receivable amounts.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E443FF0" w14:textId="776CB6D5" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="009B7450">
+    <w:p w14:paraId="5E443FF0" w14:textId="776CB6D5" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="009B7450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">After reports are uploaded to </w:t>
       </w:r>
-      <w:r w:rsidR="005D2CEC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005D2CEC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, all hardcopies or electronic copies of files should be stored and filed by the originating COs/Business Units.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57217E4D" w14:textId="4567890F" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="57217E4D" w14:textId="4567890F" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Interest refunded to the EU   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A10FB1" w14:textId="681BA28E" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="19A10FB1" w14:textId="681BA28E" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">There are instances </w:t>
       </w:r>
-      <w:r w:rsidR="360B8588" w:rsidRPr="008F4877">
+      <w:r w:rsidR="360B8588" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>relating to</w:t>
       </w:r>
-      <w:r w:rsidR="009071EA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009071EA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">previous EU agreements, providing for interest to be refunded to the EU, where the EU deducts such interest from the final </w:t>
       </w:r>
-      <w:r w:rsidR="001765E4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001765E4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>instalment</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="6A35ABAD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="6A35ABAD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This provision</w:t>
       </w:r>
-      <w:r w:rsidR="68E35AA0" w:rsidRPr="008F4877">
+      <w:r w:rsidR="68E35AA0" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is no longer included in most EU Agreements signed after IPSAS implementation</w:t>
       </w:r>
-      <w:r w:rsidR="00226954" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00226954" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="0721604D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0721604D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C97BD2" w14:textId="29CE683E" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="43C97BD2" w14:textId="29CE683E" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be notified via </w:t>
       </w:r>
-      <w:r w:rsidR="00886AA6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00886AA6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> when the final report has been approved, </w:t>
       </w:r>
-      <w:r w:rsidR="00F607E0" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F607E0" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">even though </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the revenue and accounts receivable </w:t>
       </w:r>
-      <w:r w:rsidR="001765E4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001765E4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>are raised</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the full amount of the </w:t>
       </w:r>
-      <w:r w:rsidR="001765E4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001765E4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>agreement upon signature.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722DB8ED" w14:textId="51B79141" w:rsidR="00ED3C0B" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="722DB8ED" w14:textId="51B79141" w:rsidR="00ED3C0B" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Once the </w:t>
       </w:r>
-      <w:r w:rsidR="01DC281D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="01DC281D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="002F456D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002F456D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="01DC281D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="01DC281D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is notified by the EU that the interest will be deducted from the final </w:t>
       </w:r>
-      <w:r w:rsidR="001765E4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001765E4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>instalment</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, the programme officer should contact </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email informing them that the deducted interest be credited back to the EU fund/project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFB0DF7" w14:textId="42E6AF88" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="002769A5" w:rsidP="00BD7547">
+    <w:p w14:paraId="2EFB0DF7" w14:textId="42E6AF88" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="002769A5" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3C0B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00ED3C0B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will liaise with OFM on the amount of interest </w:t>
       </w:r>
-      <w:r w:rsidR="00667446" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00667446" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eligible to be refunded to the EU.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FD2F6B" w14:textId="05B36C7F" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="22FD2F6B" w14:textId="05B36C7F" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">When funds are deposited by the EU for the final </w:t>
       </w:r>
-      <w:r w:rsidR="00AF23A9" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AF23A9" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>instalment</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will adjust the accounts receivable amount based on the interest refund using the write</w:t>
       </w:r>
-      <w:r w:rsidR="00F607E0" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F607E0" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">off function in AR.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E610A17" w14:textId="77777777" w:rsidR="00BD7547" w:rsidRPr="008F4877" w:rsidRDefault="00BD7547" w:rsidP="00BD7547">
+    <w:p w14:paraId="2E610A17" w14:textId="77777777" w:rsidR="00BD7547" w:rsidRPr="00251736" w:rsidRDefault="00BD7547" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52CD393D" w14:textId="7A92AD66" w:rsidR="00596C6A" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="52CD393D" w14:textId="7A92AD66" w:rsidR="00596C6A" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Interest will be credited back to the project by </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> using the EU donor code.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E70274" w14:textId="17F1AFFD" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="30E70274" w14:textId="17F1AFFD" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Amendments </w:t>
       </w:r>
-      <w:r w:rsidR="00DA5998" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DA5998" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">o Agreements   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5C09B6" w14:textId="31883524" w:rsidR="00615295" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="7C5C09B6" w14:textId="31883524" w:rsidR="00615295" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the case when an agreement has been amended with the approval of the donor (e.g. change of agreement amount, change of period), such amendment needs to be communicated to </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> staff via </w:t>
       </w:r>
-      <w:r w:rsidR="00682FF7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00682FF7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA5998" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DA5998" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>within 1 week</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will then reflect these amendment(s) in the </w:t>
       </w:r>
-      <w:r w:rsidR="004674E2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="004674E2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contract Management Module</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. A copy of the amended agreement should be uploaded to </w:t>
       </w:r>
-      <w:r w:rsidR="009B4074" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009B4074" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to process the amendment. All hardcopies of amendments should be stored and centrally filed by business units.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C28994" w14:textId="60EE35E6" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="75BF8EE3" w:rsidP="00BD7547">
+    <w:p w14:paraId="13C28994" w14:textId="60EE35E6" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="75BF8EE3" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP offices</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should update changes to </w:t>
       </w:r>
-      <w:r w:rsidR="00F51A34" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F51A34" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to inform </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> staff and provide relevant information on a timely basis on the following:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BDEC94" w14:textId="69EEC936" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="6E583511" w:rsidP="00BD7547">
+    <w:p w14:paraId="08BDEC94" w14:textId="69EEC936" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="6E583511" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Amendments</w:t>
       </w:r>
-      <w:r w:rsidR="007438BD" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007438BD" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> including increase or decrease in contribution amounts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B45279" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="47B45279" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Reversals   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F0C980" w14:textId="2738689D" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="58F0C980" w14:textId="2738689D" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Change of </w:t>
       </w:r>
-      <w:r w:rsidR="00FC4221" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FC4221" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>chart of accounts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D645637" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="7D645637" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Re-allocation of funds   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD2C364" w14:textId="691A88E1" w:rsidR="00596C6A" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00BD7547">
+    <w:p w14:paraId="5FD2C364" w14:textId="691A88E1" w:rsidR="00596C6A" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Revision of schedule of payments   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A02123B" w14:textId="77777777" w:rsidR="007300CA" w:rsidRPr="008F4877" w:rsidRDefault="007300CA" w:rsidP="000215CE">
+    <w:p w14:paraId="3A02123B" w14:textId="77777777" w:rsidR="007300CA" w:rsidRPr="00251736" w:rsidRDefault="007300CA" w:rsidP="000215CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36678F34" w14:textId="015DD4BC" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00B2080D" w:rsidP="00BD7547">
+    <w:p w14:paraId="36678F34" w14:textId="015DD4BC" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00B2080D" w:rsidP="00BD7547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Where there are changes, relevant </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amendment information</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be provided to the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="604181F4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="604181F4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, including the relevant supporting documents e.g. signed </w:t>
       </w:r>
-      <w:r w:rsidR="007300CA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007300CA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="604181F4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="604181F4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>mendment/communication from the donor,</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> entered</w:t>
       </w:r>
-      <w:r w:rsidR="56F39A68" w:rsidRPr="008F4877">
+      <w:r w:rsidR="56F39A68" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/uploaded</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidR="00884221" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00884221" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00067D33" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00067D33" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">he addition of the details of the amendment will trigger a notification to the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r w:rsidR="00596C6A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00596C6A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">o process the update and, </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">once completed, a notification to the requestor that the activity is complete.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C817E7" w14:textId="01D53D73" w:rsidR="00D42175" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00090819">
+    <w:p w14:paraId="61C817E7" w14:textId="01D53D73" w:rsidR="00D42175" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00090819">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Small Donations    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF0486A" w14:textId="4C960187" w:rsidR="00197D3F" w:rsidRPr="008F4877" w:rsidRDefault="00D42175" w:rsidP="00090819">
+    <w:p w14:paraId="6BF0486A" w14:textId="4C960187" w:rsidR="00197D3F" w:rsidRPr="00251736" w:rsidRDefault="00D42175" w:rsidP="00090819">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For small donations (i.e. under $100,000, with no signed agreements that do not have reporting requirements and are not related to a development project</w:t>
       </w:r>
-      <w:r w:rsidR="00DE76E7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DE76E7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">amounts should be recorded in Miscellaneous Income </w:t>
       </w:r>
-      <w:r w:rsidR="00DE76E7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DE76E7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GL Account 55090</w:t>
       </w:r>
-      <w:r w:rsidR="00DE76E7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DE76E7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, using Donor Code </w:t>
       </w:r>
-      <w:r w:rsidR="00BA73B4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BA73B4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">00311 and be processed in the AR module through a </w:t>
       </w:r>
-      <w:r w:rsidR="00114C86" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00114C86" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Miscellaneous Receipt</w:t>
       </w:r>
-      <w:r w:rsidR="00394424" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00394424" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CEB4F4" w14:textId="78CE2B47" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00090819">
+    <w:p w14:paraId="53CEB4F4" w14:textId="78CE2B47" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00090819">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon receipt and identification of the payment, </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will create a </w:t>
       </w:r>
-      <w:r w:rsidR="008D6C8C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008D6C8C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Miscellaneous Receipt</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> which will be applied by crediting account the Miscellaneous Income account 55090 as follows:   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="7655" w:type="dxa"/>
         <w:tblInd w:w="677" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="953"/>
         <w:gridCol w:w="815"/>
         <w:gridCol w:w="1237"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="973"/>
         <w:gridCol w:w="1373"/>
         <w:gridCol w:w="886"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE6E17" w:rsidRPr="008F4877" w14:paraId="02387CE6" w14:textId="77777777" w:rsidTr="00F65610">
+      <w:tr w:rsidR="00BE6E17" w:rsidRPr="00251736" w14:paraId="02387CE6" w14:textId="77777777" w:rsidTr="00F65610">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3325ABEC" w14:textId="210A4815" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="3325ABEC" w14:textId="210A4815" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACCT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4C481A" w14:textId="227C1A35" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="6A4C481A" w14:textId="227C1A35" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FUND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B38BA46" w14:textId="2B32D492" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="3B38BA46" w14:textId="2B32D492" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">OPER.  UNIT   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E2E379" w14:textId="0E062F29" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="53E2E379" w14:textId="0E062F29" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DEPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61445553" w14:textId="1E4BEB73" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="61445553" w14:textId="1E4BEB73" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PC BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8611B2" w14:textId="61944D0D" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="1F8611B2" w14:textId="61944D0D" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PROJECT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F9E9F4" w14:textId="06474CE8" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="23F9E9F4" w14:textId="06474CE8" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE6E17" w:rsidRPr="008F4877" w14:paraId="679FC0FE" w14:textId="77777777" w:rsidTr="00F65610">
+      <w:tr w:rsidR="00BE6E17" w:rsidRPr="00251736" w14:paraId="679FC0FE" w14:textId="77777777" w:rsidTr="00F65610">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFDCCE0" w14:textId="4A7E085E" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="6CFDCCE0" w14:textId="4A7E085E" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>55090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21107EEB" w14:textId="1EA3E449" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="21107EEB" w14:textId="1EA3E449" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>00001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53581D1A" w14:textId="1079827D" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="53581D1A" w14:textId="1079827D" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CO or H17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="343FB496" w14:textId="208FB135" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="343FB496" w14:textId="208FB135" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CO or 14404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6AE248" w14:textId="3734A7F8" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="1C6AE248" w14:textId="3734A7F8" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BLANK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="790F5FDE" w14:textId="382DE6FB" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="790F5FDE" w14:textId="382DE6FB" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BLANK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1F40A2" w14:textId="65E28984" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
+          <w:p w14:paraId="3C1F40A2" w14:textId="65E28984" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00596C6A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>000311</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5504B1F9" w14:textId="77777777" w:rsidR="00CC3D76" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00CC3D76">
+    <w:p w14:paraId="5504B1F9" w14:textId="77777777" w:rsidR="00CC3D76" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00CC3D76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6405C6FB" w14:textId="7E9FCEBA" w:rsidR="00CC3D76" w:rsidRPr="008F4877" w:rsidRDefault="00CC3D76" w:rsidP="00F65610">
+    <w:p w14:paraId="6405C6FB" w14:textId="6157CCCE" w:rsidR="00CC3D76" w:rsidRPr="00251736" w:rsidRDefault="00CC3D76" w:rsidP="00F65610">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>If small donations are received for a specific fund and project, these should be recorded agains</w:t>
       </w:r>
-      <w:r w:rsidR="000E1FA3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000E1FA3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following COA</w:t>
       </w:r>
-      <w:r w:rsidR="000E1FA3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000E1FA3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, using Donor Code </w:t>
       </w:r>
-      <w:r w:rsidR="002B33F1" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002B33F1" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="000E1FA3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000E1FA3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">00311 and be processed in the AR module through a </w:t>
       </w:r>
-      <w:r w:rsidR="00333108" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00333108" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Miscellaneous</w:t>
       </w:r>
-      <w:r w:rsidR="00A21786" w:rsidRPr="008F4877">
-[...6 lines deleted...]
-      <w:r w:rsidR="00333108" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A21786" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">:   </w:t>
+      <w:r w:rsidR="00251736" w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Receipt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="7365" w:type="dxa"/>
+        <w:tblInd w:w="625" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1032"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="1248"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="1146"/>
         <w:gridCol w:w="1114"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE6E17" w:rsidRPr="008F4877" w14:paraId="46EA8830" w14:textId="77777777" w:rsidTr="00BE6E17">
+      <w:tr w:rsidR="00BE6E17" w:rsidRPr="00251736" w14:paraId="46EA8830" w14:textId="77777777" w:rsidTr="007C40B8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAF81F2" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="4CAF81F2" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCT   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0418F6F0" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="0418F6F0" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">FUND   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC5F661" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="4CC5F661" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">OPER.   UNIT   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6189D2FC" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="6189D2FC" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPT   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6FEF06" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="7F6FEF06" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PC BU   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0431C573" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="0431C573" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PROJECT   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABEDB29" w14:textId="2FC81573" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="3ABEDB29" w14:textId="2FC81573" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">External Sponsor  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE6E17" w:rsidRPr="008F4877" w14:paraId="4E29267E" w14:textId="77777777" w:rsidTr="00BE6E17">
+      <w:tr w:rsidR="00BE6E17" w:rsidRPr="00251736" w14:paraId="4E29267E" w14:textId="77777777" w:rsidTr="007C40B8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E77808A" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="2E77808A" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">51005   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="398B0593" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="398B0593" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2561B145" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="2561B145" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CO    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDA67E1" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="2FDA67E1" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CO   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68CFE4F9" w14:textId="5C8B143A" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="68CFE4F9" w14:textId="5C8B143A" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXX   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A90142E" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
+          <w:p w14:paraId="0A90142E" w14:textId="77777777" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00BE6E17" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXXX   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75580E4A" w14:textId="492C7940" w:rsidR="00BE6E17" w:rsidRPr="008F4877" w:rsidRDefault="00C863A1" w:rsidP="00614E83">
+          <w:p w14:paraId="75580E4A" w14:textId="492C7940" w:rsidR="00BE6E17" w:rsidRPr="00251736" w:rsidRDefault="00C863A1" w:rsidP="00614E83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00BE6E17" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00BE6E17" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">00311   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E411D5A" w14:textId="0B56E2AC" w:rsidR="00C355F7" w:rsidRPr="008F4877" w:rsidRDefault="00452A24" w:rsidP="00F65610">
+    <w:p w14:paraId="4E411D5A" w14:textId="0B56E2AC" w:rsidR="00C355F7" w:rsidRPr="00251736" w:rsidRDefault="00452A24" w:rsidP="00F65610">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Digital Goods </w:t>
       </w:r>
-      <w:r w:rsidR="00AE102D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AE102D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>onations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A419551" w14:textId="77777777" w:rsidR="00F65610" w:rsidRPr="008F4877" w:rsidRDefault="00F65610" w:rsidP="00F65610">
+    <w:p w14:paraId="4A419551" w14:textId="77777777" w:rsidR="00F65610" w:rsidRPr="00251736" w:rsidRDefault="00F65610" w:rsidP="00F65610">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1520DAC8" w14:textId="424D9D7E" w:rsidR="00C355F7" w:rsidRPr="008F4877" w:rsidRDefault="00452A24" w:rsidP="00F65610">
+    <w:p w14:paraId="1520DAC8" w14:textId="424D9D7E" w:rsidR="00C355F7" w:rsidRPr="00251736" w:rsidRDefault="00452A24" w:rsidP="00F65610">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For c</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ontribution</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> mobilized via </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00AE102D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AE102D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">igital </w:t>
       </w:r>
-      <w:r w:rsidR="00AE102D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AE102D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">oods </w:t>
       </w:r>
-      <w:r w:rsidR="00AE102D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AE102D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">latform </w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">channelled through </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the United Nations Foundation, INC</w:t>
       </w:r>
-      <w:r w:rsidR="006C0AFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C0AFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNF</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>) and the United Nations Fund for International Partnerships (</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNFIP</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>), a</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> project document </w:t>
       </w:r>
-      <w:r w:rsidR="00AE102D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AE102D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is to</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be signed between BERA and UNFIP for each </w:t>
       </w:r>
-      <w:r w:rsidR="00E14942" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E14942" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipt </w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>received</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. These </w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contributions will be recorded in </w:t>
       </w:r>
-      <w:r w:rsidR="00E14942" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E14942" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contract Management Module</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> against fund 57000/donor </w:t>
       </w:r>
-      <w:r w:rsidR="00086F7A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00086F7A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>12910 (digital goods). For the portion with specific purposes, there will specific project ID attached. For the portion that belongs to CORE as indicated by BERA, project ID will be blank</w:t>
       </w:r>
-      <w:r w:rsidR="006C0AFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C0AFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, as follows: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7459" w:type="dxa"/>
         <w:tblInd w:w="431" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="868"/>
         <w:gridCol w:w="894"/>
         <w:gridCol w:w="844"/>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="848"/>
         <w:gridCol w:w="905"/>
         <w:gridCol w:w="2253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E626CE" w:rsidRPr="008F4877" w14:paraId="66384E5C" w14:textId="77777777" w:rsidTr="00525547">
+      <w:tr w:rsidR="00E626CE" w:rsidRPr="00251736" w14:paraId="66384E5C" w14:textId="77777777" w:rsidTr="00525547">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60816E85" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="60816E85" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6079C067" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="6079C067" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39D71253" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="39D71253" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Oper Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AE6CB01" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="0AE6CB01" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53069877" w14:textId="3415C239" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="53069877" w14:textId="3415C239" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Cost Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78E2373A" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="78E2373A" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21DAE963" w14:textId="61CADDDE" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="21DAE963" w14:textId="61CADDDE" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>External Sponsor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E626CE" w:rsidRPr="008F4877" w14:paraId="642ADF0D" w14:textId="77777777" w:rsidTr="00525547">
+      <w:tr w:rsidR="00E626CE" w:rsidRPr="00251736" w14:paraId="642ADF0D" w14:textId="77777777" w:rsidTr="00525547">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1922FFA2" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="1922FFA2" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EB5A604" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="6EB5A604" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>51005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49AEE22F" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="49AEE22F" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>H23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5528134B" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="5528134B" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>57000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D790580" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="7D790580" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="530F3D66" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="530F3D66" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>BLANK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CC38750" w14:textId="3854FEE9" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE">
+          <w:p w14:paraId="2CC38750" w14:textId="3854FEE9" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>012910 (digital goods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E626CE" w:rsidRPr="008F4877" w14:paraId="54A64B79" w14:textId="77777777" w:rsidTr="00525547">
+      <w:tr w:rsidR="00E626CE" w:rsidRPr="00251736" w14:paraId="54A64B79" w14:textId="77777777" w:rsidTr="00525547">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BBBF181" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="5BBBF181" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="542CBE66" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="542CBE66" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>51005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53913568" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="53913568" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>HTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04BAB545" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="04BAB545" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>57000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09C8CD6B" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="09C8CD6B" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>50803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B575348" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="1B575348" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73BDD521" w14:textId="0E08E109" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE">
+          <w:p w14:paraId="73BDD521" w14:textId="0E08E109" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>012910 (digital goods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E626CE" w:rsidRPr="008F4877" w14:paraId="2F6AF4C1" w14:textId="77777777" w:rsidTr="00525547">
+      <w:tr w:rsidR="00E626CE" w:rsidRPr="00251736" w14:paraId="2F6AF4C1" w14:textId="77777777" w:rsidTr="00525547">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AAA3DCC" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="0AAA3DCC" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4011709C" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="4011709C" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>51005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7819DEAB" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="7819DEAB" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>H70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="138049B3" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="138049B3" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>57000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B980A01" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="3B980A01" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>29207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D728C58" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
+          <w:p w14:paraId="5D728C58" w14:textId="77777777" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C421D4E" w14:textId="05ADC242" w:rsidR="00E626CE" w:rsidRPr="008F4877" w:rsidRDefault="00E626CE">
+          <w:p w14:paraId="1C421D4E" w14:textId="05ADC242" w:rsidR="00E626CE" w:rsidRPr="00251736" w:rsidRDefault="00E626CE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>012910 (digital goods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EB79F88" w14:textId="77777777" w:rsidR="00C355F7" w:rsidRPr="008F4877" w:rsidRDefault="00C355F7" w:rsidP="00C355F7">
+    <w:p w14:paraId="1EB79F88" w14:textId="77777777" w:rsidR="00C355F7" w:rsidRPr="00251736" w:rsidRDefault="00C355F7" w:rsidP="00C355F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="056FE4EC" w14:textId="7A89F1B1" w:rsidR="00C355F7" w:rsidRPr="008F4877" w:rsidRDefault="00C355F7" w:rsidP="00AF1C97">
+    <w:p w14:paraId="056FE4EC" w14:textId="7A89F1B1" w:rsidR="00C355F7" w:rsidRPr="00251736" w:rsidRDefault="00C355F7" w:rsidP="00AF1C97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Once </w:t>
       </w:r>
-      <w:r w:rsidR="006C0AFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C0AFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7085" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DD7085" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> receipt</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is applied, </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="006C0AFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C0AFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will raise </w:t>
       </w:r>
-      <w:r w:rsidR="006C0AFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C0AFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00BE7328" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BE7328" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to move the core portion from fund 57000 to the right fund 00001/donor </w:t>
       </w:r>
-      <w:r w:rsidR="00F47670" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00F47670" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>12910. The reason for doing so is because all contributions from UNF/UNFIP need to have a record/tra</w:t>
       </w:r>
-      <w:r w:rsidR="006C0AFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C0AFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">il </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in fund 57000 so that BERA colleagues can report back to </w:t>
       </w:r>
-      <w:r w:rsidR="006C0AFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C0AFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNF/</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNFIP on annual basis. </w:t>
       </w:r>
-      <w:r w:rsidR="006C0AFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C0AFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The example of the </w:t>
       </w:r>
-      <w:r w:rsidR="00267019" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00267019" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal </w:t>
       </w:r>
-      <w:r w:rsidR="006C0AFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C0AFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7407" w:type="dxa"/>
         <w:tblInd w:w="448" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="824"/>
         <w:gridCol w:w="835"/>
         <w:gridCol w:w="836"/>
         <w:gridCol w:w="905"/>
         <w:gridCol w:w="2159"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB73B4" w:rsidRPr="008F4877" w14:paraId="3484F637" w14:textId="77777777" w:rsidTr="00525547">
+      <w:tr w:rsidR="00BB73B4" w:rsidRPr="00251736" w14:paraId="3484F637" w14:textId="77777777" w:rsidTr="00525547">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F7EFFD3" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="4F7EFFD3" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="562927A1" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="562927A1" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03E22D80" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="03E22D80" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Oper Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16F82B18" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="16F82B18" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4999F5E9" w14:textId="448D3FE4" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="4999F5E9" w14:textId="448D3FE4" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Cost Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FF5477F" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="4FF5477F" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08AEC9EB" w14:textId="69A2B8C3" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="08AEC9EB" w14:textId="69A2B8C3" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>External Sponsor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB73B4" w:rsidRPr="008F4877" w14:paraId="2F14572F" w14:textId="77777777" w:rsidTr="00525547">
+      <w:tr w:rsidR="00BB73B4" w:rsidRPr="00251736" w14:paraId="2F14572F" w14:textId="77777777" w:rsidTr="00525547">
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BE67E82" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="6BE67E82" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>DR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04903BF7" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="04903BF7" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>51005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C59143A" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="2C59143A" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>H23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7069AFF6" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="7069AFF6" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>57000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="219067BB" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="219067BB" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55D4CA47" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="55D4CA47" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>BLANK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F796494" w14:textId="0701FFCE" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="3F796494" w14:textId="0701FFCE" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">012910 (digital goods) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB73B4" w:rsidRPr="008F4877" w14:paraId="0A16AA52" w14:textId="77777777" w:rsidTr="00525547">
+      <w:tr w:rsidR="00BB73B4" w:rsidRPr="00251736" w14:paraId="0A16AA52" w14:textId="77777777" w:rsidTr="00525547">
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A61829C" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="3A61829C" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>CR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49DC8106" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="49DC8106" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>51005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B4EA1AA" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="2B4EA1AA" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>H17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="029CD279" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="029CD279" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>00001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55432C05" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="55432C05" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>14404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52C3C2A9" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="52C3C2A9" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>BLANK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BA7A94D" w14:textId="72BF3BE7" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
+          <w:p w14:paraId="1BA7A94D" w14:textId="72BF3BE7" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="006C0AFA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">012910 (digital goods) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12402C14" w14:textId="77777777" w:rsidR="00C355F7" w:rsidRPr="008F4877" w:rsidRDefault="00C355F7" w:rsidP="00C355F7">
+    <w:p w14:paraId="12402C14" w14:textId="77777777" w:rsidR="00C355F7" w:rsidRPr="00251736" w:rsidRDefault="00C355F7" w:rsidP="00C355F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BBA711F" w14:textId="77F4ECEF" w:rsidR="00C355F7" w:rsidRPr="008F4877" w:rsidRDefault="00614E83" w:rsidP="00AF1C97">
+    <w:p w14:paraId="4BBA711F" w14:textId="77F4ECEF" w:rsidR="00C355F7" w:rsidRPr="00251736" w:rsidRDefault="00614E83" w:rsidP="00AF1C97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>For d</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">onations </w:t>
       </w:r>
-      <w:r w:rsidR="00EE691C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EE691C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">received </w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">via </w:t>
       </w:r>
-      <w:r w:rsidR="00EE691C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EE691C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">digital goods </w:t>
       </w:r>
-      <w:r w:rsidR="00EE691C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EE691C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">platform </w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="006C0AFA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C0AFA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">not channelled through UNF/UNFIP but </w:t>
       </w:r>
-      <w:r w:rsidR="00FC253A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FC253A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidR="00423D29" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00423D29" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidR="00FC253A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00FC253A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>directly to UNDP’s bank account</w:t>
       </w:r>
-      <w:r w:rsidR="00EE691C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EE691C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, with n</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o Pro</w:t>
       </w:r>
-      <w:r w:rsidR="00EE691C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EE691C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>oc or signed document</w:t>
       </w:r>
-      <w:r w:rsidR="00EE691C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00EE691C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and where n</w:t>
       </w:r>
-      <w:r w:rsidR="00C355F7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C355F7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o reporting needed</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="40EE85CE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="40EE85CE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>BERA or COs shall submit</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the contribution </w:t>
       </w:r>
-      <w:r w:rsidR="003A5868" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003A5868" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipt </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">details </w:t>
       </w:r>
-      <w:r w:rsidR="050A8751" w:rsidRPr="008F4877">
+      <w:r w:rsidR="050A8751" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and COA information via </w:t>
       </w:r>
-      <w:r w:rsidR="00817CC0" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00817CC0" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r w:rsidR="5109FC87" w:rsidRPr="008F4877">
+      <w:r w:rsidR="5109FC87" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will record this type of donations via </w:t>
       </w:r>
-      <w:r w:rsidR="009B198D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009B198D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contract Management Module</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0068104C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0068104C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">against the </w:t>
       </w:r>
-      <w:r w:rsidR="006C3C41" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C3C41" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">COA </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>as follows</w:t>
       </w:r>
-      <w:r w:rsidR="1E50B43D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="1E50B43D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and update the GMS, if applicable.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7590" w:type="dxa"/>
         <w:tblInd w:w="607" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="927"/>
         <w:gridCol w:w="1058"/>
         <w:gridCol w:w="742"/>
         <w:gridCol w:w="901"/>
         <w:gridCol w:w="901"/>
         <w:gridCol w:w="905"/>
         <w:gridCol w:w="2156"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB73B4" w:rsidRPr="008F4877" w14:paraId="57E09C01" w14:textId="77777777" w:rsidTr="00AF1C97">
+      <w:tr w:rsidR="00BB73B4" w:rsidRPr="00251736" w14:paraId="57E09C01" w14:textId="77777777" w:rsidTr="00AF1C97">
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E77B44D" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
+          <w:p w14:paraId="3E77B44D" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="114CBD41" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
+          <w:p w14:paraId="114CBD41" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Oper Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48051179" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
+          <w:p w14:paraId="48051179" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="057C24E7" w14:textId="55B48AB3" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
+          <w:p w14:paraId="057C24E7" w14:textId="55B48AB3" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Cost Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5455AEBB" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
+          <w:p w14:paraId="5455AEBB" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761D1D0A" w14:textId="23558BC7" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
+          <w:p w14:paraId="761D1D0A" w14:textId="23558BC7" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7125F2CD" w14:textId="483B1215" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
+          <w:p w14:paraId="7125F2CD" w14:textId="483B1215" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>External Sponsor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB73B4" w:rsidRPr="008F4877" w14:paraId="790C4C16" w14:textId="77777777" w:rsidTr="00AF1C97">
+      <w:tr w:rsidR="00BB73B4" w:rsidRPr="00251736" w14:paraId="790C4C16" w14:textId="77777777" w:rsidTr="00AF1C97">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ECDC42E" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
+          <w:p w14:paraId="5ECDC42E" w14:textId="77777777" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>51005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16EBEF2E" w14:textId="05794C0C" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
+          <w:p w14:paraId="16EBEF2E" w14:textId="05794C0C" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="744382B6" w14:textId="05F57D2C" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="007C6753" w:rsidP="00EE691C">
+          <w:p w14:paraId="744382B6" w14:textId="05F57D2C" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="007C6753" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>30075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CFA7980" w14:textId="084A3AF1" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4">
+          <w:p w14:paraId="5CFA7980" w14:textId="084A3AF1" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B663334" w14:textId="23BAB162" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00502AEE">
+          <w:p w14:paraId="6B663334" w14:textId="23BAB162" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00502AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AC74AC0" w14:textId="64909FED" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4">
+          <w:p w14:paraId="4AC74AC0" w14:textId="64909FED" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>BLANK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34E6104E" w14:textId="75FD2A6B" w:rsidR="00BB73B4" w:rsidRPr="008F4877" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
+          <w:p w14:paraId="34E6104E" w14:textId="75FD2A6B" w:rsidR="00BB73B4" w:rsidRPr="00251736" w:rsidRDefault="00BB73B4" w:rsidP="00EE691C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">012910 (digital goods) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7831CBAD" w14:textId="77777777" w:rsidR="00614E83" w:rsidRPr="008F4877" w:rsidRDefault="00614E83" w:rsidP="004B595E">
+    <w:p w14:paraId="7831CBAD" w14:textId="77777777" w:rsidR="00614E83" w:rsidRPr="00251736" w:rsidRDefault="00614E83" w:rsidP="004B595E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FE6C0A8" w14:textId="2CBAF021" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00EF4A79">
+    <w:p w14:paraId="4FE6C0A8" w14:textId="2CBAF021" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00EF4A79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For Disaster Relief funds   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F3F4F9" w14:textId="66BE2F57" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00EF4A79">
+    <w:p w14:paraId="49F3F4F9" w14:textId="66BE2F57" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00EF4A79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance and procedures are communicated by OFA. </w:t>
       </w:r>
-      <w:r w:rsidR="001F4A4E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001F4A4E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Usually,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fund code and donor code are set up and used in the </w:t>
       </w:r>
-      <w:r w:rsidR="00B11D23" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B11D23" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">COA </w:t>
       </w:r>
-      <w:r w:rsidR="009B6F08" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009B6F08" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to record either staff donations/individual donations. Country </w:t>
       </w:r>
-      <w:r w:rsidR="00B80D8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B80D8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ffices should contact the Treasurer for guidance where disaster relief funds are mobilized.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BF488B" w14:textId="0CB73DE7" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00EF4A79">
+    <w:p w14:paraId="65BF488B" w14:textId="0CB73DE7" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00EF4A79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For larger contributions from donors, agreements are negotiated through CRU.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04505154" w14:textId="32E7DA4C" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00EF4A79">
+    <w:p w14:paraId="04505154" w14:textId="32E7DA4C" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00EF4A79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring of Pending </w:t>
       </w:r>
-      <w:r w:rsidR="00E272C3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E272C3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and Past Due </w:t>
       </w:r>
-      <w:r w:rsidR="0083636F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0083636F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Events    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AA1378" w14:textId="540B9951" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="02A22DD6" w:rsidP="00EF4A79">
+    <w:p w14:paraId="38AA1378" w14:textId="540B9951" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="02A22DD6" w:rsidP="00EF4A79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP Offices</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> have access to the </w:t>
       </w:r>
-      <w:r w:rsidR="009F7614" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009F7614" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
-      <w:r w:rsidR="00D4213D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D4213D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">report of contracts with </w:t>
       </w:r>
-      <w:r w:rsidR="00B80D8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B80D8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ending</w:t>
       </w:r>
-      <w:r w:rsidR="008B5CBE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B5CBE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00B80D8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B80D8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="008B5CBE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B5CBE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ast </w:t>
       </w:r>
-      <w:r w:rsidR="00B80D8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B80D8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="008B5CBE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B5CBE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ue</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F47D3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002F47D3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Events </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and should regularly review this report and proactively follow up with donors on </w:t>
       </w:r>
-      <w:r w:rsidR="000E79BC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000E79BC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">events </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">with expired due dates. </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will also access the Report of </w:t>
       </w:r>
-      <w:r w:rsidR="00B80D8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B80D8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ontracts with </w:t>
       </w:r>
-      <w:r w:rsidR="00B80D8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B80D8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ending</w:t>
       </w:r>
-      <w:r w:rsidR="008B5CBE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B5CBE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00B80D8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B80D8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="008B5CBE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B5CBE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ast </w:t>
       </w:r>
-      <w:r w:rsidR="00B80D8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B80D8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="008B5CBE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B5CBE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ue</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC751D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AC751D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Events </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to review </w:t>
       </w:r>
-      <w:r w:rsidR="008B5CBE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008B5CBE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>these</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B725A6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B725A6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>event</w:t>
       </w:r>
-      <w:r w:rsidR="00AC56BA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AC56BA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00B725A6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B725A6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">for which the due dates have expired and, where an issue is identified, will notify the respective </w:t>
       </w:r>
-      <w:r w:rsidR="6EBE5C77" w:rsidRPr="008F4877">
+      <w:r w:rsidR="6EBE5C77" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="007D04F6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007D04F6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="6EBE5C77" w:rsidRPr="008F4877">
+      <w:r w:rsidR="6EBE5C77" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680C7655" w14:textId="381EEC0E" w:rsidR="00596C6A" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00EF4A79">
+    <w:p w14:paraId="680C7655" w14:textId="381EEC0E" w:rsidR="00596C6A" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00EF4A79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">These common types </w:t>
       </w:r>
-      <w:r w:rsidR="001C380E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001C380E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">outstanding </w:t>
       </w:r>
-      <w:r w:rsidR="00D856A4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D856A4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">events </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>will include th</w:t>
       </w:r>
-      <w:r w:rsidR="00596C6A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00596C6A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547A1167" w14:textId="0027F57D" w:rsidR="00596C6A" w:rsidRPr="008F4877" w:rsidRDefault="17E25F3A" w:rsidP="00813F68">
+    <w:p w14:paraId="547A1167" w14:textId="0027F57D" w:rsidR="00596C6A" w:rsidRPr="00251736" w:rsidRDefault="17E25F3A" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Issuance and </w:t>
       </w:r>
-      <w:r w:rsidR="4FD0C424" w:rsidRPr="008F4877">
+      <w:r w:rsidR="4FD0C424" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00596C6A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00596C6A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">pproval of </w:t>
       </w:r>
-      <w:r w:rsidR="44E56860" w:rsidRPr="008F4877">
+      <w:r w:rsidR="44E56860" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">progress and final </w:t>
       </w:r>
-      <w:r w:rsidR="00596C6A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00596C6A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>reports</w:t>
       </w:r>
-      <w:r w:rsidR="0AEE6A5A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0AEE6A5A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> e.g. EU reports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EBF292" w14:textId="180177FB" w:rsidR="00AB00C4" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00813F68">
+    <w:p w14:paraId="11EBF292" w14:textId="180177FB" w:rsidR="00AB00C4" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliamentary approval </w:t>
       </w:r>
-      <w:r w:rsidR="2DD3C1CC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="2DD3C1CC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(where formal confirmation by the donor is required)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145D7F8D" w14:textId="77777777" w:rsidR="00813F68" w:rsidRPr="008F4877" w:rsidRDefault="00813F68" w:rsidP="00813F68">
+    <w:p w14:paraId="145D7F8D" w14:textId="77777777" w:rsidR="00813F68" w:rsidRPr="00251736" w:rsidRDefault="00813F68" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EB254CC" w14:textId="6B21FBA2" w:rsidR="005C5E26" w:rsidRPr="008F4877" w:rsidRDefault="005C5E26" w:rsidP="00813F68">
+    <w:p w14:paraId="4EB254CC" w14:textId="6B21FBA2" w:rsidR="005C5E26" w:rsidRPr="00251736" w:rsidRDefault="005C5E26" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Accounts receivable and una</w:t>
       </w:r>
-      <w:r w:rsidR="00CF14C4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00CF14C4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00E939F4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E939F4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">lied </w:t>
       </w:r>
-      <w:r w:rsidR="00C15A0A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C15A0A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA8616F" w14:textId="77777777" w:rsidR="00CE507B" w:rsidRPr="008F4877" w:rsidRDefault="00CE507B" w:rsidP="00CE507B">
+    <w:p w14:paraId="4EA8616F" w14:textId="77777777" w:rsidR="00CE507B" w:rsidRPr="00251736" w:rsidRDefault="00CE507B" w:rsidP="00CE507B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D6E292A" w14:textId="4C6C05D6" w:rsidR="005C5E26" w:rsidRPr="008F4877" w:rsidRDefault="00CF14C4" w:rsidP="00813F68">
+    <w:p w14:paraId="1D6E292A" w14:textId="4C6C05D6" w:rsidR="005C5E26" w:rsidRPr="00251736" w:rsidRDefault="00CF14C4" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP O</w:t>
       </w:r>
-      <w:r w:rsidR="005C5E26" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005C5E26" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ffices </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>perfo</w:t>
       </w:r>
-      <w:r w:rsidR="00E272C3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00E272C3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">m </w:t>
       </w:r>
-      <w:r w:rsidR="005C5E26" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005C5E26" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the following tasks on a regular basis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D84233" w14:textId="550CE09A" w:rsidR="005C5E26" w:rsidRPr="008F4877" w:rsidRDefault="005C5E26" w:rsidP="00DA1A25">
+    <w:p w14:paraId="06D84233" w14:textId="550CE09A" w:rsidR="005C5E26" w:rsidRPr="00251736" w:rsidRDefault="005C5E26" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Follow up on outstanding contributions receivable;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBF10C7" w14:textId="02AA6CC0" w:rsidR="005C5E26" w:rsidRPr="008F4877" w:rsidRDefault="005C5E26" w:rsidP="00DA1A25">
+    <w:p w14:paraId="3BBF10C7" w14:textId="02AA6CC0" w:rsidR="005C5E26" w:rsidRPr="00251736" w:rsidRDefault="005C5E26" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Follow up on past due </w:t>
       </w:r>
-      <w:r w:rsidR="002A48AB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002A48AB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>events</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF38520" w14:textId="6FF54E6A" w:rsidR="005C5E26" w:rsidRPr="008F4877" w:rsidRDefault="005C5E26" w:rsidP="00DA1A25">
+    <w:p w14:paraId="2BF38520" w14:textId="6FF54E6A" w:rsidR="005C5E26" w:rsidRPr="00251736" w:rsidRDefault="005C5E26" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Clean</w:t>
       </w:r>
-      <w:r w:rsidR="00BF0BEE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BF0BEE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>up unapplied</w:t>
       </w:r>
-      <w:r w:rsidR="002A48AB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002A48AB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> receipts</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190C8D55" w14:textId="77777777" w:rsidR="00B80D8F" w:rsidRPr="008F4877" w:rsidRDefault="00B80D8F" w:rsidP="00380AFE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="190C8D55" w14:textId="77777777" w:rsidR="00B80D8F" w:rsidRPr="007C40B8" w:rsidRDefault="00B80D8F" w:rsidP="007C40B8">
+      <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A1D84ED" w14:textId="7DF93620" w:rsidR="00AB00C4" w:rsidRPr="008F4877" w:rsidRDefault="002769A5" w:rsidP="00813F68">
+    <w:p w14:paraId="6A1D84ED" w14:textId="7DF93620" w:rsidR="00AB00C4" w:rsidRPr="00251736" w:rsidRDefault="002769A5" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="0000091D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0000091D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE41E4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DE41E4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">regularly </w:t>
       </w:r>
-      <w:r w:rsidR="0000091D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0000091D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">monitors unapplied </w:t>
       </w:r>
-      <w:r w:rsidR="002A48AB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002A48AB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipts</w:t>
       </w:r>
-      <w:r w:rsidR="0000091D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0000091D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, past due </w:t>
       </w:r>
-      <w:r w:rsidR="002A48AB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002A48AB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">events </w:t>
       </w:r>
-      <w:r w:rsidR="0000091D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="0000091D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and open </w:t>
       </w:r>
-      <w:r w:rsidR="000457B3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="000457B3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>accounts receivable.</w:t>
       </w:r>
-      <w:r w:rsidR="00DE41E4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DE41E4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01280C01" w14:textId="5BABE6B3" w:rsidR="00666E9A" w:rsidRPr="008F4877" w:rsidRDefault="00FF13C4" w:rsidP="00813F68">
+    <w:p w14:paraId="01280C01" w14:textId="5BABE6B3" w:rsidR="00666E9A" w:rsidRPr="00251736" w:rsidRDefault="00FF13C4" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Billed accounts receivable are those receivables </w:t>
       </w:r>
-      <w:r w:rsidR="006D04B4" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006D04B4" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">where the </w:t>
       </w:r>
-      <w:r w:rsidR="009C58EF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009C58EF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">payment </w:t>
       </w:r>
-      <w:r w:rsidR="00412455" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00412455" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">event </w:t>
       </w:r>
-      <w:r w:rsidR="009C58EF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009C58EF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is reached and payment is due from the donor, whereas </w:t>
       </w:r>
-      <w:r w:rsidR="00D10C4B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D10C4B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>unbilled or fu</w:t>
       </w:r>
-      <w:r w:rsidR="009C58EF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009C58EF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00D10C4B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D10C4B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ure accounts receivable includes receiv</w:t>
       </w:r>
-      <w:r w:rsidR="009C58EF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009C58EF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00D10C4B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D10C4B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">bles where payment is not yet due from the </w:t>
       </w:r>
-      <w:r w:rsidR="009C58EF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009C58EF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">donor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5212595C" w14:textId="40D0F1CB" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00B122DF" w:rsidP="00813F68">
+    <w:p w14:paraId="5212595C" w14:textId="40D0F1CB" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00B122DF" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Periodic</w:t>
       </w:r>
-      <w:r w:rsidR="00B80D8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B80D8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Closing Requirements   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733CCAF1" w14:textId="032D3FAB" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00813F68">
+    <w:p w14:paraId="733CCAF1" w14:textId="032D3FAB" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">It is important that </w:t>
       </w:r>
-      <w:r w:rsidR="04CEAF56" w:rsidRPr="008F4877">
+      <w:r w:rsidR="04CEAF56" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="007D04F6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007D04F6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="04CEAF56" w:rsidRPr="008F4877">
+      <w:r w:rsidR="04CEAF56" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="11727668" w:rsidRPr="008F4877">
+      <w:r w:rsidR="11727668" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="04CEAF56" w:rsidRPr="008F4877">
+      <w:r w:rsidR="04CEAF56" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">promptly </w:t>
       </w:r>
-      <w:r w:rsidR="47787C5E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="47787C5E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>submit</w:t>
       </w:r>
-      <w:r w:rsidR="5009A702" w:rsidRPr="008F4877">
+      <w:r w:rsidR="5009A702" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B80D8F" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B80D8F" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>all required documents</w:t>
       </w:r>
-      <w:r w:rsidR="5009A702" w:rsidRPr="008F4877">
+      <w:r w:rsidR="5009A702" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="47787C5E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="47787C5E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> via</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D536DF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D536DF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/ UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00BA0B9B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BA0B9B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="00B122DF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B122DF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the deadlines indicated in the F</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">inancial </w:t>
       </w:r>
-      <w:r w:rsidR="00B122DF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B122DF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Closure Instructions (i.e. </w:t>
       </w:r>
-      <w:r w:rsidR="69E01B3A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="69E01B3A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">all signed </w:t>
       </w:r>
-      <w:r w:rsidR="57639911" w:rsidRPr="008F4877">
+      <w:r w:rsidR="57639911" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>contribution</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">agreements or completion of </w:t>
       </w:r>
-      <w:r w:rsidR="009D07EA" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009D07EA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>events</w:t>
       </w:r>
-      <w:r w:rsidR="00B122DF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B122DF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to ensure that revenue</w:t>
       </w:r>
-      <w:r w:rsidR="66ABDFF5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="66ABDFF5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and accounts </w:t>
       </w:r>
-      <w:r w:rsidR="001F4A4E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001F4A4E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receivable are</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> accurately recorded in</w:t>
       </w:r>
-      <w:r w:rsidR="68D779CE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="68D779CE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B122DF" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B122DF" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a timely manner in </w:t>
       </w:r>
-      <w:r w:rsidR="68D779CE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="68D779CE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> financial statements. The </w:t>
       </w:r>
-      <w:r w:rsidR="00AF339C" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00AF339C" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00BA0B9B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BA0B9B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will ensure that any notification is logged </w:t>
       </w:r>
-      <w:r w:rsidR="001F4A4E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001F4A4E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and timely</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="087F101D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="087F101D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>action taken</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4B38BE0D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="4B38BE0D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0642EE4C" w14:textId="43B73897" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00813F68">
+    <w:p w14:paraId="0642EE4C" w14:textId="43B73897" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">At year-end, </w:t>
       </w:r>
-      <w:r w:rsidR="3C674705" w:rsidRPr="008F4877">
+      <w:r w:rsidR="3C674705" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="00D3207E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D3207E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="3C674705" w:rsidRPr="008F4877">
+      <w:r w:rsidR="3C674705" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ffices</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should review the report of contracts with pending </w:t>
       </w:r>
-      <w:r w:rsidR="003A0B42" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003A0B42" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">events  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and, if an issue is identified, communicate to the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> via the </w:t>
       </w:r>
-      <w:r w:rsidR="001F4A4E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="001F4A4E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNall any</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A0B42" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003A0B42" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">events </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">that have been completed.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645E3DAE" w14:textId="24909CBC" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00813F68">
+    <w:p w14:paraId="645E3DAE" w14:textId="24909CBC" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Important year-end steps   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F13F6FA" w14:textId="3E9A32AB" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00813F68">
+    <w:p w14:paraId="2F13F6FA" w14:textId="3E9A32AB" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Completeness of agreements </w:t>
       </w:r>
-      <w:r w:rsidR="007D0AC3" w:rsidRPr="008F4877">
+      <w:r w:rsidR="007D0AC3" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> all agreements</w:t>
       </w:r>
-      <w:r w:rsidR="00D3207E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D3207E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and amendments to agreements</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be uploaded to </w:t>
       </w:r>
-      <w:r w:rsidR="00556B3A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00556B3A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00D3207E" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D3207E" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A784AA2" w14:textId="1B656381" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00813F68">
+    <w:p w14:paraId="1A784AA2" w14:textId="1B656381" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of past due </w:t>
       </w:r>
-      <w:r w:rsidR="00556B3A" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00556B3A" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">events </w:t>
       </w:r>
-      <w:r w:rsidR="008F7964" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008F7964" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> follow-up on </w:t>
       </w:r>
-      <w:r w:rsidR="006C5547" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C5547" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">events </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">that should have been </w:t>
       </w:r>
-      <w:r w:rsidR="7A85D6F2" w:rsidRPr="008F4877">
+      <w:r w:rsidR="7A85D6F2" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">completed </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>by year</w:t>
       </w:r>
-      <w:r w:rsidR="766062C8" w:rsidRPr="008F4877">
+      <w:r w:rsidR="766062C8" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">end e.g. submission and approval of </w:t>
       </w:r>
-      <w:r w:rsidR="5F3B7768" w:rsidRPr="008F4877">
+      <w:r w:rsidR="5F3B7768" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">progress/final </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>reports</w:t>
       </w:r>
-      <w:r w:rsidR="00025FB7" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00025FB7" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446E570F" w14:textId="0EEC4393" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00813F68">
+    <w:p w14:paraId="446E570F" w14:textId="0EEC4393" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Accounts receivable </w:t>
       </w:r>
-      <w:r w:rsidR="00BF0BEE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BF0BEE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> follow-up with donors on outstanding amounts (see </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="008F4877">
+        <w:r w:rsidRPr="00251736">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>POPP content on Accounts Receivable</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="008F7964" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008F7964" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5BD30B" w14:textId="2CE68E42" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00813F68">
+    <w:p w14:paraId="6F5BD30B" w14:textId="2CE68E42" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Unapplied </w:t>
       </w:r>
-      <w:r w:rsidR="00841917" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00841917" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipts </w:t>
       </w:r>
-      <w:r w:rsidR="00BF0BEE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BF0BEE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensure timely application of all unapplied </w:t>
       </w:r>
-      <w:r w:rsidR="00841917" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00841917" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receipts </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>at year-end</w:t>
       </w:r>
-      <w:r w:rsidR="008F7964" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008F7964" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18714688" w14:textId="263290D3" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00813F68">
+    <w:p w14:paraId="18714688" w14:textId="263290D3" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Funds received in advance </w:t>
       </w:r>
-      <w:r w:rsidR="00BF0BEE" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BF0BEE" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> review funds received in advance account and verify accuracy and completeness</w:t>
       </w:r>
-      <w:r w:rsidR="008F7964" w:rsidRPr="008F4877">
+      <w:r w:rsidR="008F7964" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E92CB8" w14:textId="7863530C" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00813F68">
+    <w:p w14:paraId="57E92CB8" w14:textId="7863530C" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00813F68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports should be generated and signed as evidence of review.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C885C67" w14:textId="2BB7C0E1" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="003F6276">
+    <w:p w14:paraId="0C885C67" w14:textId="2BB7C0E1" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="003F6276">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Reconciliation of Accounts Receivable to the General Ledger   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392FB9C4" w14:textId="359C7A05" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="003F6276">
+    <w:p w14:paraId="392FB9C4" w14:textId="359C7A05" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="003F6276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">On a quarterly basis, </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will perform a reconciliation of the Accounts Receivable sub-module to the General Ledger and follow-up on differences with COs, Business Units where necessary.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E3C0EE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9">
+    <w:p w14:paraId="03E3C0EE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E930E7A" w14:textId="04BDF18F" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="003F6276" w:rsidP="0099545E">
+    <w:p w14:paraId="4E930E7A" w14:textId="04BDF18F" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="003F6276" w:rsidP="0099545E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Annex 1 - </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ICF Roles   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="9575" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0066708A" w:rsidRPr="008F4877" w14:paraId="6EC33807" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="0066708A" w:rsidRPr="00251736" w14:paraId="6EC33807" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0ABCD1" w14:textId="646B0313" w:rsidR="0066708A" w:rsidRPr="008F4877" w:rsidRDefault="0066708A" w:rsidP="3084C91D">
+          <w:p w14:paraId="3E0ABCD1" w14:textId="646B0313" w:rsidR="0066708A" w:rsidRPr="00251736" w:rsidRDefault="0066708A" w:rsidP="3084C91D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Procedure Step</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFA70B9" w14:textId="22F3EE00" w:rsidR="0066708A" w:rsidRPr="008F4877" w:rsidRDefault="0066708A" w:rsidP="3084C91D">
+          <w:p w14:paraId="3CFA70B9" w14:textId="22F3EE00" w:rsidR="0066708A" w:rsidRPr="00251736" w:rsidRDefault="0066708A" w:rsidP="3084C91D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Responsible Party</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3084C91D" w:rsidRPr="008F4877" w14:paraId="5528B18C" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="3084C91D" w:rsidRPr="00251736" w14:paraId="5528B18C" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64709292" w14:textId="67AD93B0" w:rsidR="5E39DA27" w:rsidRPr="008F4877" w:rsidRDefault="5E39DA27" w:rsidP="3084C91D">
+          <w:p w14:paraId="64709292" w14:textId="67AD93B0" w:rsidR="5E39DA27" w:rsidRPr="00251736" w:rsidRDefault="5E39DA27" w:rsidP="3084C91D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sign Contribution Agreements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17683276" w14:textId="16921074" w:rsidR="5E39DA27" w:rsidRPr="008F4877" w:rsidRDefault="00AB797F" w:rsidP="3084C91D">
+          <w:p w14:paraId="17683276" w14:textId="16921074" w:rsidR="5E39DA27" w:rsidRPr="00251736" w:rsidRDefault="00AB797F" w:rsidP="3084C91D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Head of Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="72F660B4" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="72F660B4" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3042D9" w14:textId="7B3D5CF7" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="6B3042D9" w14:textId="7B3D5CF7" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Entry into </w:t>
             </w:r>
-            <w:r w:rsidR="00F86D1B" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00F86D1B" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNITY/UNall</w:t>
             </w:r>
-            <w:r w:rsidR="00BA0B9B" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00BA0B9B" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12AEAD50" w14:textId="65384162" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="0960494E" w:rsidP="0099545E">
+          <w:p w14:paraId="12AEAD50" w14:textId="65384162" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="0960494E" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP office</w:t>
             </w:r>
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FBF1F7" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00FBF1F7" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">staff assigned by the head of </w:t>
             </w:r>
-            <w:r w:rsidR="00343286" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00343286" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidR="00FBF1F7" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00FBF1F7" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ffice/</w:t>
             </w:r>
-            <w:r w:rsidR="00343286" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00343286" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
-            <w:r w:rsidR="00FBF1F7" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00FBF1F7" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="316B7062" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="316B7062" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AA65F" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="0B1AA65F" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and follow-up of accounts receivable    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B638530" w14:textId="03D0380C" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="6B638530" w14:textId="03D0380C" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>First authority (Project Manager)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="0EF9DFC4" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="0EF9DFC4" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31B79C51" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="31B79C51" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign off as evidence of review of accounts receivable    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00755840" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="00755840" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Approving Manager or Program Manager   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="304DC594" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="304DC594" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="168466FE" w14:textId="7EED0963" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="168466FE" w14:textId="7EED0963" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Recommend write-off or doubtful debts provision</w:t>
             </w:r>
-            <w:r w:rsidR="00B71ED0" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B71ED0" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the appropriate justification</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFB63E4" w14:textId="6602C4CD" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00B71ED0" w:rsidP="0099545E">
+          <w:p w14:paraId="4EFB63E4" w14:textId="6602C4CD" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00B71ED0" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Office </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2B8C" w:rsidRPr="008F4877" w14:paraId="1C83F3D4" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00AE2B8C" w:rsidRPr="00251736" w14:paraId="1C83F3D4" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A423FE7" w14:textId="6E825183" w:rsidR="00781FAD" w:rsidRPr="008F4877" w:rsidRDefault="00AE2B8C" w:rsidP="00781FAD">
+          <w:p w14:paraId="6A423FE7" w14:textId="6E825183" w:rsidR="00781FAD" w:rsidRPr="00251736" w:rsidRDefault="00AE2B8C" w:rsidP="00781FAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Approve provis</w:t>
             </w:r>
-            <w:r w:rsidR="00734AE2" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00734AE2" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>on for write-off</w:t>
             </w:r>
-            <w:r w:rsidR="00781FAD" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00781FAD" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
-            <w:r w:rsidR="00781FAD" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00781FAD" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="647D31AD" w14:textId="0A9A6D91" w:rsidR="00AE2B8C" w:rsidRPr="008F4877" w:rsidRDefault="00AE2B8C" w:rsidP="0099545E">
+          <w:p w14:paraId="647D31AD" w14:textId="0A9A6D91" w:rsidR="00AE2B8C" w:rsidRPr="00251736" w:rsidRDefault="00AE2B8C" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31E79676" w14:textId="4F7EAD59" w:rsidR="00AE2B8C" w:rsidRPr="008F4877" w:rsidRDefault="00734AE2" w:rsidP="0099545E">
+          <w:p w14:paraId="31E79676" w14:textId="4F7EAD59" w:rsidR="00AE2B8C" w:rsidRPr="00251736" w:rsidRDefault="00734AE2" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chief of FPMR/OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="2F1A9CEC" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="2F1A9CEC" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E607F8" w14:textId="17049363" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="10E607F8" w14:textId="17049363" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Approve write-off   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C10E181" w14:textId="77777777" w:rsidR="00C01051" w:rsidRPr="008F4877" w:rsidRDefault="00C51FAF" w:rsidP="00E6475F">
+          <w:p w14:paraId="0C10E181" w14:textId="77777777" w:rsidR="00C01051" w:rsidRPr="00251736" w:rsidRDefault="00C51FAF" w:rsidP="00E6475F">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Administrator </w:t>
             </w:r>
-            <w:r w:rsidR="00C01051" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00C01051" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">BMS </w:t>
             </w:r>
-            <w:r w:rsidR="0092312C" w:rsidRPr="008F4877">
+            <w:r w:rsidR="0092312C" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">or Administrator based on thresholds established in </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="0092312C" w:rsidRPr="008F4877">
+            <w:r w:rsidR="0092312C" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP FR&amp;R</w:t>
             </w:r>
-            <w:r w:rsidR="00E6475F" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E6475F" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C45A60D" w14:textId="7FCB9776" w:rsidR="00C01051" w:rsidRPr="008F4877" w:rsidRDefault="00896AE2" w:rsidP="0099545E">
+          <w:p w14:paraId="0C45A60D" w14:textId="7FCB9776" w:rsidR="00C01051" w:rsidRPr="00251736" w:rsidRDefault="00896AE2" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Write-off request </w:t>
             </w:r>
-            <w:r w:rsidR="00B527E2" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00B527E2" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>routed through to OFM/FPMR/CFRA</w:t>
             </w:r>
-            <w:r w:rsidR="001F72F5">
-[...11 lines deleted...]
-              <w:t>and the CFO</w:t>
+            <w:r w:rsidR="001F72F5" w:rsidRPr="00251736">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the CFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750E2A" w:rsidRPr="008F4877" w14:paraId="770A4DBE" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00750E2A" w:rsidRPr="00251736" w14:paraId="770A4DBE" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA2BCF4" w14:textId="2B88289F" w:rsidR="00750E2A" w:rsidRPr="008F4877" w:rsidRDefault="00750E2A" w:rsidP="0099545E">
+          <w:p w14:paraId="4EA2BCF4" w14:textId="2B88289F" w:rsidR="00750E2A" w:rsidRPr="00251736" w:rsidRDefault="00750E2A" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitor unapplied </w:t>
             </w:r>
-            <w:r w:rsidR="00290274" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00290274" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>receipts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5437AD90" w14:textId="3D975BB3" w:rsidR="00750E2A" w:rsidRPr="008F4877" w:rsidDel="00194454" w:rsidRDefault="002769A5" w:rsidP="0099545E">
+          <w:p w14:paraId="5437AD90" w14:textId="3D975BB3" w:rsidR="00750E2A" w:rsidRPr="00251736" w:rsidDel="00194454" w:rsidRDefault="002769A5" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidR="001D3D4D" w:rsidRPr="008F4877">
+            <w:r w:rsidR="001D3D4D" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Treasury</w:t>
             </w:r>
-            <w:r w:rsidR="00A40C3F" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00A40C3F" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Deposits</w:t>
             </w:r>
-            <w:r w:rsidR="003B38DD" w:rsidRPr="008F4877">
+            <w:r w:rsidR="003B38DD" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D51046" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00D51046" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(GSSC Finance Function)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="3DD02C84" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="3DD02C84" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA2DB28" w14:textId="02D1FF43" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="4CA2DB28" w14:textId="02D1FF43" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Entry into </w:t>
             </w:r>
-            <w:r w:rsidR="00A40C3F" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00A40C3F" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contract Management Module</w:t>
             </w:r>
-            <w:r w:rsidR="00881240" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00881240" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidR="00330864" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00330864" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>activate contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2136A8F4" w14:textId="754FF29E" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="2136A8F4" w14:textId="754FF29E" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Revenue Specialist (</w:t>
             </w:r>
-            <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+            <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Finance Function)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="43D00318" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="43D00318" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21DB06CE" w14:textId="0B699C4B" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00D9134B" w:rsidP="0099545E">
+          <w:p w14:paraId="21DB06CE" w14:textId="0B699C4B" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00D9134B" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Review </w:t>
             </w:r>
-            <w:r w:rsidR="00F3539D" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00F3539D" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">contract </w:t>
             </w:r>
-            <w:r w:rsidR="00CF357E" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00CF357E" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
-            <w:r w:rsidR="007150A8" w:rsidRPr="008F4877">
+            <w:r w:rsidR="007150A8" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contract Management Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30FCDC16" w14:textId="532A427D" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="002769A5" w:rsidP="0099545E">
+          <w:p w14:paraId="30FCDC16" w14:textId="532A427D" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="002769A5" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manager (</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00223531" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Approving Manager) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85D0E" w:rsidRPr="008F4877" w14:paraId="41A4E6F8" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00F85D0E" w:rsidRPr="00251736" w14:paraId="41A4E6F8" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71B1F8E8" w14:textId="307433AD" w:rsidR="00F85D0E" w:rsidRPr="008F4877" w:rsidRDefault="00320783" w:rsidP="0099545E">
+          <w:p w14:paraId="71B1F8E8" w14:textId="307433AD" w:rsidR="00F85D0E" w:rsidRPr="00251736" w:rsidRDefault="00320783" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Record receipt of Contributions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6458BF95" w14:textId="20F03154" w:rsidR="00F85D0E" w:rsidRPr="008F4877" w:rsidRDefault="00400ED4" w:rsidP="0099545E">
+          <w:p w14:paraId="6458BF95" w14:textId="20F03154" w:rsidR="00F85D0E" w:rsidRPr="00251736" w:rsidRDefault="00400ED4" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC Treasury and GSS</w:t>
             </w:r>
-            <w:r w:rsidR="00BC2453" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00BC2453" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C Deposits (GSSC </w:t>
             </w:r>
-            <w:r w:rsidR="00881019" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00881019" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance </w:t>
             </w:r>
-            <w:r w:rsidR="00BC2453" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00BC2453" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Function)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7383663A" w14:textId="3F48A52C" w:rsidR="00CE029C" w:rsidRPr="008F4877" w:rsidRDefault="00A07277" w:rsidP="00CE029C">
+          <w:p w14:paraId="7383663A" w14:textId="3F48A52C" w:rsidR="00CE029C" w:rsidRPr="00251736" w:rsidRDefault="00A07277" w:rsidP="00CE029C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00CE029C" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00CE029C" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ecord the receipt of contributions against the </w:t>
             </w:r>
-            <w:r w:rsidR="00E834FA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E834FA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>invoice number</w:t>
             </w:r>
-            <w:r w:rsidR="00CE029C" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00CE029C" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, provided that the following documents are available:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12F5BD1A" w14:textId="4F74E28A" w:rsidR="00CE029C" w:rsidRPr="008F4877" w:rsidRDefault="00CE029C" w:rsidP="00CE029C">
+          <w:p w14:paraId="12F5BD1A" w14:textId="4F74E28A" w:rsidR="00CE029C" w:rsidRPr="00251736" w:rsidRDefault="00CE029C" w:rsidP="00CE029C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00A07277" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00A07277" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Notification of </w:t>
             </w:r>
-            <w:r w:rsidR="00E834FA" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00E834FA" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">receipt </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>into UNDP bank account from the bank; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53A6D0CB" w14:textId="70142D8F" w:rsidR="00CE029C" w:rsidRPr="008F4877" w:rsidRDefault="00CE029C" w:rsidP="00CE029C">
+          <w:p w14:paraId="53A6D0CB" w14:textId="70142D8F" w:rsidR="00CE029C" w:rsidRPr="00251736" w:rsidRDefault="00CE029C" w:rsidP="00CE029C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00A07277" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00A07277" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Receipt of a cheque.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="5C83969F" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="5C83969F" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2311D234" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="2311D234" w14:textId="77777777" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Application of funds    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1A4374" w14:textId="6BA3DDD4" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="009052DC" w:rsidP="0099545E">
+          <w:p w14:paraId="3A1A4374" w14:textId="6BA3DDD4" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="009052DC" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Revenue Specialist (</w:t>
             </w:r>
-            <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+            <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Finance Function)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00383D70" w:rsidRPr="008F4877" w14:paraId="57517B6C" w14:textId="77777777" w:rsidTr="00502AEE">
+      <w:tr w:rsidR="00383D70" w:rsidRPr="00251736" w14:paraId="57517B6C" w14:textId="77777777" w:rsidTr="00502AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32F2B68D" w14:textId="0E6762C0" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+          <w:p w14:paraId="32F2B68D" w14:textId="0E6762C0" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Approval of </w:t>
             </w:r>
-            <w:r w:rsidR="00C54D4F" w:rsidRPr="008F4877">
+            <w:r w:rsidR="00C54D4F" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>invoice adjustment</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB162F9" w14:textId="7B297A78" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="002769A5" w:rsidP="0099545E">
+          <w:p w14:paraId="7AB162F9" w14:textId="7B297A78" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="002769A5" w:rsidP="0099545E">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidR="009052DC" w:rsidRPr="008F4877">
+            <w:r w:rsidR="009052DC" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manager (</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidR="009052DC" w:rsidRPr="008F4877">
+            <w:r w:rsidR="009052DC" w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Approving Manager) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FE2BD76" w14:textId="68CE4067" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0038534B">
+    <w:p w14:paraId="0FE2BD76" w14:textId="68CE4067" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0038534B">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E902B24" w14:textId="2C303DFC" w:rsidR="00767B89" w:rsidRPr="008F4877" w:rsidRDefault="003F6276" w:rsidP="0099545E">
+    <w:p w14:paraId="6E902B24" w14:textId="2C303DFC" w:rsidR="00767B89" w:rsidRPr="00251736" w:rsidRDefault="003F6276" w:rsidP="0099545E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Annex 2 - </w:t>
       </w:r>
-      <w:r w:rsidR="00BF7E7B" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00BF7E7B" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Revenue Management Process</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9852" w:type="dxa"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="1131"/>
         <w:gridCol w:w="922"/>
         <w:gridCol w:w="922"/>
         <w:gridCol w:w="922"/>
         <w:gridCol w:w="922"/>
         <w:gridCol w:w="922"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="4EB457D1" w14:textId="03F74FFC" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="4EB457D1" w14:textId="03F74FFC" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="783D11A3" w14:textId="66508929" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="783D11A3" w14:textId="66508929" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Revenue Management Process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59DA8776" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="59DA8776" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CO/BU</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>Programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F8B8D6A" w14:textId="7B3A62E8" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2F8B8D6A" w14:textId="7B3A62E8" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RR/BU</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17BCE34B" w14:textId="09F15293" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="17BCE34B" w14:textId="09F15293" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LO/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4468682C" w14:textId="7F4395AC" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4468682C" w14:textId="7F4395AC" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BU/CO</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A84AB80" w14:textId="12CBB13E" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7A84AB80" w14:textId="12CBB13E" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>Rev Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41C43004" w14:textId="7103BCFC" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="41C43004" w14:textId="7103BCFC" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="6BD345A6" w14:textId="52A1CDF0" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="6BD345A6" w14:textId="52A1CDF0" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7799D2C0" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7799D2C0" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Negotiate agreements/amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63370A2E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="63370A2E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="518E7F6B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="518E7F6B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62BB1D9C" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="62BB1D9C" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F6BDF89" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="3F6BDF89" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E7C90FE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="5E7C90FE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2466551E" w14:textId="255B7F72" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2466551E" w14:textId="255B7F72" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="5AFAEE0C" w14:textId="35E583BF" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="5AFAEE0C" w14:textId="35E583BF" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2323E84B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2323E84B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Clear non-standard agreements/amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="339349CE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="339349CE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34834565" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="34834565" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B09FA33" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2B09FA33" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38D04D72" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="38D04D72" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55E20587" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="55E20587" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40FC1206" w14:textId="423503B8" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="40FC1206" w14:textId="423503B8" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="73EAD3D8" w14:textId="6EBC6199" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="73EAD3D8" w14:textId="6EBC6199" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="678B32AD" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="678B32AD" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sign all agreements/amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6223FB66" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="6223FB66" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19706F1E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="19706F1E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09639D6E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="09639D6E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D9B3C08" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4D9B3C08" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00EBDF86" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="00EBDF86" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF914E8" w14:textId="06DC7261" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4BF914E8" w14:textId="06DC7261" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="1827B442" w14:textId="565E0835" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="1827B442" w14:textId="565E0835" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12CE0035" w14:textId="09F98149" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="12CE0035" w14:textId="09F98149" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Set up and finalize project budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03EA9E24" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="03EA9E24" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AC176FC" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="5AC176FC" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AFE8C52" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4AFE8C52" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2259F969" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2259F969" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D9A0110" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7D9A0110" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="706DC440" w14:textId="521CA01F" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="706DC440" w14:textId="521CA01F" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="36145F92" w14:textId="2ABEF5AE" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="36145F92" w14:textId="2ABEF5AE" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="463AFBC1" w14:textId="43E1839E" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="463AFBC1" w14:textId="43E1839E" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Upload signed agreements/amendments within 1 week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FD8E24B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="5FD8E24B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E6E4684" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="1E6E4684" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="079405AE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="079405AE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54AAA1E0" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="54AAA1E0" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A9E4D9D" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4A9E4D9D" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE3D6D2" w14:textId="2F379789" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7AE3D6D2" w14:textId="2F379789" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="754BEB2E" w14:textId="20E8EB00" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="754BEB2E" w14:textId="20E8EB00" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46A32E38" w14:textId="1FE7C3B1" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="46A32E38" w14:textId="1FE7C3B1" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Enter Agreements/ Process Amendments in Contract Management Module &amp; activate contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D30ED70" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7D30ED70" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5911CC62" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="5911CC62" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ADABE9E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="1ADABE9E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54CF8645" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="54CF8645" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="372082EF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="372082EF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="228C1613" w14:textId="02BD272F" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="228C1613" w14:textId="02BD272F" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="64EB949F" w14:textId="77777777" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="64EB949F" w14:textId="77777777" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0FF341" w14:textId="6E0774EF" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7B0FF341" w14:textId="6E0774EF" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Review contract and notify BUs of contract activation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF3FB00" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2DF3FB00" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03F1088B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="03F1088B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E1724B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="50E1724B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73EA911E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="73EA911E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6687A9BF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="6687A9BF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D87FC6B" w14:textId="123E5E85" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidDel="00214F4A" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7D87FC6B" w14:textId="123E5E85" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidDel="00214F4A" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="7798B07D" w14:textId="6B4F4E49" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="7798B07D" w14:textId="6B4F4E49" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14DCB909" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="14DCB909" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Record Contributions Received in Bank Acct.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72B34603" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="72B34603" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6291E6AF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="6291E6AF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="124BC2AF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="124BC2AF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F7877C1" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7F7877C1" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F3D23F1" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4F3D23F1" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7B376F" w14:textId="508BC7A8" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="5C7B376F" w14:textId="508BC7A8" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="41178FD9" w14:textId="37C7A5E4" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="41178FD9" w14:textId="37C7A5E4" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37B79762" w14:textId="70DA814C" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="37B79762" w14:textId="70DA814C" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Create and release Event (Generate GL Entries)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19375AB4" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="19375AB4" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B9F6588" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7B9F6588" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D0710D0" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2D0710D0" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="031CBF87" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="031CBF87" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="614F7A66" w14:textId="5ABFDE5E" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="614F7A66" w14:textId="5ABFDE5E" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0133EB7B" w14:textId="1D776AD3" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="0133EB7B" w14:textId="1D776AD3" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="6015822C" w14:textId="33850FD4" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="6015822C" w14:textId="33850FD4" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FF6605B" w14:textId="20BAF216" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="3FF6605B" w14:textId="20BAF216" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Apply Cash using AR Report to Identify Invoice number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69DB6BCE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="69DB6BCE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21C3BB7E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="21C3BB7E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CFC9BB3" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="6CFC9BB3" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31EE1472" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="31EE1472" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="649FC355" w14:textId="347A7206" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="649FC355" w14:textId="347A7206" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12BD0E56" w14:textId="0949DE9F" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="12BD0E56" w14:textId="0949DE9F" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="0807354F" w14:textId="4A4FF37F" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="0807354F" w14:textId="4A4FF37F" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="342FBA36" w14:textId="36EA21A6" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="342FBA36" w14:textId="36EA21A6" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Review Report on Outstanding Receivables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2607767F" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2607767F" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0759A78E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="0759A78E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="157D95A8" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="157D95A8" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DE301CF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="0DE301CF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="582113F3" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="582113F3" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783D34F6" w14:textId="71EE358D" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="783D34F6" w14:textId="71EE358D" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="35101CD1" w14:textId="052838AC" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="35101CD1" w14:textId="052838AC" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1794DDFC" w14:textId="0F0AB998" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="1794DDFC" w14:textId="0F0AB998" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Review Report on Pending/Past Due Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4514CE8F" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4514CE8F" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A451EC3" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4A451EC3" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58B9FE5F" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="58B9FE5F" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7260730D" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7260730D" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17B926BF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="17B926BF" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7312C79E" w14:textId="5A89607A" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7312C79E" w14:textId="5A89607A" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="72A2190C" w14:textId="1832496D" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="72A2190C" w14:textId="1832496D" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="462E56F1" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="462E56F1" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Follow Up with Donor on Outstanding Payments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7ACA2D4B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="7ACA2D4B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39389CF8" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="39389CF8" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BEAA059" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4BEAA059" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03165066" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="03165066" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02683411" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="02683411" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C37999C" w14:textId="634704B4" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="5C37999C" w14:textId="634704B4" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="49051B9D" w14:textId="03D31934" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="49051B9D" w14:textId="03D31934" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FA7D1A4" w14:textId="4E13AEAC" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4FA7D1A4" w14:textId="4E13AEAC" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Follow Up with Donor on Pending/Past Due Events</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74226581" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="74226581" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="669CF967" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="669CF967" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F18C1DB" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2F18C1DB" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63D1B570" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="63D1B570" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F7C924A" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="5F7C924A" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547A802F" w14:textId="368C6C2C" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="547A802F" w14:textId="368C6C2C" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="4A093DB6" w14:textId="51DD589A" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="4A093DB6" w14:textId="51DD589A" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6401441A" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="6401441A" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Access Reports on Financially Closed Projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F9E9322" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="1F9E9322" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="217F323B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="217F323B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27B6C1B9" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="27B6C1B9" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2932AA34" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2932AA34" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66579C04" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="66579C04" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="339CF1D9" w14:textId="441E9459" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="339CF1D9" w14:textId="441E9459" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="27D744AF" w14:textId="4F6C312C" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="27D744AF" w14:textId="4F6C312C" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F915D69" w14:textId="275C6AC5" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="5F915D69" w14:textId="275C6AC5" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Close Agreements in Contract Management Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66B96D5E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="66B96D5E" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72A5A263" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="72A5A263" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="575397BD" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="575397BD" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CF11D87" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="3CF11D87" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CE27CB7" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4CE27CB7" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04A73935" w14:textId="642DF54B" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="04A73935" w14:textId="642DF54B" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="05E4D845" w14:textId="4B13CE83" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="05E4D845" w14:textId="4B13CE83" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0872BD00" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="0872BD00" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Review Aging of Receivables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34C97128" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="34C97128" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F06E24D" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2F06E24D" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3624647D" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="3624647D" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D2FD1F3" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="2D2FD1F3" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64615ACA" w14:textId="026902E6" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="64615ACA" w14:textId="026902E6" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51E66549" w14:textId="52282BB7" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="51E66549" w14:textId="52282BB7" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="2F0029F0" w14:textId="0EF3C87C" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="2F0029F0" w14:textId="0EF3C87C" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37497D39" w14:textId="37419388" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="37497D39" w14:textId="37419388" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Communicate to OFM on Outstanding AR for Doubtful Debt Provision and Write-offs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1955C95A" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="1955C95A" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B1A4CC7" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="0B1A4CC7" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B0021EC" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="0B0021EC" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F2213FB" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="1F2213FB" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4967D26B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="4967D26B" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="395EFC49" w14:textId="6A21F3C7" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
+          <w:p w14:paraId="395EFC49" w14:textId="6A21F3C7" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="00296AED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="074DABF5" w14:textId="2D2FCE0E" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="074DABF5" w14:textId="2D2FCE0E" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3455B893" w14:textId="0AF82A82" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="3455B893" w14:textId="0AF82A82" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Review and Approve Provisions and Write-offs Submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5796B7D1" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="5796B7D1" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C16B3A7" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="4C16B3A7" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DF6E8A2" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="1DF6E8A2" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="244755F6" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="244755F6" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32B93C5E" w14:textId="222BAAAD" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="32B93C5E" w14:textId="222BAAAD" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E00AB08" w14:textId="33921381" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="1E00AB08" w14:textId="33921381" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B16F9" w:rsidRPr="008F4877" w14:paraId="645FEF49" w14:textId="1C904F54" w:rsidTr="000B16F9">
+      <w:tr w:rsidR="000B16F9" w:rsidRPr="00251736" w14:paraId="645FEF49" w14:textId="1C904F54" w:rsidTr="000B16F9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49CA8642" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="49CA8642" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Reconcile GL to AR and Balance Accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="798D6AEA" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="798D6AEA" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="414B8426" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="414B8426" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09198A70" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="09198A70" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33E09BFE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="33E09BFE" w14:textId="77777777" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A1A0C8A" w14:textId="003F8073" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="4A1A0C8A" w14:textId="003F8073" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674006F4" w14:textId="56608CEA" w:rsidR="000B16F9" w:rsidRPr="008F4877" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
+          <w:p w14:paraId="674006F4" w14:textId="56608CEA" w:rsidR="000B16F9" w:rsidRPr="00251736" w:rsidRDefault="000B16F9" w:rsidP="006F6C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4877">
+            <w:r w:rsidRPr="00251736">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77115ACD" w14:textId="77777777" w:rsidR="007A538A" w:rsidRPr="008F4877" w:rsidRDefault="007A538A" w:rsidP="00502AEE">
+    <w:p w14:paraId="77115ACD" w14:textId="77777777" w:rsidR="007A538A" w:rsidRPr="00251736" w:rsidRDefault="007A538A" w:rsidP="00502AEE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="544B093A" w14:textId="77777777" w:rsidR="00CE507B" w:rsidRPr="008F4877" w:rsidRDefault="00CE507B">
+    <w:p w14:paraId="544B093A" w14:textId="77777777" w:rsidR="00CE507B" w:rsidRPr="00251736" w:rsidRDefault="00CE507B">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD2FBD8" w14:textId="251290D5" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00CE507B" w:rsidP="0099545E">
+    <w:p w14:paraId="2DD2FBD8" w14:textId="251290D5" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00CE507B" w:rsidP="0099545E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Annex 3 - </w:t>
       </w:r>
-      <w:r w:rsidR="00223531" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00223531" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BA9D96" w14:textId="77777777" w:rsidR="00296AED" w:rsidRPr="008F4877" w:rsidRDefault="00296AED" w:rsidP="00062D69">
+    <w:p w14:paraId="79BA9D96" w14:textId="77777777" w:rsidR="00296AED" w:rsidRPr="00251736" w:rsidRDefault="00296AED" w:rsidP="00062D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Report of contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291C880C" w14:textId="218EBA1E" w:rsidR="00296AED" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00062D69">
+    <w:p w14:paraId="291C880C" w14:textId="218EBA1E" w:rsidR="00296AED" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00062D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Listing of all contracts created, status and</w:t>
       </w:r>
-      <w:r w:rsidR="00296AED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00296AED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> overview per operating unit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC1A24F" w14:textId="77777777" w:rsidR="00296AED" w:rsidRPr="008F4877" w:rsidRDefault="00296AED" w:rsidP="00062D69">
+    <w:p w14:paraId="5EC1A24F" w14:textId="77777777" w:rsidR="00296AED" w:rsidRPr="00251736" w:rsidRDefault="00296AED" w:rsidP="00062D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Report of amended contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA1D1F8" w14:textId="77777777" w:rsidR="00296AED" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00062D69">
+    <w:p w14:paraId="6EA1D1F8" w14:textId="77777777" w:rsidR="00296AED" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00062D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Listing of all amend</w:t>
       </w:r>
-      <w:r w:rsidR="00296AED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00296AED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ments related to a contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6121D7" w14:textId="10FC7F11" w:rsidR="00296AED" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00062D69">
+    <w:p w14:paraId="5C6121D7" w14:textId="10FC7F11" w:rsidR="00296AED" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00062D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Report of contr</w:t>
       </w:r>
-      <w:r w:rsidR="00296AED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00296AED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">acts with pending </w:t>
       </w:r>
-      <w:r w:rsidR="00B4039D" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00B4039D" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E85C87A" w14:textId="249630FB" w:rsidR="00296AED" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00062D69">
+    <w:p w14:paraId="3E85C87A" w14:textId="249630FB" w:rsidR="00296AED" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00062D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring of </w:t>
       </w:r>
-      <w:r w:rsidR="003A7D40" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003A7D40" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">events </w:t>
       </w:r>
-      <w:r w:rsidR="00296AED" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00296AED" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">with past due </w:t>
       </w:r>
-      <w:r w:rsidR="003A7D40" w:rsidRPr="008F4877">
+      <w:r w:rsidR="003A7D40" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23828110" w14:textId="1C384E14" w:rsidR="00296AED" w:rsidRPr="008F4877" w:rsidRDefault="00296AED" w:rsidP="00062D69">
+    <w:p w14:paraId="23828110" w14:textId="1C384E14" w:rsidR="00296AED" w:rsidRPr="00251736" w:rsidRDefault="00296AED" w:rsidP="00062D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring of upcoming </w:t>
       </w:r>
-      <w:r w:rsidR="00D97ECB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D97ECB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">events </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(within 45 days) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBEDCBE" w14:textId="609E068C" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00062D69">
+    <w:p w14:paraId="6DBEDCBE" w14:textId="609E068C" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00062D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer contract overview report- Overview of contracts and amendments   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3D3DFE" w14:textId="79A7038A" w:rsidR="0D895675" w:rsidRPr="008F4877" w:rsidRDefault="0D895675" w:rsidP="00062D69">
+    <w:p w14:paraId="2C3D3DFE" w14:textId="79A7038A" w:rsidR="0D895675" w:rsidRPr="00251736" w:rsidRDefault="0D895675" w:rsidP="00062D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Report of unapplied </w:t>
       </w:r>
-      <w:r w:rsidR="00DF35EB" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00DF35EB" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>receipts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51321BEF" w14:textId="45B1C3CF" w:rsidR="28F57792" w:rsidRPr="008F4877" w:rsidRDefault="28F57792" w:rsidP="00176104">
+    <w:p w14:paraId="51321BEF" w14:textId="45B1C3CF" w:rsidR="28F57792" w:rsidRPr="00251736" w:rsidRDefault="28F57792" w:rsidP="00176104">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FF41112" w14:textId="57741A21" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="0099545E">
+    <w:p w14:paraId="5FF41112" w14:textId="57741A21" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="0099545E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Global Shared Service Centre (</w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">)   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7341B23F" w14:textId="0000C1C0" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="00D04F97">
+    <w:p w14:paraId="7341B23F" w14:textId="0000C1C0" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="00D04F97">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> performs certain </w:t>
       </w:r>
-      <w:r w:rsidR="005A3395" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005A3395" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>recording</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> functions on behalf of UNDP in the areas of </w:t>
       </w:r>
-      <w:r w:rsidR="004E0FB6" w:rsidRPr="008F4877">
+      <w:r w:rsidR="004E0FB6" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Expenses, Revenue</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Asset Management.  It provides support on complex IPSAS functions, as well as partial support on some IPSAS functions being performed by the COs directly. These POPP Guidelines </w:t>
       </w:r>
-      <w:r w:rsidR="005A3395" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005A3395" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">clearly </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">state when a </w:t>
       </w:r>
-      <w:r w:rsidR="005A3395" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005A3395" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rocedure or part of a </w:t>
       </w:r>
-      <w:r w:rsidR="005A3395" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005A3395" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rocedure should be carried out </w:t>
       </w:r>
-      <w:r w:rsidR="005A3395" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005A3395" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and cover the </w:t>
       </w:r>
-      <w:r w:rsidR="005A3395" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005A3395" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">respective </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">roles and responsibilities. Users in COs or at Headquarters will not be able to carry out these </w:t>
       </w:r>
-      <w:r w:rsidR="005A3395" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005A3395" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rocedures themselves </w:t>
       </w:r>
-      <w:r w:rsidR="00782F51" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00782F51" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>on Quantum</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and should utilize </w:t>
       </w:r>
-      <w:r w:rsidR="00595B57" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00595B57" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00C02B59" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C02B59" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to request the service of the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339B8289" w14:textId="77777777" w:rsidR="00834520" w:rsidRPr="008F4877" w:rsidRDefault="00834520" w:rsidP="0099545E">
+    <w:p w14:paraId="339B8289" w14:textId="77777777" w:rsidR="00834520" w:rsidRPr="00251736" w:rsidRDefault="00834520" w:rsidP="0099545E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35E63015" w14:textId="26A2CB95" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00595B57" w:rsidP="0099545E">
+    <w:p w14:paraId="35E63015" w14:textId="26A2CB95" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00595B57" w:rsidP="0099545E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3C510D" w14:textId="6BF494F2" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00223531" w:rsidP="004E0FB6">
+    <w:p w14:paraId="2C3C510D" w14:textId="6F7E4D7E" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00223531" w:rsidP="004E0FB6">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All requests for </w:t>
       </w:r>
-      <w:r w:rsidR="005A3395" w:rsidRPr="008F4877">
+      <w:r w:rsidR="005A3395" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rocedures to be carried out by the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be made via </w:t>
       </w:r>
-      <w:r w:rsidR="00065657" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00065657" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNITY/UNall</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009052DC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009052DC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Users can access</w:t>
       </w:r>
-      <w:r w:rsidR="00AC23DA">
+      <w:r w:rsidR="00AC23DA" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A92E51" w:rsidRPr="008F4877">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">via </w:t>
+      <w:r w:rsidR="00A92E51" w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>UNITY/UNall</w:t>
+      </w:r>
+      <w:r w:rsidR="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009052DC" w:rsidRPr="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="00251736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="006C6369" w:rsidRPr="008F4877">
+        <w:r w:rsidR="00251736" w:rsidRPr="00251736">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://undp.lightning.force.com/lightning/page/home</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006C6369" w:rsidRPr="008F4877">
+      <w:r w:rsidR="006C6369" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D95EE0" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D95EE0" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="004A66F0" w:rsidRPr="008F4877">
+        <w:r w:rsidR="004A66F0" w:rsidRPr="00251736">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://undp.service-now.com/unall</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D95EE0" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00D95EE0" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clear instructions are provided for navigation and users will find a list of Procedures, as shown in the table above, from which they can select.  Once a Procedure is selected, users can navigate to a form where they provide the details of their request and to which they must attach the required documents. Following submission of the form(s),</w:t>
       </w:r>
-      <w:r w:rsidR="00A71A10" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00A71A10" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009052DC" w:rsidRPr="008F4877">
+      <w:r w:rsidR="009052DC" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a workflow will be triggered </w:t>
       </w:r>
-      <w:r w:rsidR="00C02B59" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C02B59" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to generate a case ID and notify the </w:t>
       </w:r>
-      <w:r w:rsidR="002769A5" w:rsidRPr="008F4877">
+      <w:r w:rsidR="002769A5" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00C02B59" w:rsidRPr="008F4877">
+      <w:r w:rsidR="00C02B59" w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6490DD" w14:textId="77777777" w:rsidR="00834520" w:rsidRPr="008F4877" w:rsidRDefault="00834520" w:rsidP="00834520">
+    <w:p w14:paraId="3B6490DD" w14:textId="77777777" w:rsidR="00834520" w:rsidRPr="00251736" w:rsidRDefault="00834520" w:rsidP="00834520">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="166101AB" w14:textId="1D2D4D0F" w:rsidR="00834520" w:rsidRPr="008F4877" w:rsidRDefault="00834520" w:rsidP="00834520">
+    <w:p w14:paraId="166101AB" w14:textId="1D2D4D0F" w:rsidR="00834520" w:rsidRPr="00251736" w:rsidRDefault="00834520" w:rsidP="00834520">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F4877">
+      <w:r w:rsidRPr="00251736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP Revenue Recognition policy paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557BD4FA" w14:textId="4E7EE57C" w:rsidR="228184B7" w:rsidRPr="008F4877" w:rsidRDefault="004E0FB6" w:rsidP="00DA1A25">
+    <w:p w14:paraId="557BD4FA" w14:textId="4E7EE57C" w:rsidR="228184B7" w:rsidRPr="00251736" w:rsidRDefault="00D73D83" w:rsidP="00DA1A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00D73D83" w:rsidRPr="008F4877">
+        <w:r w:rsidRPr="00251736">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>IPSAS 23 Policy paper</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="659555E6" w14:textId="1F5EDAA9" w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidRDefault="00383D70" w:rsidP="00FA2435">
+    <w:p w14:paraId="659555E6" w14:textId="1F5EDAA9" w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidRDefault="00383D70" w:rsidP="00FA2435">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00383D70" w:rsidRPr="008F4877" w:rsidSect="00223531">
+    <w:sectPr w:rsidR="00383D70" w:rsidRPr="00251736" w:rsidSect="00223531">
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="even" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="755" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6556E20A" w14:textId="77777777" w:rsidR="00F576E2" w:rsidRDefault="00F576E2">
+    <w:p w14:paraId="07787207" w14:textId="77777777" w:rsidR="00AF25A4" w:rsidRDefault="00AF25A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67DE551F" w14:textId="77777777" w:rsidR="00F576E2" w:rsidRDefault="00F576E2">
+    <w:p w14:paraId="51DD4CC3" w14:textId="77777777" w:rsidR="00AF25A4" w:rsidRDefault="00AF25A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B65DFC4" w14:textId="77777777" w:rsidR="00F576E2" w:rsidRDefault="00F576E2">
+    <w:p w14:paraId="1648403F" w14:textId="77777777" w:rsidR="00AF25A4" w:rsidRDefault="00AF25A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -26768,91 +26660,91 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B8B178E" w14:textId="77777777" w:rsidR="00B032D0" w:rsidRDefault="00B032D0">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="1007" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5E39C647" w14:textId="77777777" w:rsidR="00B032D0" w:rsidRDefault="00B032D0">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="1702" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EC70165" w14:textId="41F3D759" w:rsidR="00B032D0" w:rsidRDefault="00B032D0" w:rsidP="00223531">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -26915,170 +26807,169 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B62F06">
       <w:t>01/01/2019</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="001C798D">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-718673252"/>
         <w:placeholder>
           <w:docPart w:val="603DE0487B2047ED85078511039D5AF9"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{24436B95-CFC6-4723-837F-7E6C910131B6}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="008633C3">
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32BCE1D9" w14:textId="77777777" w:rsidR="00B032D0" w:rsidRDefault="00B032D0">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="1007" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="21E46187" w14:textId="77777777" w:rsidR="00B032D0" w:rsidRDefault="00B032D0">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="1702" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04874A57" w14:textId="77777777" w:rsidR="00F576E2" w:rsidRDefault="00F576E2">
+    <w:p w14:paraId="485E07FE" w14:textId="77777777" w:rsidR="00AF25A4" w:rsidRDefault="00AF25A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69924E79" w14:textId="77777777" w:rsidR="00F576E2" w:rsidRDefault="00F576E2">
+    <w:p w14:paraId="04080BA8" w14:textId="77777777" w:rsidR="00AF25A4" w:rsidRDefault="00AF25A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C6DDF61" w14:textId="77777777" w:rsidR="00F576E2" w:rsidRDefault="00F576E2">
+    <w:p w14:paraId="654A9EA4" w14:textId="77777777" w:rsidR="00AF25A4" w:rsidRDefault="00AF25A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="616A15B0" w14:textId="57A5A0B7" w:rsidR="00B032D0" w:rsidRPr="00681D66" w:rsidRDefault="00B032D0" w:rsidP="00781FAD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00681D66">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00681D66">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> This role is not included in the ICF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> but i</w:t>
       </w:r>
       <w:r w:rsidRPr="00681D66">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ncluded in this table as it is considered a necessary step. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09501D76" w14:textId="7EF244E0" w:rsidR="00A008DE" w:rsidRDefault="00A008DE" w:rsidP="00A008DE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F493937" wp14:editId="2724C5EE">
           <wp:extent cx="304800" cy="606711"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -27104,51 +26995,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F14605A" w14:textId="77777777" w:rsidR="00B032D0" w:rsidRDefault="00B032D0" w:rsidP="008162FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F1134B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6D00DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31515,53 +31406,52 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="806894147">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="717049164">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="770973590">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="517349816">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="695010922">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="53629941">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -31759,50 +31649,51 @@
     <w:rsid w:val="00205E11"/>
     <w:rsid w:val="00207B5C"/>
     <w:rsid w:val="00212C2F"/>
     <w:rsid w:val="0021320D"/>
     <w:rsid w:val="00214F4A"/>
     <w:rsid w:val="00216DFC"/>
     <w:rsid w:val="002170C1"/>
     <w:rsid w:val="00217605"/>
     <w:rsid w:val="00220998"/>
     <w:rsid w:val="00222880"/>
     <w:rsid w:val="00223531"/>
     <w:rsid w:val="00223C74"/>
     <w:rsid w:val="00224C76"/>
     <w:rsid w:val="00225C0E"/>
     <w:rsid w:val="00226954"/>
     <w:rsid w:val="002305EE"/>
     <w:rsid w:val="0023133E"/>
     <w:rsid w:val="002319E9"/>
     <w:rsid w:val="00232637"/>
     <w:rsid w:val="0023315B"/>
     <w:rsid w:val="0024008C"/>
     <w:rsid w:val="00240C3D"/>
     <w:rsid w:val="00244684"/>
     <w:rsid w:val="002453CE"/>
     <w:rsid w:val="00247AA4"/>
+    <w:rsid w:val="00251736"/>
     <w:rsid w:val="0025194B"/>
     <w:rsid w:val="00252341"/>
     <w:rsid w:val="002547D1"/>
     <w:rsid w:val="002554C0"/>
     <w:rsid w:val="002558D4"/>
     <w:rsid w:val="00255921"/>
     <w:rsid w:val="0026058A"/>
     <w:rsid w:val="00260C95"/>
     <w:rsid w:val="00261CB1"/>
     <w:rsid w:val="00261E71"/>
     <w:rsid w:val="00263D95"/>
     <w:rsid w:val="00265280"/>
     <w:rsid w:val="00267019"/>
     <w:rsid w:val="002739EC"/>
     <w:rsid w:val="002743B2"/>
     <w:rsid w:val="002769A5"/>
     <w:rsid w:val="00282006"/>
     <w:rsid w:val="00282D81"/>
     <w:rsid w:val="00285199"/>
     <w:rsid w:val="00286F7F"/>
     <w:rsid w:val="00290274"/>
     <w:rsid w:val="00293416"/>
     <w:rsid w:val="002953FF"/>
     <w:rsid w:val="00296AED"/>
     <w:rsid w:val="00297468"/>
@@ -31814,50 +31705,51 @@
     <w:rsid w:val="002B1ADC"/>
     <w:rsid w:val="002B2C49"/>
     <w:rsid w:val="002B2CD8"/>
     <w:rsid w:val="002B33F1"/>
     <w:rsid w:val="002B441E"/>
     <w:rsid w:val="002B524B"/>
     <w:rsid w:val="002C3488"/>
     <w:rsid w:val="002C3D7C"/>
     <w:rsid w:val="002C5B1F"/>
     <w:rsid w:val="002D1271"/>
     <w:rsid w:val="002D3509"/>
     <w:rsid w:val="002D7A8F"/>
     <w:rsid w:val="002E0437"/>
     <w:rsid w:val="002E16D2"/>
     <w:rsid w:val="002E4799"/>
     <w:rsid w:val="002E5976"/>
     <w:rsid w:val="002F019E"/>
     <w:rsid w:val="002F0757"/>
     <w:rsid w:val="002F14A5"/>
     <w:rsid w:val="002F2D35"/>
     <w:rsid w:val="002F3798"/>
     <w:rsid w:val="002F456D"/>
     <w:rsid w:val="002F47D3"/>
     <w:rsid w:val="002F5126"/>
     <w:rsid w:val="002F72D4"/>
+    <w:rsid w:val="002F7512"/>
     <w:rsid w:val="0030293E"/>
     <w:rsid w:val="00303C50"/>
     <w:rsid w:val="00306C0F"/>
     <w:rsid w:val="0031048E"/>
     <w:rsid w:val="00310D5E"/>
     <w:rsid w:val="00311B52"/>
     <w:rsid w:val="00313FE2"/>
     <w:rsid w:val="003144CE"/>
     <w:rsid w:val="003166F2"/>
     <w:rsid w:val="003203C3"/>
     <w:rsid w:val="00320783"/>
     <w:rsid w:val="00323A2E"/>
     <w:rsid w:val="00324B44"/>
     <w:rsid w:val="00327DD7"/>
     <w:rsid w:val="00330864"/>
     <w:rsid w:val="00333108"/>
     <w:rsid w:val="003364C4"/>
     <w:rsid w:val="00336FF4"/>
     <w:rsid w:val="00343286"/>
     <w:rsid w:val="00345D87"/>
     <w:rsid w:val="00346D84"/>
     <w:rsid w:val="00350582"/>
     <w:rsid w:val="00351539"/>
     <w:rsid w:val="00352764"/>
     <w:rsid w:val="00357FCF"/>
@@ -31971,50 +31863,51 @@
     <w:rsid w:val="0049349F"/>
     <w:rsid w:val="00497CAD"/>
     <w:rsid w:val="004A02A1"/>
     <w:rsid w:val="004A06A0"/>
     <w:rsid w:val="004A181F"/>
     <w:rsid w:val="004A1A93"/>
     <w:rsid w:val="004A458D"/>
     <w:rsid w:val="004A66F0"/>
     <w:rsid w:val="004A7950"/>
     <w:rsid w:val="004B060D"/>
     <w:rsid w:val="004B3344"/>
     <w:rsid w:val="004B45B6"/>
     <w:rsid w:val="004B542A"/>
     <w:rsid w:val="004B595E"/>
     <w:rsid w:val="004C1774"/>
     <w:rsid w:val="004C24E1"/>
     <w:rsid w:val="004C2FC0"/>
     <w:rsid w:val="004C5CA9"/>
     <w:rsid w:val="004D0B7E"/>
     <w:rsid w:val="004D23F4"/>
     <w:rsid w:val="004D259D"/>
     <w:rsid w:val="004D2952"/>
     <w:rsid w:val="004D2C5E"/>
     <w:rsid w:val="004D3486"/>
     <w:rsid w:val="004D5591"/>
+    <w:rsid w:val="004D7B40"/>
     <w:rsid w:val="004E0302"/>
     <w:rsid w:val="004E0FB6"/>
     <w:rsid w:val="004E1D91"/>
     <w:rsid w:val="004E1FA8"/>
     <w:rsid w:val="004E44F6"/>
     <w:rsid w:val="004E5C56"/>
     <w:rsid w:val="004E79F9"/>
     <w:rsid w:val="004E7D1B"/>
     <w:rsid w:val="004F0E68"/>
     <w:rsid w:val="004F35AA"/>
     <w:rsid w:val="004F4C25"/>
     <w:rsid w:val="004F6ACD"/>
     <w:rsid w:val="00501306"/>
     <w:rsid w:val="005028D8"/>
     <w:rsid w:val="00502AEE"/>
     <w:rsid w:val="005033F7"/>
     <w:rsid w:val="005037CB"/>
     <w:rsid w:val="00505172"/>
     <w:rsid w:val="005053B4"/>
     <w:rsid w:val="005056BC"/>
     <w:rsid w:val="005100FD"/>
     <w:rsid w:val="005102BF"/>
     <w:rsid w:val="00511F9F"/>
     <w:rsid w:val="00513630"/>
     <w:rsid w:val="00513E8F"/>
@@ -32225,50 +32118,51 @@
     <w:rsid w:val="0077586D"/>
     <w:rsid w:val="00775E1E"/>
     <w:rsid w:val="00776574"/>
     <w:rsid w:val="00776B06"/>
     <w:rsid w:val="00777A60"/>
     <w:rsid w:val="00777EB2"/>
     <w:rsid w:val="00781CBD"/>
     <w:rsid w:val="00781FAD"/>
     <w:rsid w:val="00782F51"/>
     <w:rsid w:val="007858DA"/>
     <w:rsid w:val="007864A9"/>
     <w:rsid w:val="00787221"/>
     <w:rsid w:val="007879F2"/>
     <w:rsid w:val="007904C1"/>
     <w:rsid w:val="00792C17"/>
     <w:rsid w:val="007974D4"/>
     <w:rsid w:val="007A4D7E"/>
     <w:rsid w:val="007A538A"/>
     <w:rsid w:val="007A6801"/>
     <w:rsid w:val="007A6F39"/>
     <w:rsid w:val="007A74D3"/>
     <w:rsid w:val="007A7522"/>
     <w:rsid w:val="007A7D37"/>
     <w:rsid w:val="007B338E"/>
     <w:rsid w:val="007C2840"/>
+    <w:rsid w:val="007C40B8"/>
     <w:rsid w:val="007C6753"/>
     <w:rsid w:val="007D04F6"/>
     <w:rsid w:val="007D092A"/>
     <w:rsid w:val="007D0AC3"/>
     <w:rsid w:val="007D0BD5"/>
     <w:rsid w:val="007D14B9"/>
     <w:rsid w:val="007D1F41"/>
     <w:rsid w:val="007D2BF3"/>
     <w:rsid w:val="007D3759"/>
     <w:rsid w:val="007D5CD5"/>
     <w:rsid w:val="007D6283"/>
     <w:rsid w:val="007E031F"/>
     <w:rsid w:val="007E0E79"/>
     <w:rsid w:val="007E2F56"/>
     <w:rsid w:val="007E3A96"/>
     <w:rsid w:val="007E782C"/>
     <w:rsid w:val="007F0123"/>
     <w:rsid w:val="007F0845"/>
     <w:rsid w:val="007F35AC"/>
     <w:rsid w:val="007F5607"/>
     <w:rsid w:val="007F58F1"/>
     <w:rsid w:val="007F63BF"/>
     <w:rsid w:val="007F6CEB"/>
     <w:rsid w:val="007F7AC2"/>
     <w:rsid w:val="008009A9"/>
@@ -32320,50 +32214,51 @@
     <w:rsid w:val="00881019"/>
     <w:rsid w:val="00881240"/>
     <w:rsid w:val="00883353"/>
     <w:rsid w:val="008839D2"/>
     <w:rsid w:val="00884221"/>
     <w:rsid w:val="00884B1B"/>
     <w:rsid w:val="00886AA6"/>
     <w:rsid w:val="00890831"/>
     <w:rsid w:val="00894888"/>
     <w:rsid w:val="00896AE2"/>
     <w:rsid w:val="00896CA4"/>
     <w:rsid w:val="008A1C6A"/>
     <w:rsid w:val="008A201D"/>
     <w:rsid w:val="008A22E1"/>
     <w:rsid w:val="008A2B84"/>
     <w:rsid w:val="008A3B76"/>
     <w:rsid w:val="008A49C3"/>
     <w:rsid w:val="008A5753"/>
     <w:rsid w:val="008B1424"/>
     <w:rsid w:val="008B392A"/>
     <w:rsid w:val="008B4D10"/>
     <w:rsid w:val="008B5CBE"/>
     <w:rsid w:val="008B7490"/>
     <w:rsid w:val="008B7D61"/>
     <w:rsid w:val="008C17CB"/>
+    <w:rsid w:val="008C387B"/>
     <w:rsid w:val="008C39BC"/>
     <w:rsid w:val="008C4453"/>
     <w:rsid w:val="008D0A2E"/>
     <w:rsid w:val="008D0CDE"/>
     <w:rsid w:val="008D327D"/>
     <w:rsid w:val="008D3BD8"/>
     <w:rsid w:val="008D5843"/>
     <w:rsid w:val="008D5E0A"/>
     <w:rsid w:val="008D6C8C"/>
     <w:rsid w:val="008E1285"/>
     <w:rsid w:val="008E2A32"/>
     <w:rsid w:val="008E470B"/>
     <w:rsid w:val="008E4779"/>
     <w:rsid w:val="008E48A6"/>
     <w:rsid w:val="008E5690"/>
     <w:rsid w:val="008E6B22"/>
     <w:rsid w:val="008F01B0"/>
     <w:rsid w:val="008F0978"/>
     <w:rsid w:val="008F4068"/>
     <w:rsid w:val="008F4584"/>
     <w:rsid w:val="008F4877"/>
     <w:rsid w:val="008F7964"/>
     <w:rsid w:val="00902BB6"/>
     <w:rsid w:val="0090367B"/>
     <w:rsid w:val="00904E15"/>
@@ -32428,50 +32323,51 @@
     <w:rsid w:val="009B4074"/>
     <w:rsid w:val="009B54D8"/>
     <w:rsid w:val="009B5918"/>
     <w:rsid w:val="009B6F08"/>
     <w:rsid w:val="009B734D"/>
     <w:rsid w:val="009B7450"/>
     <w:rsid w:val="009B7D1A"/>
     <w:rsid w:val="009C12E7"/>
     <w:rsid w:val="009C1A3B"/>
     <w:rsid w:val="009C3116"/>
     <w:rsid w:val="009C55D6"/>
     <w:rsid w:val="009C58EF"/>
     <w:rsid w:val="009C636A"/>
     <w:rsid w:val="009C7C7B"/>
     <w:rsid w:val="009D07EA"/>
     <w:rsid w:val="009D5C90"/>
     <w:rsid w:val="009D5D25"/>
     <w:rsid w:val="009D6484"/>
     <w:rsid w:val="009D67E5"/>
     <w:rsid w:val="009D6C5F"/>
     <w:rsid w:val="009D7284"/>
     <w:rsid w:val="009E1DCF"/>
     <w:rsid w:val="009E217D"/>
     <w:rsid w:val="009F0698"/>
     <w:rsid w:val="009F121F"/>
+    <w:rsid w:val="009F3D12"/>
     <w:rsid w:val="009F50A8"/>
     <w:rsid w:val="009F7614"/>
     <w:rsid w:val="009F7F1C"/>
     <w:rsid w:val="00A008DE"/>
     <w:rsid w:val="00A029DD"/>
     <w:rsid w:val="00A0475B"/>
     <w:rsid w:val="00A04C06"/>
     <w:rsid w:val="00A05C96"/>
     <w:rsid w:val="00A07277"/>
     <w:rsid w:val="00A07FCA"/>
     <w:rsid w:val="00A10133"/>
     <w:rsid w:val="00A1046E"/>
     <w:rsid w:val="00A109A0"/>
     <w:rsid w:val="00A11862"/>
     <w:rsid w:val="00A121AD"/>
     <w:rsid w:val="00A13778"/>
     <w:rsid w:val="00A154D9"/>
     <w:rsid w:val="00A15943"/>
     <w:rsid w:val="00A161F9"/>
     <w:rsid w:val="00A163ED"/>
     <w:rsid w:val="00A171F4"/>
     <w:rsid w:val="00A17E03"/>
     <w:rsid w:val="00A21786"/>
     <w:rsid w:val="00A25384"/>
     <w:rsid w:val="00A264A2"/>
@@ -32528,50 +32424,51 @@
     <w:rsid w:val="00AC23DA"/>
     <w:rsid w:val="00AC2502"/>
     <w:rsid w:val="00AC28F1"/>
     <w:rsid w:val="00AC3CFF"/>
     <w:rsid w:val="00AC47CD"/>
     <w:rsid w:val="00AC5407"/>
     <w:rsid w:val="00AC546D"/>
     <w:rsid w:val="00AC56BA"/>
     <w:rsid w:val="00AC6BDA"/>
     <w:rsid w:val="00AC751D"/>
     <w:rsid w:val="00AD14C6"/>
     <w:rsid w:val="00AD6741"/>
     <w:rsid w:val="00AD6E77"/>
     <w:rsid w:val="00AD7435"/>
     <w:rsid w:val="00AE042D"/>
     <w:rsid w:val="00AE0B58"/>
     <w:rsid w:val="00AE102D"/>
     <w:rsid w:val="00AE12DE"/>
     <w:rsid w:val="00AE2B8C"/>
     <w:rsid w:val="00AE5870"/>
     <w:rsid w:val="00AE608D"/>
     <w:rsid w:val="00AE7351"/>
     <w:rsid w:val="00AF1C97"/>
     <w:rsid w:val="00AF22C8"/>
     <w:rsid w:val="00AF23A9"/>
+    <w:rsid w:val="00AF25A4"/>
     <w:rsid w:val="00AF32C5"/>
     <w:rsid w:val="00AF339C"/>
     <w:rsid w:val="00AF5E4A"/>
     <w:rsid w:val="00AF6139"/>
     <w:rsid w:val="00B032D0"/>
     <w:rsid w:val="00B06175"/>
     <w:rsid w:val="00B072E6"/>
     <w:rsid w:val="00B07936"/>
     <w:rsid w:val="00B111D1"/>
     <w:rsid w:val="00B118ED"/>
     <w:rsid w:val="00B119B0"/>
     <w:rsid w:val="00B11D23"/>
     <w:rsid w:val="00B122DF"/>
     <w:rsid w:val="00B12E3F"/>
     <w:rsid w:val="00B133E2"/>
     <w:rsid w:val="00B13B71"/>
     <w:rsid w:val="00B14E7D"/>
     <w:rsid w:val="00B16A28"/>
     <w:rsid w:val="00B2080D"/>
     <w:rsid w:val="00B2283B"/>
     <w:rsid w:val="00B2304B"/>
     <w:rsid w:val="00B25AC1"/>
     <w:rsid w:val="00B26E34"/>
     <w:rsid w:val="00B3082C"/>
     <w:rsid w:val="00B31FA7"/>
@@ -33298,51 +33195,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7F309FD5"/>
   <w15:docId w15:val="{530DDB56-910D-4149-B045-77A93F5AF86E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -34120,51 +34017,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageSubtitle">
     <w:name w:val="Front Page Subtitle"/>
     <w:basedOn w:val="FrontPageTitle"/>
     <w:rsid w:val="00623412"/>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bullets Char,List Paragraph1 Char,List Paragraph (numbered (a)) Char,WB Para Char,Lapis Bulleted List Char,Dot pt Char,F5 List Paragraph Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Bullet 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F702C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="66611137">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187525954">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -34374,96 +34271,96 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2112041875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contributions@undp.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/trust-funds-management.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/page/home" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/accounts-receivable" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contributions@undp.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/trust-funds-management.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/page/home" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RMToolkit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/accounts-receivable" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="603DE0487B2047ED85078511039D5AF9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8CCD3667-1EFD-4A73-8684-A50D65717C28}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B9348B" w:rsidRDefault="00853174">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -34484,155 +34381,169 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B0BF6"/>
     <w:rsid w:val="00031474"/>
     <w:rsid w:val="000663B7"/>
     <w:rsid w:val="000C73F6"/>
     <w:rsid w:val="00115332"/>
     <w:rsid w:val="00126630"/>
     <w:rsid w:val="001A71A7"/>
     <w:rsid w:val="001E26FD"/>
     <w:rsid w:val="002A3F76"/>
     <w:rsid w:val="003338EC"/>
     <w:rsid w:val="003C3FFD"/>
     <w:rsid w:val="003E2BDF"/>
     <w:rsid w:val="003E6987"/>
     <w:rsid w:val="004236E6"/>
     <w:rsid w:val="00424DBA"/>
     <w:rsid w:val="0045202A"/>
     <w:rsid w:val="00546D49"/>
+    <w:rsid w:val="005C52A9"/>
     <w:rsid w:val="005D2F0B"/>
     <w:rsid w:val="005F44E3"/>
     <w:rsid w:val="005F713C"/>
     <w:rsid w:val="00627581"/>
     <w:rsid w:val="006B0BF6"/>
     <w:rsid w:val="006D5CB3"/>
     <w:rsid w:val="006E6042"/>
     <w:rsid w:val="00845F2E"/>
     <w:rsid w:val="00853174"/>
     <w:rsid w:val="008542FA"/>
     <w:rsid w:val="008A6E28"/>
+    <w:rsid w:val="008C387B"/>
     <w:rsid w:val="008E4EE9"/>
     <w:rsid w:val="009107BE"/>
     <w:rsid w:val="009278AA"/>
     <w:rsid w:val="00983198"/>
     <w:rsid w:val="0099057F"/>
+    <w:rsid w:val="009F3D12"/>
     <w:rsid w:val="00A03C52"/>
     <w:rsid w:val="00A04B00"/>
     <w:rsid w:val="00A57E91"/>
     <w:rsid w:val="00A8264C"/>
     <w:rsid w:val="00AE0CBA"/>
     <w:rsid w:val="00B31C7E"/>
     <w:rsid w:val="00B9348B"/>
     <w:rsid w:val="00BD2749"/>
     <w:rsid w:val="00BE03A4"/>
     <w:rsid w:val="00BE3B6C"/>
     <w:rsid w:val="00C732B0"/>
     <w:rsid w:val="00CA03A5"/>
     <w:rsid w:val="00D90DC6"/>
     <w:rsid w:val="00ED1A08"/>
     <w:rsid w:val="00F129BE"/>
     <w:rsid w:val="00F63D8B"/>
+    <w:rsid w:val="00FC728B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65B19B37"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -35027,51 +34938,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F129BE"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -35319,86 +35230,50 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...34 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>350</Value>
     </TaxCatchAll>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -35406,55 +35281,55 @@
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">682d4c54-a288-412d-bfec-ce5587bbd25c</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2026-08-31T22:00:00+00:00</UNDP_POPP_PLANNED_REVIEWDATE>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 1/1/2019                                                Version #: 3.0</DLCPolicyLabelValue>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2019-01-01T05:00:00Z</UNDP_POPP_EFFECTIVEDATE>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">3</UNDP_POPP_REFITEM_VERSION>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Pipeline and Revenue Management Other Resources : Non-Core Contributions</UNDP_POPP_TITLE_EN>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 1/1/2019                                                Version #: 3.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2202</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2202</Url>
       <Description>POPP-11-2202</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -35767,200 +35642,229 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD03F3DF-19A2-428D-AD3F-AFC90A618176}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24436B95-CFC6-4723-837F-7E6C910131B6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1844AE2-5E78-4563-822B-7C478BE99A4C}">
-[...24 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA72B57C-395D-4268-A163-429FD377ACE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1867723B-009D-48EB-9923-375ED49C941C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{345DFEBE-15B5-462D-8CED-820C8E8F4A9B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD03F3DF-19A2-428D-AD3F-AFC90A618176}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1844AE2-5E78-4563-822B-7C478BE99A4C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>6263</Words>
-  <Characters>35704</Characters>
+  <Words>6259</Words>
+  <Characters>35680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>297</Lines>
   <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41884</CharactersWithSpaces>
+  <CharactersWithSpaces>41856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="96" baseType="variant">
       <vt:variant>
         <vt:i4>7733273</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://popp.undp.org/_Layouts/15/POPPOpenDoc.aspx?ID=POPP-11-3368</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7143457</vt:i4>
       </vt:variant>
       <vt:variant>