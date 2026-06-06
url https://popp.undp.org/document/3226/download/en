--- v0 (2025-10-14)
+++ v1 (2026-06-06)
@@ -1,2623 +1,2819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52296D3D" w14:textId="77777777" w:rsidR="00992BB8" w:rsidRDefault="00992BB8" w:rsidP="005E565E">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="4CF680FE" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7825" w:right="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:line="30" w:lineRule="exact"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BF6911" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="30" w:lineRule="exact"/>
         <w:ind w:right="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="3"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752E6E04" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="1._Revenue_Recognition"/>
       <w:bookmarkStart w:id="1" w:name="_Toc49512119"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Background and purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6D981139" w14:textId="15033BB4" w:rsidR="00992BB8" w:rsidRDefault="006A0498" w:rsidP="000B500D">
-[...2 lines deleted...]
-        <w:spacing w:before="60" w:line="232" w:lineRule="auto"/>
+    <w:p w14:paraId="113F7C2D" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="60" w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="140" w:right="6"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Under IPSAS, revenue is recognized on the accrual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5EF3">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>basis of accounting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0048289A">
-[...8 lines deleted...]
-      <w:r w:rsidR="0048289A">
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revenue is recognized based on the signed binding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5EF3">
-[...72 lines deleted...]
-        <w:r w:rsidR="007B05DB" w:rsidRPr="00BF5E0E">
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agreements and not upon the receipt of cash. The purpose of this document is to provide guidance to the Principal Recipients/Country Offices administering the Revenue Management Process for Global Fund Projects. In UNDP’s financial statements, Global Fund agreements are classified under Third Party Cost Sharing, therefore the requirements stipulated in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00D35CCE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Financial Resources Management </w:t>
-[...11 lines deleted...]
-          <w:t>Non-Core POPP</w:t>
+          <w:t>Financial Resources Management Revenue Non-Core POPP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F60C8C" w:rsidRPr="00BF5E0E">
-[...27 lines deleted...]
-        <w:spacing w:before="2"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section applies to the Global Fund (GF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8B9367" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A2B414" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
-        <w:spacing w:before="213"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="213" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="861" w:right="6" w:hanging="721"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="1.1_____What_does_this_mean_for_the_Glob"/>
       <w:bookmarkStart w:id="3" w:name="2._Process"/>
       <w:bookmarkStart w:id="4" w:name="_Toc49512121"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="001F5F"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> for recording revenue</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Process for recording revenue</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="190813E1" w14:textId="67AB94B4" w:rsidR="00992BB8" w:rsidRDefault="001A4D10" w:rsidP="000B500D">
-[...2 lines deleted...]
-        <w:spacing w:before="58" w:line="232" w:lineRule="auto"/>
+    <w:p w14:paraId="30E33F0E" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="58" w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="6"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...61 lines deleted...]
-        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revenue is recognized when the signed Grant Confirmation or Country Coordinating Mechanism (CCM) Funding Agreement is received regardless of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the funds have been deposited into UNDP’s Contribution Account. The following business process steps occur during the revenue management process:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F6C31F" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA8373B" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1165"/>
           <w:tab w:val="left" w:pos="1166"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="6" w:hanging="708"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signing of Grant Confirmation Letter or CCM Funding Agreement – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP acts as interim Principal Recipient (PR) in countries with capacity constraints, conflict, fragile governance or other exceptional circumstances. The arrangement is governed by a Framework Agreement (2016) and Grant Agreements signed between UNDP and the GF. UNDP as PR will engage responsible parties referred to as sub-recipients (SRs) and may further disburse funds to these SRs to support the implementation of the projects. SRs may also contract and further disburse funds to sub-sub-recipients to support them in project implementation. The Principal Recipient negotiates an agreement with Global Fund, the donor, and incorporates a Performance Framework and Summary Budget. Once both parties agree, the Global Fund Grant Agreement i.e. Grant Confirmation Letter is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-29"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00691AB3" w:rsidRPr="02B7F306">
-[...99 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>signed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731139D6" w14:textId="77777777" w:rsidR="00E9481A" w:rsidRDefault="00E9481A" w:rsidP="000B500D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="495BAA66" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1165"/>
           <w:tab w:val="left" w:pos="1166"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:right="6" w:firstLine="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="6"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA4EE55" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1165"/>
           <w:tab w:val="left" w:pos="1166"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="1101" w:right="6"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...37 lines deleted...]
-        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In addition to being one of the GF’s PRs, UNDP also receives funding in its role as the Country Coordinating Mechanism (CCM) Funding Recipient. As a CCM Funding Recipient, UNDP signs a CCM funding agreement with the Global Fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E582692" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CC73E6" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="343A41"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uploading of Grant Agreements – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once the agreement is signed it should be submitted to GSSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="001F5F"/>
-[...26 lines deleted...]
-          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">within 1 week </w:t>
       </w:r>
-      <w:r w:rsidR="00F10793" w:rsidRPr="02B7F306">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="343A41"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">via the Service Request Portal: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r w:rsidR="00F10793" w:rsidRPr="02B7F306">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00D35CCE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://undp.custhelp.com/app/main</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F10793" w:rsidRPr="02B7F306">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="343A41"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F10793">
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>For greater clarity, the following table summarizes the documentation required, the revenue recognition trigger, as well as the submission timeline:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636614D1" w14:textId="2CF79940" w:rsidR="00E9481A" w:rsidRDefault="00E9481A" w:rsidP="00E9481A">
-[...4 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="7C87159E" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="343A41"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:autoSpaceDN/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65555125" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="343A41"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:autoSpaceDN/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1516F74C" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="343A41"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:autoSpaceDN/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D19E5F1" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="343A41"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55972564" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2260"/>
         </w:tabs>
-        <w:ind w:right="6"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="861" w:right="6" w:hanging="566"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00110ECC" w:rsidRPr="00110ECC" w14:paraId="30FC6782" w14:textId="77777777" w:rsidTr="000B500D">
+      <w:tr w:rsidR="00E675E6" w:rsidRPr="00E675E6" w14:paraId="675ADD94" w14:textId="77777777" w:rsidTr="00C211CC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0332AE9B" w14:textId="27BACCCC" w:rsidR="00110ECC" w:rsidRPr="00110ECC" w:rsidRDefault="00110ECC" w:rsidP="005E565E">
+          <w:p w14:paraId="22825B2D" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:ind w:right="6"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110ECC">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supporting document upon which to notify </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> for revenue recognition</w:t>
+              <w:t>Supporting document upon which to notify GSSC for revenue recognition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A612548" w14:textId="7EA80496" w:rsidR="00110ECC" w:rsidRPr="00110ECC" w:rsidRDefault="00110ECC" w:rsidP="000B500D">
+          <w:p w14:paraId="7DF08BC2" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:ind w:right="-110"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110ECC">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timeline for </w:t>
-[...32 lines deleted...]
-              <w:t>GSSC</w:t>
+              <w:t>Timeline for submission to GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE0251C" w14:textId="77777777" w:rsidR="00110ECC" w:rsidRPr="00110ECC" w:rsidRDefault="00110ECC" w:rsidP="005E565E">
+          <w:p w14:paraId="102E9D72" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:ind w:right="6"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110ECC">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revenue recognition criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00110ECC" w:rsidRPr="00110ECC" w14:paraId="2AA6178A" w14:textId="77777777" w:rsidTr="000B500D">
+      <w:tr w:rsidR="00E675E6" w:rsidRPr="00E675E6" w14:paraId="10DE0849" w14:textId="77777777" w:rsidTr="00C211CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29719B65" w14:textId="77777777" w:rsidR="00110ECC" w:rsidRPr="00110ECC" w:rsidRDefault="00110ECC" w:rsidP="005E565E">
+          <w:p w14:paraId="23F35554" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:widowControl/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="269" w:right="6" w:hanging="142"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110ECC">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Grant Confirmation; OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="066327CB" w14:textId="77777777" w:rsidR="00110ECC" w:rsidRPr="00110ECC" w:rsidRDefault="00110ECC" w:rsidP="005E565E">
+          <w:p w14:paraId="491D33D5" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:widowControl/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="269" w:right="6" w:hanging="142"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110ECC">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Country Coordinating Mechanism (CCM) Funding Agreement (can be for multiple years).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24FA4FC5" w14:textId="77777777" w:rsidR="00110ECC" w:rsidRPr="00110ECC" w:rsidRDefault="00110ECC" w:rsidP="005E565E">
+          <w:p w14:paraId="005A54B0" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="269" w:right="6"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="269" w:right="6" w:hanging="566"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31D2F4CF" w14:textId="77777777" w:rsidR="00110ECC" w:rsidRPr="00110ECC" w:rsidRDefault="00110ECC" w:rsidP="005E565E">
+          <w:p w14:paraId="246FA367" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="6"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110ECC">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1 Week from signature of related document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0506848A" w14:textId="649D9964" w:rsidR="00110ECC" w:rsidRPr="00110ECC" w:rsidRDefault="00110ECC" w:rsidP="005E565E">
+          <w:p w14:paraId="69DC7A7D" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:widowControl/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="269" w:right="6" w:hanging="142"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110ECC">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Revenue is recogni</w:t>
-[...15 lines deleted...]
-              <w:t>ed upon signature based on the amount stipulated in the Grant Confirmation/ CCM Funding Agreement.</w:t>
+              <w:t>Revenue is recognized upon signature based on the amount stipulated in the Grant Confirmation/ CCM Funding Agreement.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="661765B7" w14:textId="77777777" w:rsidR="00110ECC" w:rsidRPr="00110ECC" w:rsidRDefault="00110ECC" w:rsidP="005E565E">
+          <w:p w14:paraId="4A53EDFE" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:widowControl/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="269" w:right="6" w:hanging="142"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110ECC">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="343A41"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revenue recognition excludes any contingent portion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54EBB17D" w14:textId="77777777" w:rsidR="00992BB8" w:rsidRDefault="00992BB8" w:rsidP="005E565E">
-[...2 lines deleted...]
-        <w:spacing w:before="3"/>
+    <w:p w14:paraId="30F09849" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190EF21A" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1165"/>
           <w:tab w:val="left" w:pos="1166"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="6" w:hanging="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Recording revenue – </w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:spacing w:line="232" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The entire amount of Global Fund grant agreement will be recognized upon the signature of grant agreement by both parties (I.e. UNDP and GF). This means that all instalments will be recognized as revenue upon signature of the agreement and not based on the dates in the schedule of payments of the agreement. For multi-year contributions, revenue is recognized based on the full amount of the grant agreement even if the schedule of payments is distributed over several reporting periods. GSSC, upon receiving the signed grant agreement, will record contribution revenue in Contract Management and Receivable with below accounting entries: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6A9128" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="2301" w:right="6"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4F90D6" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="2301" w:right="6"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">DR Unbilled Accounts Receivables (A/C 14081) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787B0C8D" w14:textId="6EED33E0" w:rsidR="007D7808" w:rsidRDefault="007D7808" w:rsidP="005E565E">
-[...2 lines deleted...]
-        <w:spacing w:line="232" w:lineRule="auto"/>
+    <w:p w14:paraId="03742B67" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="2301" w:right="6" w:firstLine="579"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>CR Revenue (A/C 51005)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C024B78" w14:textId="3E9878AE" w:rsidR="007D7808" w:rsidRPr="009F2176" w:rsidRDefault="007D7808" w:rsidP="000B500D">
-      <w:pPr>
+    <w:p w14:paraId="1AB1B0BD" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1165"/>
           <w:tab w:val="left" w:pos="1166"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="001F5F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD5FD7B" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1351"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="6" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request for Disbursement – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Principal Recipient will submit a Progress Update and Disbursement Request (PUDR) to the Global Fund to initiate the disbursement of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:spacing w:val="-6"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>funds.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="056A21B7" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1351"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:right="6" w:firstLine="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="6"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t>UNITY/</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Once the PUDR has been received and approved, a Debit Notification Letter is received by the Principal Recipient from the Global Fund. This together with a scanned copy of the email cover letter from the Global Fund should immediately be uploaded to the UNITY/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A711B8">
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007F5573">
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the COs Focal Point. GSSC will then mark the billing event as complete and generate the following accounting entries:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539C2EA3" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1351"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
-[...6 lines deleted...]
-        <w:spacing w:line="251" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B61628" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="1581" w:right="6" w:firstLine="720"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>DR Accounts Receivable (A/C 14015)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECE84EC" w14:textId="3CCDDD1B" w:rsidR="00A033B5" w:rsidRDefault="00A033B5" w:rsidP="00B713BE">
-[...2 lines deleted...]
-        <w:spacing w:line="251" w:lineRule="exact"/>
+    <w:p w14:paraId="497CC86F" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="2301" w:right="6" w:firstLine="579"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:spacing w:line="251" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CR Unbilled Accounts Receivables (A/C 14081)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5322243D" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="1581" w:right="6" w:firstLine="720"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD510CC" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="140" w:right="6"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF25DBF" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1575"/>
           <w:tab w:val="left" w:pos="1576"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="6" w:hanging="708"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application of Funds – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the funds are received, GSSC will notify the Country Office to submit a receipt case request via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00AC6E5F">
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Using</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Invoice number, GSSC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-6"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B40AC4">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E22EF8">
-[...57 lines deleted...]
-        <w:spacing w:before="8"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>funds against the Accounts Receivable. The following accounting entries will be generated upon receipt and application of funds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C03109F" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:line="251" w:lineRule="exact"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA1925B" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="2301" w:right="6"/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:spacing w:line="248" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DR Clearing - Contributions Account (A/C 414XX) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D788ACB" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
         <w:ind w:left="2301" w:right="6" w:firstLine="579"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>CR Unapplied Deposits (A/C 14070)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F909AA2" w14:textId="77777777" w:rsidR="00C02947" w:rsidRDefault="00C02947" w:rsidP="005E565E">
-[...2 lines deleted...]
-        <w:spacing w:line="249" w:lineRule="exact"/>
+    <w:p w14:paraId="44717080" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="exact"/>
         <w:ind w:left="1440" w:right="6"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(Accounting entries generated upon receipt of funds – Regular Cash Deposit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3988E270" w14:textId="77777777" w:rsidR="00C02947" w:rsidRDefault="00C02947" w:rsidP="005E565E">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="4EF5C7EC" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:spacing w:line="251" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46039861" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="2301" w:right="6"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">DR Unapplied Deposits (A/C 14070) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5363B542" w14:textId="2ADBCC3A" w:rsidR="00C02947" w:rsidRDefault="00C02947" w:rsidP="005E565E">
-[...2 lines deleted...]
-        <w:spacing w:line="251" w:lineRule="exact"/>
+    <w:p w14:paraId="12F98D72" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="2301" w:right="6" w:firstLine="579"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>CR Accounts Receivable (A/C 14015)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332D8543" w14:textId="247B455A" w:rsidR="00C02947" w:rsidRDefault="00C02947" w:rsidP="005E565E">
-[...2 lines deleted...]
-        <w:spacing w:line="251" w:lineRule="exact"/>
+    <w:p w14:paraId="0AB3F77A" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="1220" w:right="6" w:firstLine="220"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(Accounting entries generated upon application of the funds)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7221F76A" w14:textId="77777777" w:rsidR="00992BB8" w:rsidRDefault="00992BB8" w:rsidP="005E565E">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="3529CB7A" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:spacing w:before="5"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6FDE17" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A7D8DF" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1275"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="232" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="6" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management  &amp;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...57 lines deleted...]
-        <w:spacing w:before="10"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reports – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The GSSC will input the information from the Grant Confirmations/CCM Funding Agreement into the Contract Management and accounting entries will be generated based on the total contribution amount indicated in the Grant Confirmations/CCM Funding Agreement. UNDP Offices will be able to access reports which will contain detailed information of all contracts created in Contract Management Module and accounting entries processed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F37A58C" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D6D116" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
-        <w:rPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc49512122"/>
-      <w:r w:rsidRPr="00BB3CD2">
-        <w:rPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Amendments to Agreements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00BB3CD2">
-        <w:rPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC50DA8" w14:textId="2515C125" w:rsidR="001B10EC" w:rsidRPr="001B10EC" w:rsidRDefault="00AB5EF3" w:rsidP="00914D18">
-[...2 lines deleted...]
-        <w:spacing w:before="2" w:line="232" w:lineRule="auto"/>
+    <w:p w14:paraId="5020220A" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="140" w:right="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="343A41"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any amendments to agreements, (for Global Fund this refers to Implementation Letters) must be communicated to the GSSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="343A41"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>within 1 week</w:t>
       </w:r>
-      <w:r w:rsidR="001B10EC" w:rsidRPr="02B7F306">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="343A41"/>
-        </w:rPr>
-[...75 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of receiving such amendments in this case Implementation Letters (IL) so that the revenue can be recorded or adjusted accordingly. At the end of every year, the Head of Office should ensure that all signed agreements/amendments to agreements have been submitted to GSSC prior to the closure of the financial ledgers.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC6CCCB" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AB8EEB" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
-        <w:rPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc49512123"/>
-      <w:r w:rsidRPr="00BB3CD2">
-        <w:rPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Period End Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="6E72022F" w14:textId="77777777" w:rsidR="00992BB8" w:rsidRDefault="00AB5EF3" w:rsidP="005E565E">
-[...2 lines deleted...]
-        <w:spacing w:line="245" w:lineRule="exact"/>
+    <w:p w14:paraId="14969AED" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:ind w:left="140" w:right="6"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The following procedures should be adhered to at each period end:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CAB5FE" w14:textId="66ED89DC" w:rsidR="00992BB8" w:rsidRDefault="004A136E" w:rsidP="000B500D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70C2297F" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
-        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="235" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Office: Check that all Agreements, Amendments to Agreements and Disbursement Notification Letters signed/received by closing period-end date (e.g. December 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:position w:val="7"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-        <w:t>st</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">st </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for annual financial closure) have been uploaded to UNITY/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AB5EF3" w:rsidRPr="02B7F306">
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and submitted to GSSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BEDE34" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="2"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5F4E7A" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...36 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Office: Check that any amendments to Agreements have been updated in the Contracts Management Module by the GSSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F527323" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="30" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="30" w:lineRule="exact"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="3"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7917F73A" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Office: Follow up with the GF on any outstanding amount (Accounts Receivable) for your Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5EF3">
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Office.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAA1F93" w14:textId="6FD187E7" w:rsidR="00992BB8" w:rsidRDefault="002A5312" w:rsidP="000B500D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27747365" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
-        <w:spacing w:line="243" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="243" w:lineRule="exact"/>
         <w:ind w:right="6"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSC: Ensure timely application of all unapplied receipts at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-19"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5EF3">
+      <w:r w:rsidRPr="00D35CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>year-end.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BC4C50" w14:textId="77777777" w:rsidR="00992BB8" w:rsidRDefault="00992BB8" w:rsidP="005E565E">
-[...2 lines deleted...]
-        <w:spacing w:before="5"/>
+    <w:p w14:paraId="397B9EF7" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:before="8"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568E4930" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="6"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8255F8" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00D35CCE" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00D35CCE" w:rsidSect="00E675E6">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="3300" w:right="1720" w:bottom="1160" w:left="1300" w:header="720" w:footer="964" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BF18AE3" w14:textId="77777777" w:rsidR="00F927AE" w:rsidRDefault="00F927AE">
+    <w:p w14:paraId="1C5AFADD" w14:textId="77777777" w:rsidR="007C23AF" w:rsidRDefault="007C23AF" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B49AE9B" w14:textId="77777777" w:rsidR="00F927AE" w:rsidRDefault="00F927AE">
+    <w:p w14:paraId="3EF73D6E" w14:textId="77777777" w:rsidR="007C23AF" w:rsidRDefault="007C23AF" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="4B7D2B9D" w14:textId="77777777" w:rsidR="00F927AE" w:rsidRDefault="00F927AE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-    <w:charset w:val="02"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
       <w:id w:val="149958506"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="0A4EE2FE" w14:textId="77394D39" w:rsidR="00831DC5" w:rsidRDefault="00831DC5">
+          <w:p w14:paraId="38BD2FC9" w14:textId="77777777" w:rsidR="00E675E6" w:rsidRPr="00D35CCE" w:rsidRDefault="00E675E6" w:rsidP="00E675E6">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="388C8D17" w14:textId="10623BBB" w:rsidR="00CB73B5" w:rsidRDefault="00000000" w:rsidP="00D35CCE">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00831DC5">
+            <w:r w:rsidRPr="00D35CCE">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2164433F" w14:textId="376AF538" w:rsidR="00992BB8" w:rsidRDefault="00992BB8">
-[...7 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3473AF9B" w14:textId="77777777" w:rsidR="00F927AE" w:rsidRDefault="00F927AE">
+    <w:p w14:paraId="3025EE6E" w14:textId="77777777" w:rsidR="007C23AF" w:rsidRDefault="007C23AF" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A32EE37" w14:textId="77777777" w:rsidR="00F927AE" w:rsidRDefault="00F927AE">
+    <w:p w14:paraId="2B4C1E8F" w14:textId="77777777" w:rsidR="007C23AF" w:rsidRDefault="007C23AF" w:rsidP="00E675E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="3564CFD3" w14:textId="77777777" w:rsidR="00F927AE" w:rsidRDefault="00F927AE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="46DE1386" w14:textId="77777777" w:rsidR="00992BB8" w:rsidRDefault="006A0498">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C701CA9" w14:textId="77777777" w:rsidR="00CB73B5" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="215BA227" wp14:editId="536869B0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="357FC615" wp14:editId="01DEEAA1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>920750</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1701800</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5530850" cy="365125"/>
               <wp:effectExtent l="0" t="0" r="12700" b="15875"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5530850" cy="365125"/>
                       </a:xfrm>
@@ -2628,194 +2824,186 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7DACE8C9" w14:textId="77777777" w:rsidR="00992BB8" w:rsidRDefault="00AB5EF3">
+                        <w:p w14:paraId="2B9AA003" w14:textId="77777777" w:rsidR="00CB73B5" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:spacing w:before="6"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="32"/>
                             </w:rPr>
-                            <w:t>Revenue Management</w:t>
-[...7 lines deleted...]
-                            <w:t xml:space="preserve"> Guidance: Global Fund</w:t>
+                            <w:t>Revenue Management Guidance: Global Fund</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="215BA227" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="357FC615" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:72.5pt;margin-top:134pt;width:435.5pt;height:28.75pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWuQ5P1gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ4aIw4hRdiw4D&#10;ugvQ7QMYWbaF2aJGKbGzrx8lx+kub8NeBJqUDs85pLe309CLoyZv0FZyvcql0FZhbWxbya9fHt/c&#10;SOED2Bp6tLqSJ+3l7e71q+3oSr3BDvtak2AQ68vRVbILwZVZ5lWnB/ArdNpysUEaIPAntVlNMDL6&#10;0GebPL/ORqTaESrtPWcf5qLcJfym0Sp8ahqvg+grydxCOimd+3hmuy2ULYHrjDrTgH9gMYCx3PQC&#10;9QABxIHMX1CDUYQem7BSOGTYNEbppIHVrPM/1Dx34HTSwuZ4d7HJ/z9Y9fH47D6TCNNbnHiASYR3&#10;T6i+eWHxvgPb6jsiHDsNNTdeR8uy0fny/DRa7UsfQfbjB6x5yHAImICmhoboCusUjM4DOF1M11MQ&#10;ipNFcZXfFFxSXLu6LtabIrWAcnntyId3GgcRg0oSDzWhw/HJh8gGyuVKbGbx0fR9Gmxvf0vwxZhJ&#10;7CPhmXqY9hPfjir2WJ9YB+G8J7zXHHRIP6QYeUcq6b8fgLQU/XvLXsSFWgJagv0SgFX8tJJBijm8&#10;D/PiHRyZtmPk2W2Ld+xXY5KUFxZnnjz3pPC8o3Gxfv1Ot17+pN1PAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAFfrs9eAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdQKI2jVNV&#10;CE5IiDQcODqxm1iN1yF22/D3bE9wm9GOZt8U29kN7GymYD1KWC4EMIOt1xY7CZ/168MKWIgKtRo8&#10;Ggk/JsC2vL0pVK79BStz3seOUQmGXEnoYxxzzkPbG6fCwo8G6Xbwk1OR7NRxPakLlbuBJ0Jk3CmL&#10;9KFXo3nuTXvcn5yE3RdWL/b7vfmoDpWt67XAt+wo5f3dvNsAi2aOf2G44hM6lMTU+BPqwAbyTylt&#10;iRKSbEXimhDLjFQj4TFJU+Blwf+PKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlrkO&#10;T9YBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Ffrs9eAAAAAMAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:72.5pt;margin-top:134pt;width:435.5pt;height:28.75pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWuQ5P1gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ4aIw4hRdiw4D&#10;ugvQ7QMYWbaF2aJGKbGzrx8lx+kub8NeBJqUDs85pLe309CLoyZv0FZyvcql0FZhbWxbya9fHt/c&#10;SOED2Bp6tLqSJ+3l7e71q+3oSr3BDvtak2AQ68vRVbILwZVZ5lWnB/ArdNpysUEaIPAntVlNMDL6&#10;0GebPL/ORqTaESrtPWcf5qLcJfym0Sp8ahqvg+grydxCOimd+3hmuy2ULYHrjDrTgH9gMYCx3PQC&#10;9QABxIHMX1CDUYQem7BSOGTYNEbppIHVrPM/1Dx34HTSwuZ4d7HJ/z9Y9fH47D6TCNNbnHiASYR3&#10;T6i+eWHxvgPb6jsiHDsNNTdeR8uy0fny/DRa7UsfQfbjB6x5yHAImICmhoboCusUjM4DOF1M11MQ&#10;ipNFcZXfFFxSXLu6LtabIrWAcnntyId3GgcRg0oSDzWhw/HJh8gGyuVKbGbx0fR9Gmxvf0vwxZhJ&#10;7CPhmXqY9hPfjir2WJ9YB+G8J7zXHHRIP6QYeUcq6b8fgLQU/XvLXsSFWgJagv0SgFX8tJJBijm8&#10;D/PiHRyZtmPk2W2Ld+xXY5KUFxZnnjz3pPC8o3Gxfv1Ot17+pN1PAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAFfrs9eAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdQKI2jVNV&#10;CE5IiDQcODqxm1iN1yF22/D3bE9wm9GOZt8U29kN7GymYD1KWC4EMIOt1xY7CZ/168MKWIgKtRo8&#10;Ggk/JsC2vL0pVK79BStz3seOUQmGXEnoYxxzzkPbG6fCwo8G6Xbwk1OR7NRxPakLlbuBJ0Jk3CmL&#10;9KFXo3nuTXvcn5yE3RdWL/b7vfmoDpWt67XAt+wo5f3dvNsAi2aOf2G44hM6lMTU+BPqwAbyTylt&#10;iRKSbEXimhDLjFQj4TFJU+Blwf+PKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlrkO&#10;T9YBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Ffrs9eAAAAAMAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="7DACE8C9" w14:textId="77777777" w:rsidR="00992BB8" w:rsidRDefault="00AB5EF3">
+                  <w:p w14:paraId="2B9AA003" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:before="6"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:b/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:b/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t>Revenue Management</w:t>
                     </w:r>
-                    <w:r w:rsidR="006A0498">
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman"/>
                         <w:b/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> Guidance: Global Fund</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00AB5EF3">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67AB75A1" wp14:editId="37CC8285">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FDBC22E" wp14:editId="0CB5588D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6172200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="685800" cy="1360264"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="image1.jpeg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="image1.jpeg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="685800" cy="1360264"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00E37006">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BB80AC6" wp14:editId="1E821B55">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2412CAAD" wp14:editId="7FF62430">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>2067560</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5606415" cy="38100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Rectangle 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5606415" cy="38100"/>
                       </a:xfrm>
@@ -2836,748 +3024,64 @@
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="31D89BEB" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:162.8pt;width:441.45pt;height:3pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUWgwo6QEAALQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P2yAQfK/U/4B4b2ynSXq14pxOia6q&#10;dP2QrvcDMMY2KmbpQuKkv74LzuWi3lvVF8SyMMwMw/r2OBh2UOg12IoXs5wzZSU02nYVf/px/+6G&#10;Mx+EbYQBqyp+Up7fbt6+WY+uVHPowTQKGYFYX46u4n0IrswyL3s1CD8Dpyw1W8BBBCqxyxoUI6EP&#10;Jpvn+SobARuHIJX3tLqbmnyT8NtWyfCtbb0KzFScuIU0YhrrOGabtSg7FK7X8kxD/AOLQWhLl16g&#10;diIItkf9CmrQEsFDG2YShgzaVkuVNJCaIv9LzWMvnEpayBzvLjb5/wcrvx4e3XeM1L17APnTMwvb&#10;XthO3SHC2CvR0HVFNCobnS8vB2Lh6Sirxy/Q0NOKfYDkwbHFIQKSOnZMVp8uVqtjYJIWl6t8tSiW&#10;nEnqvb8p8vQUmSifDzv04ZOCgcVJxZFeMoGLw4MPkYwon7ck8mB0c6+NSQV29dYgOwh69W2+zBe7&#10;xJ80Xm8zNm62EI9NiHElqYzCYoZ8WUNzIpEIU3Qo6jTpAX9zNlJsKu5/7QUqzsxnS0Z9LBaLmLNU&#10;LJYf5lTgdae+7ggrCarigbNpug1TNvcOddfTTUUSbeGOzG11Ev7C6kyWopH8OMc4Zu+6TrtePtvm&#10;DwAAAP//AwBQSwMEFAAGAAgAAAAhAN3YaBHfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyo7bQNEOJUgIo4cKL8nJ3E2BHxOrLdNrw92xMcZ/bT7Ey9mf3IDiamIaACuRDA&#10;DHahH9AqeH97uroBlrLGXo8BjYIfk2DTnJ/VuurDEV/NYZctoxBMlVbgcp4qzlPnjNdpESaDdPsK&#10;0etMMlreR32kcD/yQoiSez0gfXB6Mo/OdN+7vVdgb116+Vx/PLRbKwf+fO23InqlLi/m+ztg2cz5&#10;D4ZTfaoODXVqwx77xEbSKykJVbAs1iWwEyGKFc1ryVrKEnhT8/8jml8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAFFoMKOkBAAC0AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA3dhoEd8AAAAMAQAADwAAAAAAAAAAAAAAAABDBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" fillcolor="#c0504d" stroked="f">
+            <v:rect w14:anchorId="6CF9EB8D" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:162.8pt;width:441.45pt;height:3pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUWgwo6QEAALQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P2yAQfK/U/4B4b2ynSXq14pxOia6q&#10;dP2QrvcDMMY2KmbpQuKkv74LzuWi3lvVF8SyMMwMw/r2OBh2UOg12IoXs5wzZSU02nYVf/px/+6G&#10;Mx+EbYQBqyp+Up7fbt6+WY+uVHPowTQKGYFYX46u4n0IrswyL3s1CD8Dpyw1W8BBBCqxyxoUI6EP&#10;Jpvn+SobARuHIJX3tLqbmnyT8NtWyfCtbb0KzFScuIU0YhrrOGabtSg7FK7X8kxD/AOLQWhLl16g&#10;diIItkf9CmrQEsFDG2YShgzaVkuVNJCaIv9LzWMvnEpayBzvLjb5/wcrvx4e3XeM1L17APnTMwvb&#10;XthO3SHC2CvR0HVFNCobnS8vB2Lh6Sirxy/Q0NOKfYDkwbHFIQKSOnZMVp8uVqtjYJIWl6t8tSiW&#10;nEnqvb8p8vQUmSifDzv04ZOCgcVJxZFeMoGLw4MPkYwon7ck8mB0c6+NSQV29dYgOwh69W2+zBe7&#10;xJ80Xm8zNm62EI9NiHElqYzCYoZ8WUNzIpEIU3Qo6jTpAX9zNlJsKu5/7QUqzsxnS0Z9LBaLmLNU&#10;LJYf5lTgdae+7ggrCarigbNpug1TNvcOddfTTUUSbeGOzG11Ev7C6kyWopH8OMc4Zu+6TrtePtvm&#10;DwAAAP//AwBQSwMEFAAGAAgAAAAhAN3YaBHfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyo7bQNEOJUgIo4cKL8nJ3E2BHxOrLdNrw92xMcZ/bT7Ey9mf3IDiamIaACuRDA&#10;DHahH9AqeH97uroBlrLGXo8BjYIfk2DTnJ/VuurDEV/NYZctoxBMlVbgcp4qzlPnjNdpESaDdPsK&#10;0etMMlreR32kcD/yQoiSez0gfXB6Mo/OdN+7vVdgb116+Vx/PLRbKwf+fO23InqlLi/m+ztg2cz5&#10;D4ZTfaoODXVqwx77xEbSKykJVbAs1iWwEyGKFc1ryVrKEnhT8/8jml8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAFFoMKOkBAAC0AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA3dhoEd8AAAAMAQAADwAAAAAAAAAAAAAAAABDBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" fillcolor="#c0504d" stroked="f">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04AD0C88"/>
-[...682 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28556F00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C048FBB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="711"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="001F5F"/>
         <w:w w:val="100"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3661,399 +3165,54 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6175" w:hanging="676"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7190" w:hanging="676"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF053C6"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640D0096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2B16681A"/>
-[...344 lines deleted...]
-    <w:tmpl w:val="F05CB3C8"/>
+    <w:tmpl w:val="49B65946"/>
     <w:lvl w:ilvl="0" w:tplc="445AB17C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4122,70 +3281,67 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640D0096"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C0B0A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="49B65946"/>
-    <w:lvl w:ilvl="0" w:tplc="445AB17C">
+    <w:tmpl w:val="DEAAC884"/>
+    <w:lvl w:ilvl="0" w:tplc="44090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44090003">
+    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -4238,1244 +3394,212 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...714 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="1" w16cid:durableId="1585261623">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1125464462">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="25714521">
+  <w:num w:numId="2" w16cid:durableId="2142071923">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1760128985">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3" w16cid:durableId="2016804907">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00992BB8"/>
-[...274 lines deleted...]
-    <w:rsid w:val="7CEA3C72"/>
+    <w:rsidRoot w:val="00E675E6"/>
+    <w:rsid w:val="00533FE2"/>
+    <w:rsid w:val="007707FC"/>
+    <w:rsid w:val="007C23AF"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CB73B5"/>
+    <w:rsid w:val="00D35CCE"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rsid w:val="00FE463C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-MY" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="75A7CA34"/>
-  <w15:docId w15:val="{081B4052-30B1-4FF6-A9F1-7DF338D907DB}"/>
+  <w14:docId w14:val="46EC5CA1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2692D798-57A5-4F35-9CCB-2FCC58CF93DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5745,1350 +3869,963 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
     <w:pPr>
-      <w:spacing w:before="1"/>
-      <w:ind w:left="861" w:hanging="721"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
     <w:pPr>
-      <w:spacing w:line="324" w:lineRule="exact"/>
-      <w:ind w:left="851" w:hanging="711"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E675E6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E675E6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
     <w:pPr>
-      <w:spacing w:before="31"/>
-      <w:ind w:left="174" w:right="358"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
     <w:pPr>
-      <w:ind w:left="861" w:hanging="566"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E675E6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E675E6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E675E6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E675E6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A0498"/>
+    <w:rsid w:val="00E675E6"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006A0498"/>
-[...236 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E675E6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.custhelp.com/app/main" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11161" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.custhelp.com/app/main" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...550 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED2AF506-7AFD-4CBB-89B4-3DA75DE4107D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1023</Words>
-  <Characters>5837</Characters>
+  <Words>964</Words>
+  <Characters>5498</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6847</CharactersWithSpaces>
+  <CharactersWithSpaces>6450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>zhengzheng.gu</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>