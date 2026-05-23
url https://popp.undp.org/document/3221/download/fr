--- v0 (2025-10-27)
+++ v1 (2026-05-23)
@@ -1,66 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1F59CEE4" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5362C71C" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Politique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>programmation</w:t>
       </w:r>
@@ -98,77 +87,77 @@
           <w:tab w:val="left" w:pos="667"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Champ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>d'application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14145405" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="117"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AE80DFE" w14:textId="3FBB2657" w:rsidR="00584A18" w:rsidRDefault="006B1AAF">
+    <w:p w14:paraId="6AE80DFE" w14:textId="121E2C49" w:rsidR="00584A18" w:rsidRDefault="006B1AAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:ind w:left="668" w:right="355"/>
       </w:pPr>
       <w:r w:rsidRPr="006B1AAF">
-        <w:t>L’objet de la présente politique est de s’assure</w:t>
+        <w:t xml:space="preserve">L’objet de la présente politique est de s’assure </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">que les recettes attribuables à la programmation conjointe et aux accords de transfert sont correctement enregistrées. </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1AAF">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">que les recettes attribuables à la programmation conjointe et aux accords de transfert sont correctement enregistrées. </w:t>
+        <w:t xml:space="preserve">Les politiques doivent être mises en œuvre de façon appropriée afin que les accords soient consignés, les comptes débiteurs présentés et la gestion des fonds et </w:t>
+      </w:r>
+      <w:r w:rsidR="00715E32" w:rsidRPr="006B1AAF">
+        <w:t>des reçus effectués</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1AAF">
-        <w:t>Les politiques doivent être mises en œuvre de façon appropriée afin que les accords soient consignés, les comptes débiteurs présentés et la gestion des fonds et des reçus effectuée de façon uniforme, rapide et exacte.</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> de façon uniforme, rapide et exacte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636DC2BB" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="166"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04D46AB6" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="667"/>
         </w:tabs>
         <w:ind w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Options</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -376,258 +365,201 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B9B2A1" w14:textId="35AB55A1" w:rsidR="00584A18" w:rsidRPr="006B1AAF" w:rsidRDefault="006B1AAF" w:rsidP="006B1AAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1540"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1AAF">
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parallèle (« </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ;</w:t>
+        <w:t>Parallèle (« parallel ») ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04067A4C" w14:textId="1DC57430" w:rsidR="00584A18" w:rsidRDefault="006B1AAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1540"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006B1AAF">
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fonds communs/ groupée (« </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> »</w:t>
+        <w:t>Fonds communs/ groupée (« pooled »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="078E64BE" w14:textId="638F7D3A" w:rsidR="00584A18" w:rsidRDefault="006B1AAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1540"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006B1AAF">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Transfert de flux de trésorerie (« </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Transfert de flux de trésorerie (« passthrough »</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBB8A29" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:before="265"/>
         <w:ind w:left="668" w:right="354"/>
       </w:pPr>
       <w:r>
         <w:t>Alors que les modalités de gestion parallèle et commune ne s'appliquent qu'à un programme commun, l'accord de transfert est formalisé par un seul programme commun autonome ou un fonds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'affectation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>spéciale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>multidonateurs.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bureau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fonds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fiduciaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>multidonateurs</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...58 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(MPTFO) n'est</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>impliqué</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -781,54 +713,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="82"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B6EA7B0" w14:textId="34FCD23B" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="668" w:right="352"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dans le cadre de la gestion parallèle des fonds, chaque organisation </w:t>
       </w:r>
       <w:r w:rsidR="006B1AAF" w:rsidRPr="006B1AAF">
-        <w:t>gère de manière indépendante</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">gère de manière indépendante </w:t>
       </w:r>
       <w:r>
         <w:t>ses propres</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fonds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>provenant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
@@ -1440,206 +1369,50 @@
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="668" w:right="361"/>
       </w:pPr>
       <w:r>
         <w:t>La comptabilisation des recettes dépend de la clause de l'accord signé.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Les clauses d</w:t>
       </w:r>
       <w:r w:rsidR="006B1AAF">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>entrée en vigueur" des accords peuvent signifier que, dans certains cas, l'accord est subordonné à certaines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C49D4E4" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
-[...154 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7E885210" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="668" w:right="353"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dans ce cas, les recettes sont comptabilisées sur la base du montant total de l'accord au moment de la signature de l'accord/du document de projet, etc. si l'on sait que ces conditions font</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2130,59 +1903,51 @@
     </w:p>
     <w:p w14:paraId="2153DF2A" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="668" w:right="355"/>
       </w:pPr>
       <w:r>
         <w:t>Dans le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">cadre de la gestion des fonds de transit, deux organisations ou plus développent un fonds d'affectation spéciale </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ou un programme commun. Si le(s) donateur(s) et les organisations des Nations unies participantes conviennent d'acheminer les fonds vers les organisations</w:t>
+        <w:t>cadre de la gestion des fonds de transit, deux organisations ou plus développent un fonds d'affectation spéciale multidonateurs ou un programme commun. Si le(s) donateur(s) et les organisations des Nations unies participantes conviennent d'acheminer les fonds vers les organisations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>participantes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>par</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2300,59 +2065,51 @@
     </w:p>
     <w:p w14:paraId="0479E51C" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="79"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53571B71" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="668" w:right="355"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lorsque le PNUD est choisi comme AA, ce rôle est dans la plupart des cas rempli par le Bureau du Fonds d'affectation spéciale multipartenaires (MPTFO) afin de maintenir la séparation entre le PNUD en tant qu'organisation des Nations Unies participante (PUNO) et en tant qu'AA. Le fonds d'affectation spéciale </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ou le programme commun est officialisé par un protocole d'accord signé par chaque organisation des Nations Unies participante et par le Bureau du fonds d'affectation</w:t>
+        <w:t>Lorsque le PNUD est choisi comme AA, ce rôle est dans la plupart des cas rempli par le Bureau du Fonds d'affectation spéciale multipartenaires (MPTFO) afin de maintenir la séparation entre le PNUD en tant qu'organisation des Nations Unies participante (PUNO) et en tant qu'AA. Le fonds d'affectation spéciale multidonateurs ou le programme commun est officialisé par un protocole d'accord signé par chaque organisation des Nations Unies participante et par le Bureau du fonds d'affectation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>spéciale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>multipartenaires</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2610,57 +2367,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'affectation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>spéciale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>multidonateurs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>décaissements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2971,55 +2723,55 @@
         <w:t>doivent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>être</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>comptabilisés en tant que recettes lorsque les services ont été rendus. Pour les projets pluriannuels, la commission d'audit est enregistrée conformément à la politique du PNUD en matière de normes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E028EB3" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00584A18" w:rsidSect="002B3573">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId9"/>
+        <w:sectPr w:rsidR="00584A18" w:rsidSect="00074CE1">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1660" w:right="1080" w:bottom="1640" w:left="1340" w:header="720" w:footer="1453" w:gutter="0"/>
+          <w:pgMar w:top="1660" w:right="1080" w:bottom="1640" w:left="1340" w:header="720" w:footer="1879" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63292857" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="668"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>IPSAS. Le montant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>total</w:t>
       </w:r>
       <w:r>
@@ -3174,51 +2926,51 @@
                               <a:lnTo>
                                 <a:pt x="43180" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="0562C1"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2D539115" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:178.4pt;margin-top:42.5pt;width:3.4pt;height:.8pt;z-index:15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="43180,10160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvBaLqHwIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46zteiMOMWQosOA&#10;oivQDDsrshwbk0WNUmLn70fJlhNspw27SJT5RD0+kl7fD51mJ4WuBVPyfLHkTBkJVWsOJf+2e3x3&#10;x5nzwlRCg1ElPyvH7zdv36x7W6gVNKArhYyCGFf0tuSN97bIMicb1Qm3AKsMOWvATng64iGrUPQU&#10;vdPZarm8zXrAyiJI5Rx9fRidfBPj17WS/mtdO+WZLjlx83HFuO7Dmm3WojigsE0rJxriH1h0ojX0&#10;6BzqQXjBjtj+EaprJYKD2i8kdBnUdStVzIGyyZe/ZfPaCKtiLiSOs7NM7v+Flc+nV/uCgbqzTyB/&#10;OFIk660rZk84uAkz1NgFLBFnQ1TxPKuoBs8kffzwPr8jqSV58mV+GzXORJGuyqPznxXEMOL05PxY&#10;gipZokmWHEwykQoZSqhjCT1nVELkjEq4H0tohQ/3Ardgsn7m0SQawdfBSe0gonxIYOKakiCaF4Q2&#10;10jK6AqVfGm3MdqIoaRvPgZWFC350z7iLq/+DTYJmWJJDU6Nz4SU43uzDPT2tdAOdFs9tlqH1B0e&#10;9luN7CTCUNzcrrb5RPcKFntgLHtogD1U5xdkPU1Kyd3Po0DFmf5iqBXDWCUDk7FPBnq9hTh8UXV0&#10;fjd8F2iZJbPknrrmGVKjiyJ1BPEPgBEbbhr4dPRQt6FdIreR0XSg6Yj5T5Mcxu/6HFGX/83mFwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAN57GZzaAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQ&#10;he8m/odmTLy5RZGGRcqGGD2r6A+YpbUQ6ZTQLov/3vGkxzfv5c336sPmJ7HaJY6BNNzuMhCW+mBG&#10;cho+3p9vShAxIRmcAlkN3zbCobm8qLEy4Uxvdu2SE1xCsUINQ0pzJWXsB+sx7sJsib3PsHhMLBcn&#10;zYJnLveTvMsyJT2OxB8GnO3jYPuv7uQ1qKJf1X5p9y/l/NRidu9c271qfX21tQ8gkt3SXxh+8Rkd&#10;GmY6hhOZKCYNeaEYPWkoC97EgVzlCsSRD0qBbGr5f0HzAwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAK8FouofAgAAtwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAN57GZzaAAAACQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m43180,l,,,10159r43180,l43180,xe" fillcolor="#0562c1" stroked="f">
+              <v:shape w14:anchorId="03808627" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:178.4pt;margin-top:42.5pt;width:3.4pt;height:.8pt;z-index:15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="43180,10160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvBaLqHwIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46zteiMOMWQosOA&#10;oivQDDsrshwbk0WNUmLn70fJlhNspw27SJT5RD0+kl7fD51mJ4WuBVPyfLHkTBkJVWsOJf+2e3x3&#10;x5nzwlRCg1ElPyvH7zdv36x7W6gVNKArhYyCGFf0tuSN97bIMicb1Qm3AKsMOWvATng64iGrUPQU&#10;vdPZarm8zXrAyiJI5Rx9fRidfBPj17WS/mtdO+WZLjlx83HFuO7Dmm3WojigsE0rJxriH1h0ojX0&#10;6BzqQXjBjtj+EaprJYKD2i8kdBnUdStVzIGyyZe/ZfPaCKtiLiSOs7NM7v+Flc+nV/uCgbqzTyB/&#10;OFIk660rZk84uAkz1NgFLBFnQ1TxPKuoBs8kffzwPr8jqSV58mV+GzXORJGuyqPznxXEMOL05PxY&#10;gipZokmWHEwykQoZSqhjCT1nVELkjEq4H0tohQ/3Ardgsn7m0SQawdfBSe0gonxIYOKakiCaF4Q2&#10;10jK6AqVfGm3MdqIoaRvPgZWFC350z7iLq/+DTYJmWJJDU6Nz4SU43uzDPT2tdAOdFs9tlqH1B0e&#10;9luN7CTCUNzcrrb5RPcKFntgLHtogD1U5xdkPU1Kyd3Po0DFmf5iqBXDWCUDk7FPBnq9hTh8UXV0&#10;fjd8F2iZJbPknrrmGVKjiyJ1BPEPgBEbbhr4dPRQt6FdIreR0XSg6Yj5T5Mcxu/6HFGX/83mFwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAN57GZzaAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQ&#10;he8m/odmTLy5RZGGRcqGGD2r6A+YpbUQ6ZTQLov/3vGkxzfv5c336sPmJ7HaJY6BNNzuMhCW+mBG&#10;cho+3p9vShAxIRmcAlkN3zbCobm8qLEy4Uxvdu2SE1xCsUINQ0pzJWXsB+sx7sJsib3PsHhMLBcn&#10;zYJnLveTvMsyJT2OxB8GnO3jYPuv7uQ1qKJf1X5p9y/l/NRidu9c271qfX21tQ8gkt3SXxh+8Rkd&#10;GmY6hhOZKCYNeaEYPWkoC97EgVzlCsSRD0qBbGr5f0HzAwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAK8FouofAgAAtwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAN57GZzaAAAACQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m43180,l,,,10159r43180,l43180,xe" fillcolor="#0562c1" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Si</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3338,52 +3090,52 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bureau du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Fonds fiduciaire multipartenaires (MPTFO) doit être contacté pour obtenir des instructions supplémentaires </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="00584A18">
           <w:rPr>
             <w:color w:val="0562C1"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>executivecoordinator.mptfo@undp.org). Dans les cas où le MPTFO ne soutient pas le programme commun, par exemple lorsque les seuils minimaux ne sont pas atteints, le dispositif</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>local</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3400,110 +3152,79 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>vous référer à la Politique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidR="007C2FE4" w:rsidRPr="007C2FE4">
           <w:rPr>
             <w:iCs/>
             <w:color w:val="4471C4"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
-          <w:t>Gestion du transfert de flux de trésorerie lorsque le Programme des Nations Unies pour le Développement (PNUD) agit en tant qu’agent d’</w:t>
-[...8 lines deleted...]
-          <w:t>administratio</w:t>
+          <w:t>Gestion du transfert de flux de trésorerie lorsque le Programme des Nations Unies pour le Développement (PNUD) agit en tant qu’agent d’administratio</w:t>
         </w:r>
         <w:r w:rsidRPr="007C2FE4">
           <w:rPr>
             <w:iCs/>
             <w:color w:val="4471C4"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
-          <w:t>s</w:t>
+          <w:t>stion</w:t>
         </w:r>
-        <w:r w:rsidRPr="007C2FE4">
-[...15 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:i/>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-3"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> plus de détails.</w:t>
+      <w:r>
+        <w:t>our plus de détails.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Pour obtenir des conseils sur cet arrangement, veuillez contacter l'OFM/FPMR/CFRA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B255FB9" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="37"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D6191E" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
@@ -3781,98 +3502,85 @@
     </w:p>
     <w:p w14:paraId="7DB1E225" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="79"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C3DA0A0" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="668" w:right="355"/>
       </w:pPr>
       <w:r>
-        <w:t>La reconnaissance des revenus par le PNUD en tant qu'organisation participante sera enregistrée dans le grand livre après la signature du protocole d'accord et la réception d'un document programmatique approuvé par le comité de pilotage ou d'un document de projet signé (</w:t>
-[...7 lines deleted...]
-        <w:t>) entre les PUNO.</w:t>
+        <w:t>La reconnaissance des revenus par le PNUD en tant qu'organisation participante sera enregistrée dans le grand livre après la signature du protocole d'accord et la réception d'un document programmatique approuvé par le comité de pilotage ou d'un document de projet signé (ProDoc) entre les PUNO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5347E547" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0833B5C1" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="668" w:right="355"/>
       </w:pPr>
       <w:r>
         <w:t>Les bureaux du PNUD doivent fournir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">le </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>le ProDoc</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>signé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>et les procès-verbaux du comité de pilotage approuvés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4917,53 +4625,53 @@
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gérer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le programme. C'est à l'agent de gestion qu'incombera la responsabilité du programme et la responsabilité financière de l'aide apportée par les Nations unies au programme commun.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E2AA64" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00584A18" w:rsidSect="002B3573">
+        <w:sectPr w:rsidR="00584A18" w:rsidSect="00074CE1">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1660" w:right="1080" w:bottom="1660" w:left="1340" w:header="720" w:footer="1453" w:gutter="0"/>
+          <w:pgMar w:top="1660" w:right="1080" w:bottom="1620" w:left="1340" w:header="720" w:footer="1069" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10AF8F2E" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="668" w:right="356"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
@@ -6373,59 +6081,51 @@
       <w:r>
         <w:t>services administratifs reste fixé à 1 % du montant total de la contribution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B60E27D" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="39"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EDDAB6D" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="668" w:right="354"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Les bureaux du PNUD doivent fournir le </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> signé</w:t>
+        <w:t>Les bureaux du PNUD doivent fournir le ProDoc signé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>et les procès-verbaux du comité de pilotage approuvés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>qui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6719,100 +6419,97 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>d'une semaine à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>compter de leur signature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF7ADA9" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DDE717B" w14:textId="77777777" w:rsidR="00201D4B" w:rsidRDefault="00201D4B">
-[...17 lines deleted...]
-    <w:p w14:paraId="75CA7299" w14:textId="36546B89" w:rsidR="00201D4B" w:rsidRPr="00201D4B" w:rsidRDefault="00201D4B" w:rsidP="00201D4B">
+    <w:p w14:paraId="75CA7299" w14:textId="36546B89" w:rsidR="00201D4B" w:rsidRDefault="00201D4B" w:rsidP="00201D4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="100" w:right="355"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="44536A"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00201D4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Financement</w:t>
       </w:r>
       <w:r w:rsidRPr="00201D4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> parallèle</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="06600FC4" w14:textId="77777777" w:rsidR="00715E32" w:rsidRPr="00201D4B" w:rsidRDefault="00715E32" w:rsidP="00201D4B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="666"/>
+          <w:tab w:val="left" w:pos="668"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="100" w:right="355"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="44536A"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1B937E1A" w14:textId="5A908851" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="668" w:right="355"/>
         <w:rPr>
           <w:color w:val="44536A"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -6914,51 +6611,55 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>relatives</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>aux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>contributions autres que de base s'appliquent, étant donné que les accords sont conclus entre le PNUD et le donateur</w:t>
+        <w:t xml:space="preserve">contributions </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>autres que de base s'appliquent, étant donné que les accords sont conclus entre le PNUD et le donateur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7042,101 +6743,59 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suivre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>celui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">des accords de partage des coûts du PNUD dans le cadre des </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="003A7F86">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="00584A18" w:rsidRPr="003A7F86">
           <w:rPr>
             <w:iCs/>
             <w:color w:val="0071BB"/>
           </w:rPr>
-          <w:t>contrib</w:t>
+          <w:t>contributions au titre d’autres ressources</w:t>
         </w:r>
-        <w:r w:rsidRPr="003A7F86">
-[...41 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00584A18">
           <w:rPr>
             <w:color w:val="333333"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04596931" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="752523B0" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EC7E13C" w14:textId="77777777" w:rsidR="00201D4B" w:rsidRPr="00201D4B" w:rsidRDefault="00201D4B" w:rsidP="00201D4B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -7617,60 +7276,61 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Politique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidR="003A7F86" w:rsidRPr="003A7F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Gestion du transfert de flux de trésorerie lorsque le Programme des Nations Unies pour le Développement (PNUD) agit en tant qu’agent d’administration</w:t>
         </w:r>
-        <w:r w:rsidR="006B1AAF" w:rsidRPr="003A7F86">
+        <w:r w:rsidR="006B1AAF" w:rsidRPr="00074CE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>pour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>plus de détails.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117CC775" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AFC82DB" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -7932,54 +7592,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Nations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Unies</w:t>
       </w:r>
       <w:r w:rsidR="00201D4B">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>participante</w:t>
+        <w:t xml:space="preserve"> participante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(PUNO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560E9B38" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0965A337" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
@@ -8108,111 +7765,95 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du document</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de projet signé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t>). Ces documents doivent clairement indiquer</w:t>
+        <w:t>(ProDoc). Ces documents doivent clairement indiquer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>budget financé et non financé pour le PNUD et le montant total approuvé pour le PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B332FBA" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="951"/>
         </w:tabs>
         <w:spacing w:before="265"/>
         <w:ind w:left="951" w:right="355" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Les bureaux nationaux doivent télécharger</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">le </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> signé</w:t>
+        <w:t>le ProDoc signé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>et les procès-verbaux du Comité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de pilotage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8397,63 +8038,55 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>signature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ProDoc</w:t>
-[...6 lines deleted...]
-        <w:t>/la</w:t>
+        <w:t>ProDoc/la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>réception</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -8746,55 +8379,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du PNUD doivent être téléchargés sur UNITY/UNall.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A21D18D" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="950"/>
           <w:tab w:val="left" w:pos="952"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="355"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Après la création d'un dossier dans UNall, le GSSC conseillera le responsable de programme concerné sur le code du donateur et le code du fonds. Le responsable de programme établira </w:t>
-[...3 lines deleted...]
-        <w:t>alors</w:t>
+        <w:t>Après la création d'un dossier dans UNall, le GSSC conseillera le responsable de programme concerné sur le code du donateur et le code du fonds. Le responsable de programme établira alors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projet,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8980,51 +8609,51 @@
       </w:r>
       <w:r>
         <w:t>dans certains cas, veuillez</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>vous</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E710403" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00584A18" w:rsidSect="002B3573">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1660" w:right="1080" w:bottom="1660" w:left="1340" w:header="720" w:footer="1453" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40B3AF3F" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
+    <w:p w14:paraId="40B3AF3F" w14:textId="2A95B92C" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="5" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="951" w:right="192"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487374848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5446E78B" wp14:editId="3F2DA2DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2618739</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>334658</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="43180" cy="10160"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Graphic 7"/>
                 <wp:cNvGraphicFramePr>
@@ -9064,78 +8693,78 @@
                               <a:lnTo>
                                 <a:pt x="43180" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="871697"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6E0639CC" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:206.2pt;margin-top:26.35pt;width:3.4pt;height:.8pt;z-index:-15941632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="43180,10160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByGQbuIAIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L467LU2NOMXQosOA&#10;oivQDDsrshwbk0WNUmL370fJlhNspw27SJT5RD0+kt7cDp1mJ4WuBVPyfLHkTBkJVWsOJf+2e3i3&#10;5sx5YSqhwaiSvyrHb7dv32x6W6graEBXChkFMa7obckb722RZU42qhNuAVYZctaAnfB0xENWoegp&#10;eqezq+VylfWAlUWQyjn6ej86+TbGr2sl/de6dsozXXLi5uOKcd2HNdtuRHFAYZtWTjTEP7DoRGvo&#10;0TnUvfCCHbH9I1TXSgQHtV9I6DKo61aqmANlky9/y+alEVbFXEgcZ2eZ3P8LK59OL/YZA3VnH0H+&#10;cKRI1ltXzJ5wcBNmqLELWCLOhqji66yiGjyT9PHD+3xNUkvy5Mt8FTXORJGuyqPznxXEMOL06PxY&#10;gipZokmWHEwykQoZSqhjCT1nVELkjEq4H0tohQ/3Ardgsn7m0SQawdfBSe0gonxIYOKakiCaZ4Q2&#10;l0jK6AKVfGm3MdqIoaQ/3gRWFC350z7izq/+DTYJmWJJDU6Nz4SU43uzDPT2pdAOdFs9tFqH1B0e&#10;9nca2UmQouvrfHVzPdG9gMUeGMseGmAP1eszsp4mpeTu51Gg4kx/MdSKYaySgcnYJwO9voM4fFF1&#10;dH43fBdomSWz5J665glSo4sidQTxD4ARG24a+HT0ULehXSK3kdF0oOmI+U+THMbv8hxR5//N9hcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMQ4uK3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNA&#10;EIbvJr7DZky82QVEbZGlMaaePDRFDxy37BSI7CxhtxR8eseTHmfmyz/fn29n24sJR985UhCvIhBI&#10;tTMdNQo+P97u1iB80GR07wgVLOhhW1xf5Toz7kIHnMrQCA4hn2kFbQhDJqWvW7Tar9yAxLeTG60O&#10;PI6NNKO+cLjtZRJFj9LqjvhDqwd8bbH+Ks9Wwftiq9Nu2FTfU7Vf+yWS5U7ulbq9mV+eQQScwx8M&#10;v/qsDgU7Hd2ZjBe9gjROUkYVPCRPIBhI400C4siL9B5kkcv/DYofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAHIZBu4gAgAAtwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAxDi4rfAAAACQEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m43180,l,,,10159r43180,l43180,xe" fillcolor="#871697" stroked="f">
+              <v:shape w14:anchorId="70CD5DED" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:206.2pt;margin-top:26.35pt;width:3.4pt;height:.8pt;z-index:-15941632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="43180,10160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByGQbuIAIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L467LU2NOMXQosOA&#10;oivQDDsrshwbk0WNUmL370fJlhNspw27SJT5RD0+kt7cDp1mJ4WuBVPyfLHkTBkJVWsOJf+2e3i3&#10;5sx5YSqhwaiSvyrHb7dv32x6W6graEBXChkFMa7obckb722RZU42qhNuAVYZctaAnfB0xENWoegp&#10;eqezq+VylfWAlUWQyjn6ej86+TbGr2sl/de6dsozXXLi5uOKcd2HNdtuRHFAYZtWTjTEP7DoRGvo&#10;0TnUvfCCHbH9I1TXSgQHtV9I6DKo61aqmANlky9/y+alEVbFXEgcZ2eZ3P8LK59OL/YZA3VnH0H+&#10;cKRI1ltXzJ5wcBNmqLELWCLOhqji66yiGjyT9PHD+3xNUkvy5Mt8FTXORJGuyqPznxXEMOL06PxY&#10;gipZokmWHEwykQoZSqhjCT1nVELkjEq4H0tohQ/3Ardgsn7m0SQawdfBSe0gonxIYOKakiCaZ4Q2&#10;l0jK6AKVfGm3MdqIoaQ/3gRWFC350z7izq/+DTYJmWJJDU6Nz4SU43uzDPT2pdAOdFs9tFqH1B0e&#10;9nca2UmQouvrfHVzPdG9gMUeGMseGmAP1eszsp4mpeTu51Gg4kx/MdSKYaySgcnYJwO9voM4fFF1&#10;dH43fBdomSWz5J665glSo4sidQTxD4ARG24a+HT0ULehXSK3kdF0oOmI+U+THMbv8hxR5//N9hcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMQ4uK3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNA&#10;EIbvJr7DZky82QVEbZGlMaaePDRFDxy37BSI7CxhtxR8eseTHmfmyz/fn29n24sJR985UhCvIhBI&#10;tTMdNQo+P97u1iB80GR07wgVLOhhW1xf5Toz7kIHnMrQCA4hn2kFbQhDJqWvW7Tar9yAxLeTG60O&#10;PI6NNKO+cLjtZRJFj9LqjvhDqwd8bbH+Ks9Wwftiq9Nu2FTfU7Vf+yWS5U7ulbq9mV+eQQScwx8M&#10;v/qsDgU7Hd2ZjBe9gjROUkYVPCRPIBhI400C4siL9B5kkcv/DYofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAHIZBu4gAgAAtwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAxDi4rfAAAACQEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m43180,l,,,10159r43180,l43180,xe" fillcolor="#871697" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>référer à la section intitulée (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Utilisation du code de donateur 10714 pour le PNUD en tant que PUNO uniquement</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">). </w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715E32">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00074CE1">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="00584A18">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>Liste des codes donateurs MPTF actuels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4856DAA7" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="949"/>
           <w:tab w:val="left" w:pos="951"/>
         </w:tabs>
         <w:spacing w:before="6" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="951" w:right="354" w:hanging="284"/>
       </w:pPr>
@@ -9240,72 +8869,61 @@
       </w:r>
       <w:r>
         <w:t>téléchargée</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dans UNITY/UNall en même temps que la bourse créée :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470F1F8B" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7" w:after="1"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="814" w:type="dxa"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblInd w:w="1008" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2344"/>
         <w:gridCol w:w="6560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00584A18" w14:paraId="16F2AB6C" w14:textId="77777777">
+      <w:tr w:rsidR="00584A18" w14:paraId="16F2AB6C" w14:textId="77777777" w:rsidTr="00074CE1">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A3A0066" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="264" w:lineRule="exact"/>
               <w:ind w:left="53" w:right="54"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Unité</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9365,51 +8983,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>se</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>rapporte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584A18" w14:paraId="12794902" w14:textId="77777777">
+      <w:tr w:rsidR="00584A18" w14:paraId="12794902" w14:textId="77777777" w:rsidTr="00074CE1">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76A71B08" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03C50915" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="53" w:right="52"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Référence</w:t>
             </w:r>
             <w:r>
@@ -9611,51 +9229,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Project</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Settings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584A18" w14:paraId="06D50A9B" w14:textId="77777777">
+      <w:tr w:rsidR="00584A18" w14:paraId="06D50A9B" w14:textId="77777777" w:rsidTr="00074CE1">
         <w:trPr>
           <w:trHeight w:val="1345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51F288F3" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="607CA718" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="915" w:hanging="545"/>
             </w:pPr>
             <w:r>
               <w:t>Numéro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9797,51 +9415,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="46BE1FC1" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>champ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>supplémentaire).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584A18" w14:paraId="752D4C04" w14:textId="77777777">
+      <w:tr w:rsidR="00584A18" w14:paraId="752D4C04" w14:textId="77777777" w:rsidTr="00074CE1">
         <w:trPr>
           <w:trHeight w:val="801"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36048778" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="265"/>
               <w:ind w:left="53" w:right="44"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Monnaie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
@@ -10012,51 +9630,51 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00FFECD5" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="247" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>l'accord.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584A18" w14:paraId="2A40BDD1" w14:textId="77777777">
+      <w:tr w:rsidR="00584A18" w14:paraId="2A40BDD1" w14:textId="77777777" w:rsidTr="00074CE1">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65CA2ED6" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="85"/>
               <w:ind w:left="53" w:right="48"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Taux</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10117,51 +9735,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>GMS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584A18" w14:paraId="798EC7DF" w14:textId="77777777">
+      <w:tr w:rsidR="00584A18" w14:paraId="798EC7DF" w14:textId="77777777" w:rsidTr="00074CE1">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10BEB898" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="53" w:right="53"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
@@ -10243,51 +9861,51 @@
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>figure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">dans </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>l'accord</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584A18" w14:paraId="7B95E378" w14:textId="77777777">
+      <w:tr w:rsidR="00584A18" w14:paraId="7B95E378" w14:textId="77777777" w:rsidTr="00074CE1">
         <w:trPr>
           <w:trHeight w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7596B743" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="217"/>
               <w:ind w:left="54" w:right="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10362,99 +9980,99 @@
             </w:r>
             <w:r>
               <w:t>du</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>comptable pertinentes pour chaque projet inclus dans l'accord.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584A18" w14:paraId="2454200E" w14:textId="77777777">
+      <w:tr w:rsidR="00584A18" w14:paraId="2454200E" w14:textId="77777777" w:rsidTr="00074CE1">
         <w:trPr>
           <w:trHeight w:val="1197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40446F46" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C6DB3DD" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="646" w:hanging="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Calendrier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">des </w:t>
             </w:r>
             <w:r>
               <w:t>paiements :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3799DA2F" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3799DA2F" w14:textId="4CED9FDB" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61"/>
               <w:ind w:right="153"/>
             </w:pPr>
             <w:r>
               <w:t>Les utilisateurs doivent allouer le calendrier de paiement à tous les projets</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>sur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>la</w:t>
@@ -10516,56 +10134,62 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>donateur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>pour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>le calendrier de paiement spécifique. Utilisez le "+" pour ajouter plusieurs tranches de paiement ou plusieurs ACO.</w:t>
+              <w:t xml:space="preserve">le calendrier de paiement spécifique. </w:t>
+            </w:r>
+            <w:r w:rsidR="00715E32">
+              <w:t>Utilisez-le “</w:t>
+            </w:r>
+            <w:r>
+              <w:t>+" pour ajouter plusieurs tranches de paiement ou plusieurs ACO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584A18" w14:paraId="281852D3" w14:textId="77777777">
+      <w:tr w:rsidR="00584A18" w14:paraId="281852D3" w14:textId="77777777" w:rsidTr="00074CE1">
         <w:trPr>
           <w:trHeight w:val="4298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A5E90E7" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28E9C343" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AF4B6E9" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
@@ -10703,59 +10327,51 @@
               <w:t>lorsque</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>les utilisateurs souhaitent inclure des informations ou des commentaires supplémentaires.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="244C196F" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="826"/>
               </w:tabs>
               <w:ind w:left="826" w:right="120"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">C'est ici que le fichier PDF scanné du </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> signé et du procès-verbal du comité de pilotage doit être téléchargé. Veillez à ce que les documents soient clairs et lisibles et à ce qu'ils comprennent toutes les pages des accords signés.</w:t>
+              <w:t>C'est ici que le fichier PDF scanné du ProDoc signé et du procès-verbal du comité de pilotage doit être téléchargé. Veillez à ce que les documents soient clairs et lisibles et à ce qu'ils comprennent toutes les pages des accords signés.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Inclure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>tout</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -12521,51 +12137,51 @@
       <w:r>
         <w:t>Entrée</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7909BC1D" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0582AA70" w14:textId="531A6A5A" w:rsidR="00584A18" w:rsidRDefault="00000000" w:rsidP="00074CE1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="951" w:right="351"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le module de gestion des contrats de Quantum est utilisé pour enregistrer les contributions. Il convient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>saisir</w:t>
@@ -12908,60 +12524,54 @@
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>seront</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suivantes</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00715E32">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42095450" w14:textId="77777777" w:rsidR="00DF43D6" w:rsidRDefault="00DF43D6" w:rsidP="00DF43D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CA91213" w14:textId="77777777" w:rsidR="00DF43D6" w:rsidRDefault="00DF43D6" w:rsidP="00DF43D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7027D22F" w14:textId="77777777" w:rsidR="00DF43D6" w:rsidRDefault="00DF43D6" w:rsidP="00DF43D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
@@ -15259,101 +14869,78 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>champ MPTF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quantum Project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Number</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sous l'onglet </w:t>
-[...18 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">sous l'onglet Additional Information dans la page Manage Financial Project Settings pour permettre le reporting au fonds par le biais du </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00584A18" w:rsidRPr="00074CE1">
           <w:rPr>
-            <w:color w:val="4471C4"/>
-            <w:u w:val="single" w:color="4471C4"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MPTF Gateway</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00584A18" w:rsidRPr="00074CE1">
           <w:rPr>
-            <w:color w:val="000000"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00074CE1">
         <w:t>; et</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777E0D11" w14:textId="4AE340C4" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1513"/>
           <w:tab w:val="left" w:pos="1515"/>
         </w:tabs>
         <w:ind w:right="360" w:hanging="424"/>
       </w:pPr>
       <w:r>
         <w:t>Veiller à ce que les recettes enregistrées pour un numéro de projet du PNUD ne proviennent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -15437,71 +15024,57 @@
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>multipartenaires</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(voir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="00584A18">
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
-          <w:t xml:space="preserve">orientations </w:t>
-[...13 lines deleted...]
-          <w:t>u POPP</w:t>
+          <w:t>orientations du POPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C84C0C" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="260" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1179" w:right="359"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>GSSC</w:t>
       </w:r>
@@ -16156,59 +15729,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">dans le champ MPTF Quantum Project </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (numéro de projet du MPTF). Par conséquent, les demandes</w:t>
+        <w:t>dans le champ MPTF Quantum Project Number (numéro de projet du MPTF). Par conséquent, les demandes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -16380,55 +15945,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Number</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003A7F86">
         <w:t> »</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>est</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>utilisé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
@@ -16583,57 +16146,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+      <w:r>
+        <w:t>Number,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>même</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>après que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -16751,51 +16309,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>champ Numéro de projet MPTF Quantum doit rester inchangé afin de permettre l'établissement de rapports sur les périodes antérieures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158D2270" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="22"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EB6829B" w14:textId="479BA94E" w:rsidR="00584A18" w:rsidRDefault="00000000" w:rsidP="00DF43D6">
+    <w:p w14:paraId="5EB6829B" w14:textId="376ED7B6" w:rsidR="00584A18" w:rsidRDefault="00000000" w:rsidP="00DF43D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
           <w:tab w:val="left" w:pos="668"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="668" w:right="357"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Une</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fois</w:t>
@@ -16838,55 +16396,53 @@
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Project</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Number</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>est</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>utilisé</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -16930,66 +16486,62 @@
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>reflétant l'unique</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MPTF</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>project</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>reference</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ID,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>l'information</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -17058,91 +16610,78 @@
       <w:r>
         <w:t>supprimée</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>même</w:t>
       </w:r>
       <w:r w:rsidR="00DF43D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>après que</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">les fonds du MPTF </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>les fonds du MPTF project</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ID soient</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>complètement utilisés. L'ID original du projet</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">MPTF dans le champ MPTF Quantum Project </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> doit rester inchangé, afin de permettre l'établissement</w:t>
+        <w:t>MPTF dans le champ MPTF Quantum Project Number doit rester inchangé, afin de permettre l'établissement</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rapports</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17208,59 +16747,59 @@
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>détaillés</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>peuvent</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF43D6">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">être trouvés </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00DF43D6">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="00584A18" w:rsidRPr="00DF43D6">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>ici</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00584A18">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1ABD5E1C" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DD01DED" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Utilisation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
@@ -17639,157 +17178,144 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68690B42" w14:textId="70541F50" w:rsidR="00584A18" w:rsidRDefault="00800639">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1179"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="1179" w:hanging="359"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Fonds de Relèvement du </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Fonds de Relèvement du Soudab du Sud (pas</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t>fin</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>spécifiée)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E1DFE3" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1178"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="1178" w:hanging="358"/>
       </w:pPr>
       <w:r>
         <w:t>Rwanda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>One</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>UN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Fund</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(fin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1456BE8A" w14:textId="47D8CF84" w:rsidR="00584A18" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -17986,295 +17512,255 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="667"/>
         </w:tabs>
         <w:spacing w:before="266"/>
         <w:ind w:left="667" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Politiques</w:t>
       </w:r>
       <w:r w:rsidR="003A7F86">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> connexes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D22462A" w14:textId="35FCFF7A" w:rsidR="00584A18" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4D22462A" w14:textId="35FCFF7A" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1092"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="269" w:lineRule="exact"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
-          <w:t>Gestio</w:t>
-[...7 lines deleted...]
-          <w:t>n</w:t>
+          <w:t>Gestion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-3"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="003A7F86" w:rsidRPr="003A7F86">
+        <w:r w:rsidRPr="003A7F86">
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-3"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>parallè</w:t>
         </w:r>
-        <w:r w:rsidR="003A7F86">
+        <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-3"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve">le </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>des</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-1"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>fonds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36EA8DB4" w14:textId="72C22025" w:rsidR="00584A18" w:rsidRDefault="00000000">
+    <w:p w14:paraId="36EA8DB4" w14:textId="72C22025" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1092"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>Gestion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-3"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
-          <w:t>fond</w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">fonds </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-2"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>communs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F4B0110" w14:textId="5BA4D75E" w:rsidR="00584A18" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5F4B0110" w14:textId="5BA4D75E" w:rsidR="00584A18" w:rsidRDefault="003A7F86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1092"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="003A7F86" w:rsidRPr="003A7F86">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="003A7F86">
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>Gestion du transfert de flux de trésorerie: Programme des Nations Unies pour le Développement (PNUD) en tant qu’organisation des Nations Unies participante</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B74B860" w14:textId="54F26B08" w:rsidR="00584A18" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5B74B860" w14:textId="54F26B08" w:rsidR="00584A18" w:rsidRDefault="003A7F86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1092"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="269" w:lineRule="exact"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="003A7F86" w:rsidRPr="003A7F86">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="003A7F86">
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
-          <w:t>Gestion du transfert de flux de trésorerie lorsque le Pr</w:t>
-[...15 lines deleted...]
-          <w:t>gramme des Nations Unies pour le Développement (PNUD) agit en tant qu’agent d’administration</w:t>
+          <w:t>Gestion du transfert de flux de trésorerie lorsque le Programme des Nations Unies pour le Développement (PNUD) agit en tant qu’agent d’administration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27D2147E" w14:textId="32A1ED45" w:rsidR="00584A18" w:rsidRDefault="00000000">
+    <w:p w14:paraId="27D2147E" w14:textId="32A1ED45" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1092"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>Note</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-5"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>d'orientation</w:t>
         </w:r>
@@ -18322,67 +17808,51 @@
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>la</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-5"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
-          <w:t>pr</w:t>
-[...15 lines deleted...]
-          <w:t>grammation</w:t>
+          <w:t>programmation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-2"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve"> conjointe</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A7F86">
         <w:rPr>
           <w:color w:val="4471C4"/>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
           <w:u w:val="single" w:color="4471C4"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4168E28A" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="181"/>
@@ -18451,65 +17921,65 @@
       <w:r>
         <w:t>reconnaissance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>revenus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A66AA91" w14:textId="2CC0DE7F" w:rsidR="00584A18" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5A66AA91" w14:textId="2CC0DE7F" w:rsidR="00584A18" w:rsidRPr="00074CE1" w:rsidRDefault="00584A18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="819"/>
         </w:tabs>
         <w:spacing w:before="183"/>
         <w:ind w:left="819" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>Document</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>d'orientation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
@@ -18521,167 +17991,541 @@
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t>IPSAS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4471C4"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="4471C4"/>
           </w:rPr>
           <w:t xml:space="preserve"> 23</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A7F86">
         <w:rPr>
           <w:color w:val="4471C4"/>
           <w:spacing w:val="-5"/>
           <w:u w:val="single" w:color="4471C4"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00584A18">
+    <w:p w14:paraId="1EA1FD37" w14:textId="77777777" w:rsidR="00492DDF" w:rsidRDefault="00492DDF" w:rsidP="00492DDF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="819"/>
+        </w:tabs>
+        <w:spacing w:before="183"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0485AE" w14:textId="77777777" w:rsidR="00492DDF" w:rsidRPr="00287744" w:rsidRDefault="00492DDF" w:rsidP="00492DDF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287744">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287744">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E655D52" w14:textId="57278C12" w:rsidR="00492DDF" w:rsidRDefault="00492DDF" w:rsidP="00074CE1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="819"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="474"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00287744">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287744">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00492DDF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1660" w:right="1080" w:bottom="1660" w:left="1340" w:header="720" w:footer="1453" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00B64581" w14:textId="77777777" w:rsidR="002B3573" w:rsidRDefault="002B3573">
+    <w:p w14:paraId="5BFC71EC" w14:textId="77777777" w:rsidR="00F16470" w:rsidRDefault="00F16470">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="540AD87B" w14:textId="77777777" w:rsidR="002B3573" w:rsidRDefault="002B3573">
+    <w:p w14:paraId="0B30700D" w14:textId="77777777" w:rsidR="00F16470" w:rsidRDefault="00F16470">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="409FB3A6" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="409FB3A6" w14:textId="3572119C" w:rsidR="00584A18" w:rsidRDefault="00715E32" w:rsidP="00074CE1">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3048"/>
+      </w:tabs>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487375360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26A48D8D" wp14:editId="11D710EC">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E6ED0D1" wp14:editId="4A7E40F6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>901839</wp:posOffset>
+                <wp:posOffset>6217285</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>8988361</wp:posOffset>
+                <wp:posOffset>9384030</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="817880" cy="165100"/>
+              <wp:extent cx="726440" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Textbox 5"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="726440" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1489F619" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Version</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>#</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6E6ED0D1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:489.55pt;margin-top:738.9pt;width:57.2pt;height:13pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDT4ITMkwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1Gm1FBQ1XQErENIK&#10;kHb5ANexm4jYY2bcJv17xt60RXBb7cUee8Zv3nvjze3kB3G0SD2ERi4XlRQ2GGj7sG/kz8fPb95L&#10;QUmHVg8QbCNPluTt9vWrzRhru4IOhtaiYJBA9Rgb2aUUa6XIdNZrWkC0gZMO0OvER9yrFvXI6H5Q&#10;q6paqxGwjQjGEvHt3VNSbgu+c9ak786RTWJoJHNLZcWy7vKqthtd71HHrjczDf0MFl73gZteoO50&#10;0uKA/X9QvjcIBC4tDHgFzvXGFg2sZln9o+ah09EWLWwOxYtN9HKw5tvxIf5AkaaPMPEAiwiK92B+&#10;EXujxkj1XJM9pZq4OgudHPq8swTBD9nb08VPOyVh+PLdan1zwxnDqeX67bIqfqvr44iUvljwIgeN&#10;RB5XIaCP95Rye12fS2YuT+0zkTTtJi7J4Q7aE2sYeYyNpN8HjVaK4Wtgn/LMzwGeg905wDR8gvIz&#10;spQAHw4JXF86X3HnzjyAQmj+LHnCf59L1fVLb/8AAAD//wMAUEsDBBQABgAIAAAAIQB/nW4V4gAA&#10;AA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1KmybEqSoEJyREGg4cndhN&#10;rMbrELtt+Hu2p3Lb0TzNzuSbyfXsZMZgPUqYzwQwg43XFlsJX9XbwxpYiAq16j0aCb8mwKa4vclV&#10;pv0ZS3PaxZZRCIZMSehiHDLOQ9MZp8LMDwbJ2/vRqUhybLke1ZnCXc8fhVhxpyzSh04N5qUzzWF3&#10;dBK231i+2p+P+rPcl7aqUoHvq4OU93fT9hlYNFO8wnCpT9WhoE61P6IOrJeQJumcUDKekoRGXBCR&#10;LpbAarqWYrEGXuT8/4ziDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANPghMyTAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH+dbhXiAAAA&#10;DgEAAA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1489F619" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Version</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>#</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02B0F824" wp14:editId="4018BEBA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>2849245</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9384030</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2072005" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2072005" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5F0977D7" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Date</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>d'entrée</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>en vigueur</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t>1/1/2019</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="02B0F824" id="Textbox 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:224.35pt;margin-top:738.9pt;width:163.15pt;height:13pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgNAvPlwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uGyEQvlfqOyDuMWtLSauV11GaqFWl&#10;KK2U9gEwC17UXYbOYO/67TOQtV21tyoXGGD4+H5Y305DLw4WyUNo5HJRSWGDgdaHXSN//vh89VEK&#10;Sjq0uodgG3m0JG8379+tx1jbFXTQtxYFgwSqx9jILqVYK0Wms4OmBUQb+NABDjrxEneqRT0y+tCr&#10;VVXdqBGwjQjGEvHuw+uh3BR856xJ35wjm0TfSOaWyohl3OZRbda63qGOnTczDf0fLAbtAz96hnrQ&#10;SYs9+n+gBm8QCFxaGBgUOOeNLRpYzbL6S81zp6MtWtgcimeb6O1gzdPhOX5HkaZPMHGARQTFRzC/&#10;iL1RY6R67smeUk3cnYVODoc8swTBF9nb49lPOyVheHNVfeCMrqUwfLa8uV5WxXB1uR2R0hcLg8hF&#10;I5HzKgz04ZFSfl/Xp5aZzOv7mUmatpPwbSbNnXlnC+2RtYwcZyPp916jlaL/GtivnP2pwFOxPRWY&#10;+nsoPyRLCnC3T+B8IXDBnQlwEIXX/Gly0n+uS9fla29eAAAA//8DAFBLAwQUAAYACAAAACEASSBg&#10;jeEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgNpHUIcaoKwQmpIg0H&#10;jk7sJlHjdYjdNvx9lxMcd+ZpdiZfz25gJzuF3qOC+4UAZrHxpsdWwWf1dpcCC1Gj0YNHq+DHBlgX&#10;11e5zow/Y2lPu9gyCsGQaQVdjGPGeWg663RY+NEieXs/OR3pnFpuJn2mcDfwByFW3Oke6UOnR/vS&#10;2eawOzoFmy8sX/vvbf1R7su+qp4Evq8OSt3ezJtnYNHO8Q+G3/pUHQrqVPsjmsAGBUmSSkLJSKSk&#10;EYRIuaR5NUlL8ZgCL3L+f0VxAQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOA0C8+XAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEkgYI3h&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5F0977D7" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Date</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>d'entrée</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>en vigueur</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t>1/1/2019</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26A48D8D" wp14:editId="12757BBD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>853440</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9380220</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="817880" cy="144780"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="817880" cy="165100"/>
+                        <a:ext cx="817880" cy="144780"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="17DD99CB" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Page</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
@@ -18729,60 +18573,59 @@
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="26A48D8D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Textbox 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:707.75pt;width:64.4pt;height:13pt;z-index:-15941120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBs+CaDkwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1MlKLFXUdLWwAiGt&#10;AGnhA1zHbiJij5lxm/TvGXvTFsEN7cUee8Zv3nvjzd3sR3G0SAOEVtarSgobDHRD2Lfyx/ePb9ZS&#10;UNKh0yME28qTJXm3ff1qM8XG3kAPY2dRMEigZoqt7FOKjVJkeus1rSDawEkH6HXiI+5Vh3pidD+q&#10;m6q6VRNgFxGMJeLbh+ek3BZ856xJX50jm8TYSuaWyopl3eVVbTe62aOO/WAWGvo/WHg9BG56gXrQ&#10;SYsDDv9A+cEgELi0MuAVODcYWzSwmrr6S81Tr6MtWtgciheb6OVgzZfjU/yGIs3vYeYBFhEUH8H8&#10;JPZGTZGapSZ7Sg1xdRY6O/R5ZwmCH7K3p4ufdk7C8OW6frdec8Zwqr59W1fFb3V9HJHSJwte5KCV&#10;yOMqBPTxkVJur5tzycLluX0mkubdzCU53EF3Yg0Tj7GV9Oug0Uoxfg7sU575OcBzsDsHmMYPUH5G&#10;lhLg/pDADaXzFXfpzAMohJbPkif857lUXb/09jcAAAD//wMAUEsDBBQABgAIAAAAIQDGHR2/3gAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdiNaIMSpKgQnJEQaDhydeJtE&#10;jdchdtvw92xO9Lbz0OxMtplcL044hs6ThuVCgUCqve2o0fBVvt09ggjRkDW9J9TwiwE2+fVVZlLr&#10;z1TgaRcbwSEUUqOhjXFIpQx1i86EhR+QWNv70ZnIcGykHc2Zw10vE6XW0pmO+ENrBnxpsT7sjk7D&#10;9puK1+7no/os9kVXlk+K3tcHrW9vpu0ziIhT/DfDXJ+rQ86dKn8kG0TP+D7hLXE+lqsVCLYkD4rX&#10;VDPFHMg8k5cr8j8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbPgmg5MBAAAaAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxh0dv94AAAANAQAA&#10;DwAAAAAAAAAAAAAAAADtAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="26A48D8D" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:67.2pt;margin-top:738.6pt;width:64.4pt;height:11.4pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/s54zlgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDu9dpW1Fgrr6MmUapK&#10;UVsp6QdgFryoC0NmsHf99x3w2q7aW9ULDDPD4703rO9G34uDQXIQGrmYzaUwQUPrwq6RP16fPqyk&#10;oKRCq3oIppFHQ/Ju8/7deoi1WUIHfWtQMEigeoiN7FKKdVWR7oxXNINoAhctoFeJj7irWlQDo/u+&#10;Ws7nH6sBsI0I2hBx9vFUlJuCb63R6Zu1ZJLoG8ncUlmxrNu8Vpu1qneoYuf0REP9AwuvXOBHL1CP&#10;KimxR/cXlHcagcCmmQZfgbVOm6KB1Szmf6h56VQ0RQubQ/FiE/0/WP318BK/o0jjPYw8wCKC4jPo&#10;n8TeVEOkeurJnlJN3J2FjhZ93lmC4Ivs7fHipxmT0JxcLW5XK65oLi1ubm45zpjXyxEpfTbgRQ4a&#10;iTyuQkAdnimdWs8tE5fT85lIGrejcG0jlxk0Z7bQHlnKwNNsJL3tFRop+i+B7cqjPwd4DrbnAFP/&#10;AOWDZEUBPu0TWFcIXHEnAjyHImH6M3nQv59L1/Vnb34BAAD//wMAUEsDBBQABgAIAAAAIQDB5gdU&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE0aUghxqgrBCQmRhgNH&#10;J3YTq/E6xG4b/r7bE9xmdkezb4v17AZ2NFOwHiXcLwQwg63XFjsJX/Xb3SOwEBVqNXg0En5NgHV5&#10;fVWoXPsTVua4jR2jEgy5ktDHOOach7Y3ToWFHw3SbucnpyLZqeN6UicqdwNPhMi4UxbpQq9G89Kb&#10;dr89OAmbb6xe7c9H81ntKlvXTwLfs72Utzfz5hlYNHP8C8MFn9ChJKbGH1AHNpBfpilFSaSrVQKM&#10;Ikm2JNHQ6EEIAbws+P8vyjMAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/7OeM5YBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAweYHVOEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADwAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="17DD99CB" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Page</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
@@ -18827,501 +18670,157 @@
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...297 lines deleted...]
-      </mc:AlternateContent>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F77FAF0" w14:textId="77777777" w:rsidR="002B3573" w:rsidRDefault="002B3573">
+    <w:p w14:paraId="6A50D399" w14:textId="77777777" w:rsidR="00F16470" w:rsidRDefault="00F16470">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1630FC46" w14:textId="77777777" w:rsidR="002B3573" w:rsidRDefault="002B3573">
+    <w:p w14:paraId="5A8F43A3" w14:textId="77777777" w:rsidR="00F16470" w:rsidRDefault="00F16470">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="69C31310" w14:textId="77777777" w:rsidR="00584A18" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71D2A876" w14:textId="75BBA841" w:rsidR="00584A18" w:rsidRDefault="00492DDF">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487374336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="534F09CE" wp14:editId="1A38059F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56A87A10" wp14:editId="5E478E5C">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6553200</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5943600</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-7620</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304596" cy="605140"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:docPr id="2129271950" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304596" cy="605140"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                </pic:spPr>
-[...60 lines deleted...]
-                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033E1162"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E484930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="667" w:hanging="568"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="667" w:hanging="568"/>
       </w:pPr>
       <w:rPr>
@@ -20286,113 +19785,124 @@
   <w:num w:numId="2" w16cid:durableId="1201941167">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1830172579">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1805460102">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1328900727">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2093505408">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1939824223">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="565916251">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00584A18"/>
+    <w:rsid w:val="00074CE1"/>
+    <w:rsid w:val="001640D5"/>
     <w:rsid w:val="00201D4B"/>
+    <w:rsid w:val="002451A9"/>
     <w:rsid w:val="002B3573"/>
+    <w:rsid w:val="003925C0"/>
     <w:rsid w:val="003A7F86"/>
+    <w:rsid w:val="00492DDF"/>
+    <w:rsid w:val="0055732B"/>
     <w:rsid w:val="00584A18"/>
     <w:rsid w:val="00642850"/>
     <w:rsid w:val="006B1AAF"/>
+    <w:rsid w:val="00715E32"/>
     <w:rsid w:val="007C2FE4"/>
     <w:rsid w:val="00800639"/>
+    <w:rsid w:val="00B33F88"/>
     <w:rsid w:val="00DF43D6"/>
+    <w:rsid w:val="00F16470"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="271C2202"/>
   <w15:docId w15:val="{DDD2079A-4737-4138-8A6B-954383E35783}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20786,50 +20296,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -20884,66 +20395,144 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A7F86"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A7F86"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00715E32"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00715E32"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00715E32"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00715E32"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00715E32"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00715E32"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11196" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11221" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/sitepages/Donor%20Reporting.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11216" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11216" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mptf.undp.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:executivecoordinator.mptfo@undp.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11276" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/Donor%20Codes/Forms/AllItems.aspx?RootFolder=/unit/ofrm/fbp/Donor%20Codes/Donor%20codes%20for%20MPTFs%20%28MPTFO%20as%20AA%29&amp;FolderCTID=0x012000DF1C897A51C31F42936D80339CD40E0F&amp;View=%7b140539DE-DCCC-487D-8BC2-6B6F12AA96E9%7d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2891" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFM/Shared%20Documents/Forms/AllItems.aspx?FolderCTID=0x01200000BF6763B005D14682430E0814FFD5DE&amp;id=%2Fteams%2FOFM%2FShared%20Documents%2FMPTF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11276" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2891" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11196" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/operating-guidelines-mptf-projects-implemented-undp-country-offices" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11221" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11221" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11216" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:executivecoordinator.mptfo@undp.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mptf.undp.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -21188,78 +20777,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>22486</Characters>
+  <Pages>10</Pages>
+  <Words>4021</Words>
+  <Characters>22924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>468</Lines>
-  <Paragraphs>167</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26521</CharactersWithSpaces>
+  <CharactersWithSpaces>26892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Althea Downie</dc:creator>
   <cp:keywords>, docId:9F0153D7F3B67B5EE78CF7FF8890BD63</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2024-01-17T00:00:00Z</vt:filetime>