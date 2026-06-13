--- v0 (2025-12-27)
+++ v1 (2026-06-13)
@@ -1,9709 +1,6798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0305CA75" w14:textId="34104D82" w:rsidR="00EB2B59" w:rsidRPr="00EB2B59" w:rsidRDefault="00EB2B59" w:rsidP="00752E28">
+    <w:p w14:paraId="00B5313E" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Joint Programming Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D11AFD" w14:textId="2BA7A2BD" w:rsidR="006C0A0D" w:rsidRDefault="006C0A0D" w:rsidP="00F55D1A">
+    <w:p w14:paraId="422EC860" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial,Times New Roman" w:cs="Arial,Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial,Times New Roman" w:hAnsi="Calibri" w:cs="Arial,Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Arial,Times New Roman" w:cs="Arial,Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial,Times New Roman" w:hAnsi="Calibri" w:cs="Arial,Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:vanish/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure Element – Relevant Policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C9F534" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope and application </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D89092" w14:textId="77777777" w:rsidR="007A4507" w:rsidRPr="00EB2B59" w:rsidRDefault="007A4507" w:rsidP="00F55D1A">
+    <w:p w14:paraId="39D0812A" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:vanish/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF807B8" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4CE10E" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="170F90F3" w14:textId="77777777" w:rsidR="00C30F70" w:rsidRPr="00EB2B59" w:rsidRDefault="00C30F70" w:rsidP="00DF118D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of this policy is to ensure that the revenue attributable to joint programming and pass-through arrangements is properly recorded. Policies should be applied so that arrangements are recorded and receivables raised, and the handling of cash and receipts takes place in a consistent, timely and accurate manner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C62AD4E" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409F4D4C" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Joint Programming Fund Management Options</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A652CC9" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Three fund management options for joint programming are as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5673DC22" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parallel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D0D846" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pooled; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2805B9B1" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pass-through.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB180FB" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAE1A89" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>While the parallel and pooled management modalities apply only to a joint programme, the pass-through arrangement is formalized through a single standalone joint program or multi-donor trust fund. The Multi-Donor Trust Fund Office (MPTFO) is only involved with pass-through funding mechanisms; country offices manage other funding arrangements, including certain pass-through arrangements where UNDP is administrative agent (AA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043CF5A1" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A7DEB5" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parallel funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10178898" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DFE397" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under parallel fund management, each organization independently manages its own funds from regular and other resources. The joint programme document consists at a minimum of a common workplan agreed by all participating UN organizations, an aggregated/consolidated budget showing the inputs from the various parties involved, the coordination mechanism and signatures of participating organizations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352B16C9" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5115EB78" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If UNDP is directing resources to the joint programme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">standard UNDP co-financing agreements will apply. Revenue will be recorded in the General Ledger when the agreement is signed. The balance of consecutive instalments during the year will also be recognized as revenue upon signature of the agreement and not in accordance with dates in the schedule of payments in the agreement. The same applies to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>multi-year contributions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F73B40" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A8EC3A" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recognition of the revenue depends on the clause in the signed agreement.  “Entry into effect” clauses in agreements could be that, in certain cases, the agreement is conditional upon certain conditions.  In such instances, revenue is recognized based on the full agreement amount at the time of signature of the agreement/ProDoc, etc. if it is known that these conditions form part of the donor’s general annual process. For instances where approval of a condition is required after which a formal communication from the donor is required before the commitment is confirmed, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">revenue should only be recognized upon submission of the confirmation by the donor or receipt of funds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667B4F13" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23957C39" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...33 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funds received prior to the agreement being signed are recorded in the General Ledger as a liability, as it is not considered revenue until the agreement is signed. Once the agreement is signed, the amount is recorded as revenue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CB54E6" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B84CC40" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pass-through fund management – UNDP as an administrative agent (AA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609CA524" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74783383" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="161A1952" w14:textId="77777777" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00F55D1A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under the pass-through fund management, two or more organizations develop a multi-donor trust fund or joint programme. If the donor(s) and participating UN organizations agree to channel the funds to participating organizations through one UN organization, then the pass-through modality applies. The UN organization channelling resources, called the Administrative Agent (‘AA’), is jointly selected by all participating organizations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425D15D6" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164AE859" w14:textId="77777777" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00F55D1A">
+    <w:p w14:paraId="081B864A" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0437E59C" w14:textId="77777777" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00F55D1A">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(i) MPTFO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FB8CAB" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2750300C" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="17C29382" w14:textId="77777777" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="007523F1">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where UNDP is selected as the AA, this role is in most cases fulfilled by the Multi-Partner Trust Fund Office (MPTFO) to maintain the segregation between UNDP as a participating UN organization (PUNO) and as an AA. The multi-donor trust fund or joint programme is formalized through a memorandum of understanding signed by each participating UN organization and the Multi-Partner Trust Fund Office as the AA. The Fund will be established upon signature by all participants. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A50117A" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBB5C58" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funds received for other participating organizations will be recorded in a separate joint programme/multi-donor trust fund account. Disbursements made to the participating organizations will be made from this fund within the timeframe set out in the memorandum of understanding, signed between MPTFO and PUNOs. This process is managed through the Multi-Partner Trust Fund Office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD292CE" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B56C5F9" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AA fees of 1 percent are considered exchange revenue and must be recorded as revenue when services have been rendered. For multi-year projects, the AA fee is recorded in accordance with UNDP’s IPSAS policy. The total amount of the fee that UNDP will charge against each contribution for providing administrative services remains at 1 percent of the total contribution amount. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF5B2D5" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDA52E6" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(ii) UNDP Offices:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AAF9E6" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0241DD2D" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
-[...96 lines deleted...]
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...839 lines deleted...]
-        <w:r w:rsidR="00792FA7" w:rsidRPr="00EB2B59">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If UNDP is selected to administer a pass-through fund management arrangement, the Multi-Partner Trust Fund Office (MPTFO) must be contacted for further instruction (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>executivecoordinator.mptfo@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EB2B59">
-[...35 lines deleted...]
-        <w:r w:rsidR="00F51E59" w:rsidRPr="00EB2B59">
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). In situations where the MPTFO does not support the joint programme, such as when minimum thresholds are not met, the local direct pass-through arrangement may be used. Please refer to the Policy: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:color w:val="4472C4" w:themeColor="accent5"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pass-Through Fund Management: UNDP as </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000268C8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>Administrative Agent (AA)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for further details.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For guidance on this arrangement, please reach out to OFM/FPMR/CFRA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CEBB0D" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CEAA1F1" w14:textId="66156E9C" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Such agreements should be submitted to GSSC via the UNITY/UNall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of these agreements being signed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70535837" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486C22A0" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pass-through fund management – UNDP as a participating UN organization (‘PUNO’)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77793CA6" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0118950F" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revenue recognition by UNDP as a participating organization will be recorded in the General Ledger after the Memorandum of Understanding is signed and upon receipt of an approved programmatic document by the Steering Committee or a signed project document (ProDoc) between the PUNOs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271B1187" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547C40E8" w14:textId="5F413933" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Offices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should provide the signed ProDoc and the approved Steering Committee minutes that reflect fully the approved amount for UNDP so that the Global Shared Service Centre (GSSC) can record the total approved allocation for UNDP, as revenue under GL account 51005, including for multi-year agreements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD2F9F5" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CBFCED" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Such agreements should be submitted to GSSC via the UNITY/ UNall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of these agreements being signed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B2F087" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C2627B" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pooled funding – UNDP as a managing agent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C48D0B1" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607ADF21" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Under this option, participating UN organizations (PUNOs) pool funds together and send them to one UN organization, called the managing agent (‘MA’), chosen jointly by participating UN organizations in consultation with the (sub-) national partner. The managing agent will support the (sub) national partner in managing the programme. Programme and financial accountability for UN support to the joint programme will rest with the managing agent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CEE41B" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7011C7F5" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The memorandum of understanding signed between the managing agent and the parties is a binding agreement that enters into force upon signature by authorized officials of the parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7530EE46" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7131DF66" w14:textId="643C5442" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revenue for joint programme implementation administered by UNDP as a managing agent, including on multi-year agreements, is recorded in the General Ledger when the agreement is signed. The total contribution in the agreement is recognized as revenue upon signature and not in accordance with the dates in the schedule of payments in the agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219B60C8" w14:textId="546190EC" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure Element – Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3888A289" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD040C7" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revenue Recognition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C51F86C" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB410E4" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revenue recognition is the process of recording revenue in the General Ledger accounts that is reported in the UNDP financial statements. Under IPSAS, while revenue may be recorded before cash is received, spending can only take place when cash is deposited in the UNDP bank accounts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F8C381" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57713368" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revenue for joint programme implementation administered by UNDP is recorded in the General Ledger when the agreement is signed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCE0D40" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DF1C60" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For multi-year contributions, revenue is recognized when the agreement is signed and not in accordance with the dates in the schedule of payments in the agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45507DB2" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF2E204" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>AA fees of 1 percent are considered exchange revenue and are recorded as revenue when services have been rendered. For multi-year projects, the AA fee is recorded in accordance with UNDP’s IPSAS policy. This means that it is to be taken into income as services are rendered, but for practical purposes, and because the amounts are not material, UNDP records these fees upfront. The total amount of the fee that UNDP will charge against each contribution for providing administrative services remains at 1 percent of the total contribution amount.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD590D0" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2161D6" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Offices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should provide the signed ProDoc and the approved Steering Committee minutes that reflect fully the approved amount for UNDP so that the Global Shared Service Centre (GSSC) can record the total approved allocation for UNDP, as revenue under GL account 51005, including for multi-year agreements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB34CB2" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F922F8A" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Such agreements should be submitted to GSSC via the  UNITY/UNall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of these agreements being signed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5636AA1B" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A28BA15" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parallel funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57777D29" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E097D51" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="44546A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Standard UNDP agreements are signed in these instances. Procedures under non-core contributions apply, as the agreements are between UNDP and the donor, and UNDP is programmatically accountable. The process should, therefore, follow the process for UNDP cost-sharing agreements under</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="000268C8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Arial,Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000268C8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Arial,Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>non-core contributions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1943B8" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D47EBFE" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B355CBE" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pass-through Fund Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5933CD66" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335B9CDE" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP as an AA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9DD02E" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D486541" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This occurs in most cases through a multi-donor trust fund. To maintain the segregation between the roles of UNDP as a participating UN organization and as an AA, the Multi-Partner Trust Fund Office fulfils the role as AA. Please refer to the Policy: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="000268C8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Pass-Through Fund Management: UNDP as Administrative Agent (AA)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F51E59" w:rsidRPr="00EB2B59">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for further details. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6141B5" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2722A774" w14:textId="7979560B" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In all cases, the Multi-Partner Trust Fund Office should be approached for AA arrangements. In cases where funds go directly to a country office that may enter into a memorandum of understanding with the donor(s), such funds are held by country offices on behalf of other agencies. Once these funds are deposited in UNDP bank accounts, the country office should inform the GSSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week of receiving these funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through the UNall to create the invoice number and apply the funds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5876139E" w14:textId="3EE6DDAE" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP as participating UN organization (PUNO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DB6A57" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308B728F" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a joint programme/multi-partner trust fund with the pass-through modality, where UNDP serves as a participating organization, the trigger for revenue recognition is the receipt of the approved Steering Committee minutes and signed project document (ProDoc). These documents should clearly state the funded and unfunded budget for UNDP and the full approved amount for UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B6A174" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="295CC040" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country offices must upload the signed ProDoc and the Steering Committee minutes that reflect fully the approved amount for UNDP via the UNITY/UNall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within 1 week of signing the ProDoc/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...58 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receipt of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...820 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Steering Committee minutes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, so that they can be processed by GSSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66481A4F" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
-[...22 lines deleted...]
-      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A process should be in place to ensure that the secretariat of the steering committee communicates the minutes to the finance unit as soon as they are approved. Hard copies should be retained and stored.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77263857" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...89 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agreements for funds directly under the programmatic responsibility of UNDP should be uploaded to the UNITY/UNall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104C542D" w14:textId="39D33574" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...988 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>After a case created in UNall, GSSC will advise the respective program officer on donor code and fund code. The program officer will then set up project, award and budget in Quantum PPM on a timely basis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It should be noted that the use of donor code 10714 is only allowed in certain cases, please refer to section titled (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...539 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Use of Donor Code 10714 for UNDP as PUNO only</w:t>
       </w:r>
-      <w:r w:rsidR="00B31EA3" w:rsidRPr="00EB2B59">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidR="00B31EA3" w:rsidRPr="00EB2B59">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="881798"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00B31EA3" w:rsidRPr="00EB2B59">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>List of current MPTF-Donor Codes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B31EA3" w:rsidRPr="00EB2B59">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="00B31EA3" w:rsidRPr="00EB2B59">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B5A5FF" w14:textId="17D6E2FA" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="007C6168">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B45EB7B" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-        <w:t>:</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An electronic cover sheet with the following information should be uploaded to the UNITY/UNall together with the Award created:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="8903" w:type="dxa"/>
-        <w:tblInd w:w="704" w:type="dxa"/>
+        <w:tblInd w:w="895" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2343"/>
         <w:gridCol w:w="6560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="77D9B6C2" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="005DA4BE" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56715360" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD">
+          <w:p w14:paraId="2467C32C" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Business Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54987552" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="3BB741A2" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The respective Business Unit to which the agreement relates.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="32AA5AA5" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="6ED2F2EB" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D8AAC5F" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="2385CC0A" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Donor Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C03A3A8" w14:textId="08EBAC3E" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="5EF16C41" w14:textId="4E1146F4" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...4 lines deleted...]
-              <w:t>In certain cases, agreements may include a donor reference; if this does exist, it should be included in this field</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>In certain cases, agreements may include a donor reference; if this does exist, it should be included in this field. GSSC will check and ensure the MPTF project number has been updated in Quantum</w:t>
             </w:r>
-            <w:r w:rsidR="009A1B71" w:rsidRPr="00EB2B59">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Manage Financial Project Settings</w:t>
             </w:r>
-            <w:r w:rsidR="00432231" w:rsidRPr="00EB2B59">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> page  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="2DB624E6" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="575351C5" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219B9A08" w14:textId="296BABB3" w:rsidR="007641F3" w:rsidRPr="00EB2B59" w:rsidRDefault="007641F3" w:rsidP="004A1118">
+          <w:p w14:paraId="2DBE247F" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MPTF Project Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6970F6BA" w14:textId="35550950" w:rsidR="007641F3" w:rsidRPr="00EB2B59" w:rsidRDefault="00AE4176" w:rsidP="004A1118">
+          <w:p w14:paraId="728AF12D" w14:textId="07DBF050" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...41 lines deleted...]
-              <w:t>(it could be donor reference or additional field)</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>This is the only link to UNDP project ID and thus key information for our quarterly reporting to MPTFO through UNEX upload, in the list of items to be submitted in the UNITY/UNall(it could be donor reference or additional field)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="276260B6" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="6D55B1F6" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C643419" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="3274C750" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Currency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B2F79DA" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="450F0C3F" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">This is the currency in which payments are to be made as stated in the schedule of payments in the agreement  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="3119C13E" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="751FCBA5" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0424E8A8" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidDel="005E397B" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="0B992BD9" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidDel="005E397B" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GMS Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16FE33E6" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="0E33D284" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Update the applicable GMS rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="18DF8EEC" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="6574E772" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44173453" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="5FD473E6" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>Agreement End Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="493F34F6" w14:textId="125E4B33" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="746F1B3D" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">date if included in the agreement  </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Include this date if included in the agreement  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="4D022717" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="14D7D42E" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="206A5F74" w14:textId="6540B5ED" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidDel="005E397B" w:rsidRDefault="00FF4717" w:rsidP="004A1118">
+          <w:p w14:paraId="50DFFD05" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidDel="005E397B" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...11 lines deleted...]
-              <w:t>Chart of Accounts</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chart of Accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDCB46B" w14:textId="7977FABD" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="3BFA8547" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Chart of Account information for each project that is included in the Agreement </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Users should indicate the relevant Chart of Account information for each project that is included in the Agreement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="7EAC9795" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="336803C5" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66A27C5D" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidDel="005E397B" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="36F3A4F4" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidDel="005E397B" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Schedule of payments:   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0289E1EB" w14:textId="0C153B26" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="3C0BFFFB" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Users should allocate the schedule of payment to all projects based on the allocation agreed with the donor for the specific schedule of payment. Use the “+” to add multiple payment tranches or multiple COAs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="6072C72B" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="0F8125AC" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E403D92" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="38657043" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Supporting Document  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05D6A1B5" w14:textId="4FCEC924" w:rsidR="001675A1" w:rsidRPr="00EB2B59" w:rsidRDefault="001675A1" w:rsidP="001675A1">
+          <w:p w14:paraId="2690900F" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">There is </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There is a </w:t>
             </w:r>
-            <w:r w:rsidR="00722FD8" w:rsidRPr="00EB2B59">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>omments</w:t>
+              <w:t xml:space="preserve">omments </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>field</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB2B59">
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> which can be used when users want to include additional information or comments.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16065301" w14:textId="51CBD14D" w:rsidR="001675A1" w:rsidRPr="00EB2B59" w:rsidRDefault="001675A1" w:rsidP="001675A1">
+          <w:p w14:paraId="12F36180" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">should be uploaded. Please ensure that documents are clear and legible and include all pages of the signed agreements. Include any amendments that should accompany this agreement.  </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is where the scanned PDF file for the signed ProDoc and Steering Committee minutes should be uploaded. Please ensure that documents are clear and legible and include all pages of the signed agreements. Include any amendments that should accompany this agreement.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47E2AC85" w14:textId="77777777" w:rsidR="001675A1" w:rsidRPr="00EB2B59" w:rsidRDefault="001675A1" w:rsidP="004A1118">
+          <w:p w14:paraId="1DF01B02" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="628C1338" w14:textId="11A37C42" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004E2FAB">
+          <w:p w14:paraId="1F48D559" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Where possible, donor agreements should be saved in the following format:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="089DDD83" w14:textId="77777777" w:rsidR="005B261C" w:rsidRPr="00EB2B59" w:rsidRDefault="005B261C" w:rsidP="004A1118">
+          <w:p w14:paraId="482D84F5" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32CA2C87" w14:textId="61313BEB" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004E2FAB">
+          <w:p w14:paraId="15528BBD" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> on 10 July 2011 (Format of file: HND_DEN_CS_0711) </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Example: Cost sharing agreement signed between Honduras and Denmark on 10 July 2011 (Format of file: HND_DEN_CS_0711) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="111B0113" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004E2FAB">
+          <w:p w14:paraId="1AC7983F" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5404FB0F" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004E2FAB">
+          <w:p w14:paraId="76286068" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(Government Cost Sharing =GSC; Trust Funds =TF; Third Party Cost Sharing =CS; Joint Programming =JP; Letter of Arrangements =LOA)  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E206163" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="0607667A" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B45053C" w14:textId="04FAF568" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004E2FAB">
+          <w:p w14:paraId="64F310FD" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Users should provide Clearance from Legal Office for signing Non-Standard Financing Agreements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41E68259" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="5BDF9C5D" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="432368F9" w14:textId="72226AD0" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004E2FAB">
+          <w:p w14:paraId="2C7E8F8D" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OFM clearance for GMS rate below the minimum as per UNDP’s cost recovery policy.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="407EEDBA" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="0E55E00E" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="533A79F1" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="59C6C7C2" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01B951F1" w14:textId="59AB3712" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="688EEDE1" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002B3A2E" w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>CC Users</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D893170" w14:textId="1BE7132B" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="4E48CBFF" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Input Secondary Contact if any. This Secondary focal person will receive notifications throughout the case processing (It is useful in absence of primary initiator).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="732F2E2D" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="4F005419" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0021CB75" w14:textId="77777777" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="39EA3A50" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Report submission/ Funds Transfer Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B86F343" w14:textId="2EDAA679" w:rsidR="00737ECD" w:rsidRPr="00EB2B59" w:rsidRDefault="00737ECD" w:rsidP="004A1118">
+          <w:p w14:paraId="69CBEAEC" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...81 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Applicable for cases when payment will be made by Donor upon receiving report submission or Fund transfer form. Users to include the date the report was submitted or funds were requested.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="051A5856" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="75D91B3F" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC3F744" w14:textId="4F0D58CC" w:rsidR="005B261C" w:rsidRPr="00EB2B59" w:rsidRDefault="005B261C" w:rsidP="005B261C">
+          <w:p w14:paraId="5AA7204B" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Report Approval Request </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF1C4DD" w14:textId="1AB5D927" w:rsidR="005B261C" w:rsidRPr="00EB2B59" w:rsidRDefault="005B261C" w:rsidP="005B261C">
+          <w:p w14:paraId="588EB596" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...53 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Applicable for cases when payment will be made by Donor upon approval of progress report. Users to indicate the date when the report was approved by Donor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B261C" w:rsidRPr="00356CD2" w14:paraId="5C2E3CC8" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="51B3AE26" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE392AB" w14:textId="77777777" w:rsidR="005B261C" w:rsidRPr="00EB2B59" w:rsidRDefault="005B261C" w:rsidP="005B261C">
+          <w:p w14:paraId="24F74556" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amendment Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="687E9BDC" w14:textId="6F6C1C59" w:rsidR="005B261C" w:rsidRPr="00EB2B59" w:rsidRDefault="005B261C" w:rsidP="005B261C">
+          <w:p w14:paraId="3D2BBB0D" w14:textId="3680DDAE" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Amendments can be made to original contracts that have already been entered in the </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Amendments can be made to original contracts that have already been entered in the Contract</w:t>
             </w:r>
-            <w:r w:rsidR="000C0ED6" w:rsidRPr="00EB2B59">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Management Module</w:t>
             </w:r>
-            <w:r w:rsidR="000C0ED6" w:rsidRPr="00EB2B59">
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Applicable when there is amendment to the negotiated amount; scheduled of payments or COA.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031557E" w:rsidRPr="00356CD2" w14:paraId="327C37DF" w14:textId="77777777" w:rsidTr="00E364A5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="628C5144" w14:textId="77777777" w:rsidTr="000864A4">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF34A7B" w14:textId="66931882" w:rsidR="0031557E" w:rsidRPr="00EB2B59" w:rsidRDefault="00A82B78" w:rsidP="005B261C">
+          <w:p w14:paraId="752CCC21" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>Deliverable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6560" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="437D2188" w14:textId="00B1620A" w:rsidR="0031557E" w:rsidRPr="00EB2B59" w:rsidRDefault="000C0ED6" w:rsidP="005B261C">
+          <w:p w14:paraId="52A01682" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB2B59">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ser </w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ser sh</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> provided as reminder</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ould enter any deliverable relevant to the agreement. Quantum will send automatic notification throughout the timeline deliverable provided as reminder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D29DCA8" w14:textId="52C7FE3D" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00F55D1A">
+    <w:p w14:paraId="3C1687F4" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476A64D8" w14:textId="08C52E7C" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC will be responsible for entering the information into the Contract Management Module.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDBC5B8" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:textAlignment w:val="top"/>
-[...46 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entry into Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233D11FE" w14:textId="0F950F76" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
-        <w:jc w:val="both"/>
-[...126 lines deleted...]
-    <w:p w14:paraId="6FA87901" w14:textId="77777777" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="00F55D1A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contract Management Module in Quantum is used for recording contributions. Information should be entered relating to the agreement and the necessary accounting information to ensure that revenue is recorded in the General Ledger and reflected correctly in UNDP accounts. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The contract module is set up to ensure all IPSAS conditions relating to agreements have been identified by the GSSC and appropriately entered. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The GSSC will also flag all non-standard agreements for follow-up by the UNDP Office who will be required to obtain clearance from the Legal Office/BMS. Key information to be entered in the Contract Management Module by the GSSC will be as follows:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E7F158" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:tblInd w:w="846" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="4CD2462A" w14:textId="77777777" w:rsidTr="009F71E5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="5221A2E6" w14:textId="77777777" w:rsidTr="00064A71">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C524FF6" w14:textId="29419955" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="004A1118">
+          <w:p w14:paraId="7522C662" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contract Module Information to be entered</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="0C8F051C" w14:textId="77777777" w:rsidTr="009F71E5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="3B73F874" w14:textId="77777777" w:rsidTr="00064A71">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39DAA322" w14:textId="54A41D08" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="008F473A" w:rsidP="004A1118">
+          <w:p w14:paraId="6F7330C9" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B11C15" w14:textId="77777777" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="004A1118">
+          <w:p w14:paraId="31238A0E" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Includes all the general information relating to the agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="250556BE" w14:textId="77777777" w:rsidTr="009F71E5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="53E7EED6" w14:textId="77777777" w:rsidTr="00064A71">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65C3AE7A" w14:textId="77777777" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="004A1118">
+          <w:p w14:paraId="6B0F4AE9" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="12" w:hanging="12"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Accounting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F097E13" w14:textId="77777777" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="004A1118">
+          <w:p w14:paraId="44B9C581" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="12" w:hanging="12"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Distribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A366D21" w14:textId="50E52692" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="004A1118">
+          <w:p w14:paraId="25DABF41" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="12" w:hanging="12"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...18 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>This is the full chart of account information relating to the revenue and accounts receivable provided by the UNDP Office to GSSC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="64BEED9E" w14:textId="77777777" w:rsidTr="009F71E5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="13C73071" w14:textId="77777777" w:rsidTr="00064A71">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58DD8300" w14:textId="77777777" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="004A1118">
+          <w:p w14:paraId="03C279DD" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agreement date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44F777E2" w14:textId="31B078DB" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="004A1118">
+          <w:p w14:paraId="56C9B8E6" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="12" w:hanging="12"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>​Is the date that the agreement came into effect and is the key trigger that is set-up in the Contract Module for revenue recognition. These are dependent on type of agreements and interpretation of relevant IPSAS policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="1A2D03EA" w14:textId="77777777" w:rsidTr="009F71E5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="61AC65A2" w14:textId="77777777" w:rsidTr="00064A71">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BAEC269" w14:textId="5A1946FE" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="00D73E13" w:rsidP="004A1118">
+          <w:p w14:paraId="5B9A0D35" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...11 lines deleted...]
-              <w:t>Event</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Invoice Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A64DADC" w14:textId="14279014" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="007657B8" w:rsidP="004A1118">
+          <w:p w14:paraId="3FF97FE6" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...39 lines deleted...]
-              <w:t>that need to be achieved to create the billing and generate Accounts Receivable entries in the General Ledger.</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The invoice Event includes the event type that need to be achieved to create the billing and generate Accounts Receivable entries in the General Ledger.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD116A" w:rsidRPr="00356CD2" w14:paraId="485046D0" w14:textId="77777777" w:rsidTr="009F71E5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="1AFFB1A1" w14:textId="77777777" w:rsidTr="00064A71">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFBE141" w14:textId="39CD86BA" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="004A1118">
+          <w:p w14:paraId="2DC3D1D8" w14:textId="647ECF1F" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Event</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Revenue Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18FD4BC3" w14:textId="30E59AF5" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="007657B8" w:rsidP="004A1118">
+          <w:p w14:paraId="4C5604B7" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> will be created upon signing the relevant contribution agreement as revenue entries are generated upon signature of the contribution agreement.</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The revenue event will be created upon signing the relevant contribution agreement as revenue entries are generated upon signature of the contribution agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081650C" w:rsidRPr="00356CD2" w14:paraId="1BBF569A" w14:textId="77777777" w:rsidTr="009F71E5">
+      <w:tr w:rsidR="000268C8" w:rsidRPr="000268C8" w14:paraId="11BD97AF" w14:textId="77777777" w:rsidTr="00064A71">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB984A2" w14:textId="77777777" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="004A1118">
+          <w:p w14:paraId="5E4E3C76" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A222A58" w14:textId="5325EBBF" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="004A1118">
+          <w:p w14:paraId="7A7265F0" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2B59">
-[...32 lines deleted...]
-              <w:t>function.</w:t>
+            <w:r w:rsidRPr="000268C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Amendments can be made to original contracts that have already been entered in the Contract Management Module using the amend function.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32552799" w14:textId="77777777" w:rsidR="0081650C" w:rsidRPr="00EB2B59" w:rsidRDefault="0081650C" w:rsidP="00F55D1A">
+    <w:p w14:paraId="3170D2D7" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4A0E141E" w14:textId="2B27E0A7" w:rsidR="00043E4A" w:rsidRPr="00EB2B59" w:rsidRDefault="00EE21BC" w:rsidP="009F71E5">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505559C5" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NOTE:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2B59">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk49858717"/>
-      <w:r w:rsidRPr="00EB2B59">
-[...52 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offices should submit their signed agreements and/or amendments to legal agreements to the GSSC revenue team via the UNITY/ UNall , </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>within 1 week of signature</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00EB2B59">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA8201C" w14:textId="77777777" w:rsidR="00EE21BC" w:rsidRPr="00EB2B59" w:rsidRDefault="00EE21BC" w:rsidP="00DF4E0D">
+    <w:p w14:paraId="7561C855" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434F690D" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC will access the information uploaded to the UNITY/ UNall and enter the information into the Contract Management Module. It will record revenue in the General Ledger, create the accounts receivable item for fund application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587E0172" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750A5790" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funds will be transferred by the Multi-Partner Trust Fund Office based on the request made by the steering committee to the headquarters bank account. In addition, the office will send notifications to GSSC when funds are transferred.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CE37C2" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A3DDE7A" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Country Offices are also required to submit signed amendments </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>within 1 week</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2B59">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of signing the amendment to GSSC so that the revenue can be recorded or adjusted accordingly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028CAF5D" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A30295F" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...44 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the end of every year, the Head of Office will be required to certify in the annual representation that all signed agreements/amendments to agreements have been submitted to GSSC on a timely basis prior to the closure of the financial ledgers.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This will help ensure that UNDP revenue is captured in a timely manner as any late submission of these documents poses a significant management reporting risk and audit risk as revenue will not be reported accurately in the UNDP financial statements, including quarterly financial statements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FB2C41" w14:textId="77777777" w:rsidR="00A93CE3" w:rsidRPr="00EB2B59" w:rsidRDefault="00A93CE3" w:rsidP="00DF118D">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54B01042" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016C904B" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="2814734F" w14:textId="77777777" w:rsidR="00163458" w:rsidRPr="00EB2B59" w:rsidRDefault="00163458" w:rsidP="00DF118D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The GSSC will review unapplied receipts (bank accounts) and identify cash received that needs to be applied. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE83855" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C5D95E" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Before recording the contributions revenue, the GSSC will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4830AAD6" w14:textId="6FDCCD5F" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="270"/>
-        <w:contextualSpacing w:val="0"/>
-[...37 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Check if country offices have entered the MPTF Quantum Project Number field under Additional Information tab in Manage Financial Project Settings page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8" w:rsidDel="00DC0F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A53C2C" w:rsidRPr="00EB2B59">
-[...114 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">to enable reporting back to the fund through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00EB2B59">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="4472C4" w:themeColor="accent5"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>MPTF Gateway</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EB2B59">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="000864A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BB8B21" w14:textId="1C6A4C9E" w:rsidR="00705960" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00D427F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0E16BCB8" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="270"/>
-        <w:contextualSpacing w:val="0"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="00EB2B59">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that revenue recorded to a UNDP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project ID </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is from only one Multi-Partner Trust Fund project ID only (refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="4472C4" w:themeColor="accent5"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>POPP</w:t>
-[...17 lines deleted...]
-          <w:t>guidance</w:t>
+          <w:t>POPP guidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00163458" w:rsidRPr="00EB2B59">
-[...21 lines deleted...]
-    <w:p w14:paraId="66684F56" w14:textId="77777777" w:rsidR="00163458" w:rsidRPr="00EB2B59" w:rsidRDefault="00163458" w:rsidP="00DF118D">
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1952A4AE" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128465C7" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...69 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSC should ensure that offices associate one UNDP project ID to one MPTF project ID only, without comingling two MPTF project funds into one UNDP project ID.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C415077" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...71 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Offices can comingle other non-Multi-Partner Trust Fund Office funds with projects that use Multi-Partner Trust Fund Office funds as long as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B8E8E0" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="270"/>
-        <w:contextualSpacing w:val="0"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A UNDP project uses funds from only one Multi-Partner Trust Fund Office project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CADF20" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="270"/>
-        <w:contextualSpacing w:val="0"/>
-[...45 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Different Donor (External Sponsor) codes are used for non-Multi-Partner Trust Fund Office funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DE8AF2" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2880"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518521DB" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...205 lines deleted...]
-    <w:p w14:paraId="4B411D02" w14:textId="77777777" w:rsidR="0044195E" w:rsidRPr="00EB2B59" w:rsidRDefault="0044195E" w:rsidP="00E364A5">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices can programme funds of one Multi-Partner Trust Fund Office project ID in more than one UNDP Project, as long as each of those projects will be funded by only one and the same Multi-Partner Trust Fund Office project ID, and all UNDP projects thus funded have the same project IDs in MPTF Quantum Project Number field. Hence, CO requests through the UNITY/ UNall for contract creation and receipt application should include the COA of all projects that will be funded from a particular MPTFO project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B70BFE2" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7E3338" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Once a MPTF Quantum Project Number field</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8" w:rsidDel="00692E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00801356" w:rsidRPr="00EB2B59">
-[...192 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is used for a UNDP project reflecting the one MPTF reference ID, that project ID should not reuse the field to reflect another MPTF project ID fund, even after the MPTF project fund is completely utilized. This also means that the UNDP project should not be funded from another MPTF project ID/fund, even after the initial MPTF project fund is completely utilized. UNDP Project ID is entered in MPTF Quantum Project Number field, even after the initial MPTF project fund is completely utilized. The original project MPTF project ID in the MPTF Quantum Project Number field should remain unchanged to enable reporting of past periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177FB766" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AB858B" w14:textId="04BFB20C" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...51 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Once the MPTF Quantum Project Number field is used for a UNDP project reflecting the one MPTF project reference ID, the information in the field should not be removed even after the funds from MPTF project ID are completely utilized. The original MPTF Project ID in the MPTF Quantum Project Number field</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268C8" w:rsidDel="003C2F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2B59">
-[...49 lines deleted...]
-        <w:r w:rsidR="00B60378" w:rsidRPr="00EB2B59">
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should remain unchanged, to enable subsequent reporting of past periods.  A detailed guidance can be found </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B60378" w:rsidRPr="00EB2B59">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642EF5E4" w14:textId="77777777" w:rsidR="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="0BEA60D0" w14:textId="77777777" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="0007717F" w:rsidP="00DF118D">
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FDAAFD2" w14:textId="77777777" w:rsidR="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021FB518" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789C2835" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of Donor Code 10714 for UNDP as PUNO only </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BF672D" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...12 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE5EECE" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donor code 10714 is only used for the joint programmes under the Multi-Partner Trust Fund Office listed below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36073D49" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DRC Pooled fund (no specified end date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383AF896" w14:textId="77777777" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00DF118D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4EC6FB4D" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CAR Common Humanitarian Fund (no specified end date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABB6853" w14:textId="77777777" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00DF118D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="42A39463" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UN_REDD Programme Fund (end 2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50713662" w14:textId="77777777" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00DF118D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18806485" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>South Sudan Recovery Fund SSRF (no specified end date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025A37AB" w14:textId="77777777" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00DF118D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="109D11E5" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rwanda One UN Fund (end 2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7671D0EA" w14:textId="77777777" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00E364A5">
+    <w:p w14:paraId="74C42DEB" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25228543" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Donor code 10714 should not be used for other joint programmes /MPTF funded by MPTFO. Instead, respective unique MPTFO donor codes must be used where they exist (refer to List of current MPTF-Donor Codes). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DD2111" w14:textId="77777777" w:rsidR="009B3E59" w:rsidRPr="00EB2B59" w:rsidRDefault="009B3E59" w:rsidP="00E364A5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="385F1C9A" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D921CD" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The donor code for non-Multi-Partner Trust Fund Office joint programmes is 12622.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121F90CA" w14:textId="77777777" w:rsidR="00163458" w:rsidRPr="00EB2B59" w:rsidRDefault="00163458" w:rsidP="00DF118D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BF297DB" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3A8AEB0D" w14:textId="1ADEAB15" w:rsidR="00946E67" w:rsidRPr="00EB2B59" w:rsidRDefault="00316874" w:rsidP="00316874">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B872FF" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">4.0 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00946E67" w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:vanish/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Relate</w:t>
       </w:r>
-      <w:r w:rsidR="00946E67" w:rsidRPr="00EB2B59">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Related Policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03204A3A" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="001635B6" w:rsidRPr="00EB2B59">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="4472C4" w:themeColor="accent5"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Parall</w:t>
-[...39 lines deleted...]
-          <w:t>anagement</w:t>
+          <w:t>Parallel Fund Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28E3FF35" w14:textId="171A0496" w:rsidR="004225EA" w:rsidRPr="00EB2B59" w:rsidRDefault="00000000" w:rsidP="00316874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08CC3F48" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00615AE7" w:rsidRPr="00EB2B59">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="4472C4" w:themeColor="accent5"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Pooled Fund Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B847772" w14:textId="187016B5" w:rsidR="00465EFE" w:rsidRPr="00EB2B59" w:rsidRDefault="00000000" w:rsidP="00316874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1EA46715" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00465EFE" w:rsidRPr="00EB2B59">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="4472C4" w:themeColor="accent5"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Pass</w:t>
-[...47 lines deleted...]
-          <w:t>organization</w:t>
+          <w:t>Pass-Through Fund Management: UNDP as a participating UN organization</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="097FDBF7" w14:textId="3167F889" w:rsidR="00A31AF5" w:rsidRPr="00EB2B59" w:rsidRDefault="00000000" w:rsidP="00316874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="24134466" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00A31AF5" w:rsidRPr="00EB2B59">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="4472C4" w:themeColor="accent5"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Pass-Through Fund Management: UNDP </w:t>
-[...23 lines deleted...]
-          <w:t>Agent (AA)</w:t>
+          <w:t>Pass-Through Fund Management: UNDP as Administrative Agent (AA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B73403C" w14:textId="77777777" w:rsidR="002D5485" w:rsidRPr="00EB2B59" w:rsidRDefault="00000000" w:rsidP="00316874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1233B4FE" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:textAlignment w:val="top"/>
-[...2 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D5485" w:rsidRPr="00EB2B59">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="4472C4" w:themeColor="accent5"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Finalized Guidance Note on Joint Programming</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F191D81" w14:textId="77777777" w:rsidR="00AC3D01" w:rsidRPr="00EB2B59" w:rsidRDefault="00AC3D01" w:rsidP="006D57D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="64B32B62" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48942C26" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Revenue Recognition policy paper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776E925B" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
-[...36 lines deleted...]
-          <w:numId w:val="38"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="99" w:line="257" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:r w:rsidR="006D57D8" w:rsidRPr="00EB2B59">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="000268C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="4472C4" w:themeColor="accent5"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">IPSAS 23 Policy </w:t>
-[...17 lines deleted...]
-          <w:t>aper</w:t>
+          <w:t>IPSAS 23 Policy Paper</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00F99A74" w14:textId="77777777" w:rsidR="006D57D8" w:rsidRPr="00EB2B59" w:rsidRDefault="006D57D8" w:rsidP="006D57D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="67F1A41E" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="31B3B9B2" w14:textId="77777777" w:rsidR="00504968" w:rsidRPr="00EB2B59" w:rsidRDefault="00504968" w:rsidP="00F55D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3204DD" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="027C1D65" w14:textId="32D6CCEF" w:rsidR="00FB7BF7" w:rsidRPr="00EB2B59" w:rsidRDefault="00FB7BF7" w:rsidP="00F55D1A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F176B0" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId29"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B63270F" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000268C8" w:rsidRDefault="000268C8" w:rsidP="000268C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC0E5DD" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="000268C8">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D669110" w14:textId="77777777" w:rsidR="00A45B0B" w:rsidRDefault="00A45B0B" w:rsidP="009D481A">
+    <w:p w14:paraId="056D2B0F" w14:textId="77777777" w:rsidR="009C4B66" w:rsidRDefault="009C4B66" w:rsidP="000268C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1697CF9E" w14:textId="77777777" w:rsidR="00A45B0B" w:rsidRDefault="00A45B0B" w:rsidP="009D481A">
+    <w:p w14:paraId="1A198A97" w14:textId="77777777" w:rsidR="009C4B66" w:rsidRDefault="009C4B66" w:rsidP="000268C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial,Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:id w:val="-1285500156"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="06987F73" w14:textId="4BCCB79D" w:rsidR="00F55D1A" w:rsidRDefault="00F55D1A" w:rsidP="00BA5467">
-        <w:r>
+      <w:p w14:paraId="4BFFD8ED" w14:textId="6DE4D244" w:rsidR="000268C8" w:rsidRDefault="000268C8" w:rsidP="000864A4">
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA5467">
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00BA5467">
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00BA5467">
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00960128" w:rsidRPr="00BA5467">
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BA5467">
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
-        <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
-[...4 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
         </w:r>
-        <w:r w:rsidRPr="00BA5467">
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t xml:space="preserve">Effective Date: </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
             <w:alias w:val="Effective Date"/>
             <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
             <w:id w:val="-635573107"/>
-            <w:placeholder>
-[...1 lines deleted...]
-            </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{4A13A4EE-35C5-4D02-8957-D9CB3C9F203D}"/>
             <w:date w:fullDate="2019-01-01T00:00:00Z">
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
-            <w:r w:rsidR="00D11ACB">
+            <w:r w:rsidRPr="000864A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1/1/2019</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
-        <w:r>
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t xml:space="preserve">Version #: </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
             <w:alias w:val="POPPRefItemVersion"/>
             <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
             <w:id w:val="924838050"/>
-            <w:placeholder>
-[...1 lines deleted...]
-            </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{4A13A4EE-35C5-4D02-8957-D9CB3C9F203D}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
-            <w:r w:rsidR="00BA5467" w:rsidRPr="00BA5467">
+            <w:r w:rsidRPr="000864A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:p>
-      <w:p w14:paraId="1987C210" w14:textId="7B1844A9" w:rsidR="009D481A" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0452462F" w14:textId="77777777" w:rsidR="009D481A" w:rsidRDefault="009D481A">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="029966A9" w14:textId="0044C985" w:rsidR="00163458" w:rsidRDefault="00960128">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="589B38E2" w14:textId="77777777" w:rsidR="000268C8" w:rsidRPr="000864A4" w:rsidRDefault="000268C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="2B579A"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="2B579A"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="2B579A"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="2B579A"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="2B579A"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="2B579A"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
+    <w:r w:rsidRPr="000864A4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00647E2F">
-      <w:t>Effective</w:t>
+    <w:r w:rsidRPr="000864A4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/01/2019 </w:t>
     </w:r>
-    <w:r w:rsidRPr="00960128">
-[...11 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="000864A4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00960128">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="000864A4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="759028233"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{4A13A4EE-35C5-4D02-8957-D9CB3C9F203D}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00BA5467" w:rsidRPr="00847C3C">
+        <w:r w:rsidRPr="000864A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DC06E44" w14:textId="77777777" w:rsidR="00A45B0B" w:rsidRDefault="00A45B0B" w:rsidP="009D481A">
+    <w:p w14:paraId="545A4086" w14:textId="77777777" w:rsidR="009C4B66" w:rsidRDefault="009C4B66" w:rsidP="000268C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32FFC458" w14:textId="77777777" w:rsidR="00A45B0B" w:rsidRDefault="00A45B0B" w:rsidP="009D481A">
+    <w:p w14:paraId="757636C3" w14:textId="77777777" w:rsidR="009C4B66" w:rsidRDefault="009C4B66" w:rsidP="000268C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="72EA5642" w14:textId="31A7CFAA" w:rsidR="003D0DEC" w:rsidRDefault="003D0DEC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25DE6496" w14:textId="77777777" w:rsidR="000268C8" w:rsidRDefault="000268C8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DD67B36" wp14:editId="784180E9">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="378AD398" wp14:editId="63E43C38">
           <wp:extent cx="304800" cy="606711"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="13690"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -9712,73 +6801,73 @@
                     <a:ext cx="304855" cy="606821"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7436238E" w14:textId="1E1391E1" w:rsidR="00AC084C" w:rsidRDefault="00651A8D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16B263AD" w14:textId="77777777" w:rsidR="000268C8" w:rsidRDefault="000268C8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FD02540" wp14:editId="1F31F127">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18B9FDCA" wp14:editId="3249E9CD">
           <wp:extent cx="304800" cy="606711"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="13690"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -9787,51 +6876,51 @@
                     <a:ext cx="304855" cy="606821"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00352F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75A6CB5A"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -9875,163 +6964,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007A6912"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012E6437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6DAF42E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10073,422 +7049,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...370 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05AF4886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A5E0CFE"/>
     <w:lvl w:ilvl="0" w:tplc="B4C44884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5328B088">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -10557,262 +7162,51 @@
     <w:lvl w:ilvl="7" w:tplc="A6C8D286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F73EC56C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11120DB0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A11AE308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -10890,514 +7284,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...462 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AA41F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EB40A34"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11466,620 +7397,51 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...568 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44262352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FECE0AC"/>
     <w:lvl w:ilvl="0" w:tplc="E08AC586">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -12124,671 +7486,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...619 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E86D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B71400F6"/>
     <w:lvl w:ilvl="0" w:tplc="5DC26D8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12858,51 +7600,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52B94D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="127A52E0"/>
     <w:lvl w:ilvl="0" w:tplc="EC6CA440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12972,250 +7714,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...198 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="640D1F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5226EF82"/>
     <w:lvl w:ilvl="0" w:tplc="44090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
@@ -13260,422 +7803,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...370 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F0D06A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="920081A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13754,51 +7926,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718716E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9970E284"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13840,2603 +8012,173 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...199 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="1" w16cid:durableId="1262832468">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="773331360">
+  <w:num w:numId="2" w16cid:durableId="1620523828">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="99834670">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="3" w16cid:durableId="1774085909">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1492135986">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="4" w16cid:durableId="66659627">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="764761875">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="5" w16cid:durableId="1661496032">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="765148822">
-[...11 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+  <w:num w:numId="6" w16cid:durableId="1613366853">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="407459199">
+  <w:num w:numId="7" w16cid:durableId="193155235">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="550505922">
-[...35 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="66659627">
+  <w:num w:numId="8" w16cid:durableId="204828621">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="2117408403">
-[...41 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="204828621">
+  <w:num w:numId="9" w16cid:durableId="1556043477">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1914503414">
-[...2 lines deleted...]
-  <w:num w:numId="37" w16cid:durableId="1818957219">
+  <w:num w:numId="10" w16cid:durableId="1116486890">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1556043477">
-[...5 lines deleted...]
-  <w:num w:numId="40" w16cid:durableId="2043358659">
+  <w:num w:numId="11" w16cid:durableId="990521577">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FB7BF7"/>
-[...1003 lines deleted...]
-    <w:rsid w:val="7EEA1A21"/>
+    <w:rsidRoot w:val="000268C8"/>
+    <w:rsid w:val="000268C8"/>
+    <w:rsid w:val="000864A4"/>
+    <w:rsid w:val="001F5AEE"/>
+    <w:rsid w:val="002451A9"/>
+    <w:rsid w:val="007045DE"/>
+    <w:rsid w:val="007827FC"/>
+    <w:rsid w:val="009C4B66"/>
+    <w:rsid w:val="00AF1C3F"/>
+    <w:rsid w:val="00B06A75"/>
+    <w:rsid w:val="00C61648"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CB6B38"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F46E5D"/>
+    <w:rsid w:val="00F82E63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="27D54AB8"/>
-  <w15:docId w15:val="{05A96779-9209-4BB2-AC26-58CE7651AF43}"/>
+  <w14:docId w14:val="08416163"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D4BE3C04-6641-40DB-9643-FD80C2FCCD22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1134 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16778,216 +8520,837 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000268C8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid0"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00627311"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00EC34A2"/>
+    <w:rsid w:val="000268C8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:executivecoordinator.mptfo@undp.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mptf.undp.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11216" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFM/Shared%20Documents/Forms/AllItems.aspx?FolderCTID=0x01200000BF6763B005D14682430E0814FFD5DE&amp;id=%2Fteams%2FOFM%2FShared%20Documents%2FMPTF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2891" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11161" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/operating-guidelines-mptf-projects-implemented-undp-country-offices" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -17094,659 +9457,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3308</Words>
-  <Characters>18860</Characters>
+  <Words>3298</Words>
+  <Characters>18801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>157</Lines>
+  <Lines>156</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22124</CharactersWithSpaces>
+  <CharactersWithSpaces>22055</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Althea Downie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>