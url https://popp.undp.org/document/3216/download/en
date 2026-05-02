--- v0 (2025-10-26)
+++ v1 (2026-05-02)
@@ -1,3886 +1,2850 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E679409" w14:textId="48BB4C74" w:rsidR="00055478" w:rsidRPr="00372790" w:rsidRDefault="00372790" w:rsidP="00372790">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial,Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="0022514C" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="8" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial,Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial,Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial,Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US Letter of Credits Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52894E58" w14:textId="77777777" w:rsidR="00372790" w:rsidRPr="00372790" w:rsidRDefault="00372790" w:rsidP="00055478">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial,Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="3F957480" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="8" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial,Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A32C90" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Scope and application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6E3B60" w14:textId="11ADBB50" w:rsidR="00F56254" w:rsidRPr="00372790" w:rsidRDefault="00F56254" w:rsidP="00F56254">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05F18548" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The US Government utilizes a Letter of Credit (LOC) mechanism to fund most of its contributions to UNDP. The Agreements which are funded via the LOC mechanism are primarily on behalf of USAID.  For agreements with the US Government which are cash funded, refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00372790">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP on Revenue Management, Other Resources</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00372790">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191AF5D1" w14:textId="77777777" w:rsidR="00F56254" w:rsidRPr="00372790" w:rsidRDefault="00F56254" w:rsidP="00F56254">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D92BD07" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216A6CEB" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This POPP outlines procedures that should be followed in administering grants made under the LOC mechanism where UNDP is a beneficiary of US Government Letters of Credit in order to ensure compliance with donor guidelines and UNDP financial processes.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EC5DE8" w14:textId="77777777" w:rsidR="00F56254" w:rsidRPr="00372790" w:rsidRDefault="00F56254" w:rsidP="00F56254">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0AE12FC4" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF2351C" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP as Beneficiary of US Government Letters of Credit  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41278B11" w14:textId="77777777" w:rsidR="00F56254" w:rsidRPr="00372790" w:rsidRDefault="39B14E2B" w:rsidP="00F56254">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="15EC7B3F" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Except for the U.S. Department of State's Bureau of International Narcotics and Law Enforcement Affairs (INL), which the standard</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372790">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00372790">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>agreement template has been established, all other US Government agreements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00364C46" w:rsidRPr="00372790">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00364C46" w:rsidRPr="00372790">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0078D4"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
-[...72 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be cleared by the Legal Office, Bureau for Management Services (LO/BMS) before signing. UNDP Offices must ensure the agreements do not obligate UNDP to submit any reports to the US Federal Government Agency other than the reports listed below. Any request for additional reports should be cleared by the LO.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C40CDF8" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="350" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="350"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2A71C5" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...43 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Offices should NOT submit any donor checklist (including Recipient Closeout Statement) to the US Federal Government Agency upon project completion. Any requests from the US Federal Government Agency for additional documents should be cleared by GSSC after consultation with CFRA, as necessary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987" w:rsidDel="005D4B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D4B12" w:rsidRPr="00372790">
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4E9E4E" w14:textId="77777777" w:rsidR="00F56254" w:rsidRPr="00372790" w:rsidRDefault="00F56254" w:rsidP="00F56254">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="705B61C3" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC275D0" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For ongoing projects, UNDP Offices are required to complete an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>interim</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372790">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Federal Financial Report (FFR)425 {complete lines 10(d) to 10(o)} for each award and submit it to the local Contract/Agreement Officer’s Technical Representative (COTR/AOTR) within the time frame agreed with the COTR/AOTR (usually quarterly). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B805B6" w14:textId="77777777" w:rsidR="00F56254" w:rsidRPr="00372790" w:rsidRDefault="00F56254" w:rsidP="00F56254">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4B2EB60E" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0B1CEA" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon project completion and grant expiry, GSSC will prepare and submit a Final FFR-425 {complete lines 10(d) to 10(o)} for each award and submit it to the respective US Federal Government Agency HQ. The deadline to submit the Final FFR-425 is 90 days after grant expiry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77611113" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="99" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="368"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D8FE76" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSSC will file electronically a quarterly FFR-425 {complete Lines 10(a) – 10(c)} and FFR attachment through the Department of Health and Human Services (DHHS) Payment Management System (PMS) to report cumulative expenses for all grants. The deadline for filing the quarterly FFR-425 is within 30 days from the end of the quarter.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA6D8BF" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="99" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="368"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D5F61A" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...85 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices must that ensure expenses charged to the project are incurred or committed prior to the grant expiry date. Expenses committed after the grant expiry date will be disallowed by the US Federal Government Agency and should not be charged to the project being funded by the US Federal Agency grant.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364EE756" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0DA84F" w14:textId="77777777" w:rsidR="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">If the </w:t>
-[...101 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">If the UNDP Office determines that programming activities will not be completed by the Grant expiry date, a no-cost extension should be requested from the local US Federal Government Agency office. Such no-cost extension should be requested well in advance, prior to the grant expiry date and expenses should not be incurred after the grant expiry date if the no-cost extension has not been approved. A copy of the approved no-cost extension should be sent to GSSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E2C826" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FE9EEB" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="8" w:hanging="572"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contributions  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5807725A" w14:textId="77777777" w:rsidR="00F36ACA" w:rsidRPr="00372790" w:rsidRDefault="00F36ACA" w:rsidP="00F36ACA">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D234408" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF5DC9F" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s Revenue Recognition policy for all US funded grants through the LOC mechanism is to recognize revenue based on the obligated amount stipulated in the signed agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1D97F5" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1075"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5B3D75" w14:textId="0BEF91C2" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...68 lines deleted...]
-        <w:r w:rsidRPr="00372790">
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After a UNDP Office signs the agreement with the local US Federal Government Agency counterpart, the US Government updates its public website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00C352BC" w:rsidRPr="00372790">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>http://pms.psc.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00372790">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">) </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00372790">
-[...137 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with information on the new grant to obligate the grant and make funding available to UNDP.  The website also provides standard reports on the status of all UNDP approved grants. These reports provide information on the grant ID, grant start date, grant obligated amount, any increase/decrease in the grant amount and the grant expiry date.  GSSC requests quarterly cash drawdowns for obligated grants using the DHHS PMS based on expenses incurred by the UNDP Offices against  the respective projects.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3051BF32" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="99" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="368"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B20A739" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...120 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once the UNDP Office has negotiated and signed a LOC grant agreement with the relevant US Federal Government Agency (Local USAID), a copy of the signed agreement and the Chart of Accounts (COA) for the associated project should be submitted to GSSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week of signing the grant agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via the UNITY/UNall for processing in the  Contract Management Module.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk49781425"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="3EBC092D" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB8EA86" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the end of every year, the Head of Office will be required to certify in the annual representation that all signed agreements/amendments to agreements have been submitted to GSSC on a timely basis prior to the closure of the financial ledgers. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This will help ensure that UNDP revenue is captured in a timely manner as any late submission of these documents poses a significant management reporting risk and audit risk as revenue will not be reported accurately in the UNDP financial statements, including quarterly financial statements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2709F517" w14:textId="356123D4" w:rsidR="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will verify whether the new grant has been reflected on the US Government website and will credit the project in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987" w:rsidDel="00BE7C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PPM with the funds that have been obligated using the COA provided by the UNDP Office.  Revenue is recognized based on the full obligated amount per the signed agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC79475" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440C4819" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices are responsible for creating the project in Quantum PPM and providing all the relevant chart fields. The accounting entries used by GSSC to record new grants when funds are obligated by the Federal Government Agency are:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA4DEE9" w14:textId="77777777" w:rsidR="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1421" w:right="1307"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk50029757"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dr Unbilled Accounts Receivable Contracts - Letter of Credit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987" w:rsidDel="00F21BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(GL Account 14082) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="2014F292" w14:textId="39E05EE2" w:rsidR="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1421" w:right="1307"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cr Project Voluntary Contributions - US Government Letter of Credit (GL Account  51013)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62813DE3" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1421" w:right="1307"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAA7FC9" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The COA for crediting the contribution to the project should include:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF53D6D" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project ID:  As provided by the BU  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54425EA8" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fund Code: Appropriate fund codes as advised by GSSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113627A1" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donor Code 10480  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659B01BC" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cost Centre: As provided by the BU  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069E769F" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCBU: As provided by the BU  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083965C4" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When performing quarterly payment drawdowns, GSSC will create the relevant Billed Accounts Receivable entry as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D01C5EE" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1421" w:right="1307"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr Government Letters of Credit Receivable (GL Account 13010) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6812F800" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2141" w:right="1307" w:firstLine="19"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cr Unbilled Accounts Receivable Contracts - Letter of Credit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987" w:rsidDel="00C359BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(GL Account 14082)    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC10F36" w14:textId="53468E85" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When entering the project in Quantum, UNDP Offices must ensure that the correct GMS rate, as agreed with the US Federal Government Agency, in accordance with UNDP’s cost recovery policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B716416" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68194ED2" w14:textId="27BA69D5" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="1" w:after="99" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>On a quarterly basis, GSSC requires UNDP Offices to certify expense figures extracted from Quantum for each operational grant, before the end of the month following the quarter in question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF1BC49" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:after="99" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="368"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD108DF" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...1356 lines deleted...]
-    <w:p w14:paraId="6CD734DE" w14:textId="4E656400" w:rsidR="00AE4EF4" w:rsidRPr="00372790" w:rsidRDefault="00A53190" w:rsidP="00A53190">
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On a quarterly basis, an analysis of expenses per grant is completed by GSSC to determine whether UNDP has any unfunded expenses (i.e. UNDP has incurred expenses against the grant without drawing funds from the LOC). This analysis is performed for each grant separately, taking into account the current level of expenses (increase/decrease) from the prior quarter, the amount of cash already drawn and the grant expiry date. GSSC draws down the LOC by electronically requesting funds via the PMS. Once requested, the transfer occurs normally within 2 business days.  When cash is received, GSSC applies the funds against the Billed Accounts Receivable as follows:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474E305F" w14:textId="434AE820" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="713"/>
           <w:tab w:val="center" w:pos="2667"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00372790">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00372790">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Dr Cash </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="1788CFD9" w14:textId="3A1B74C2" w:rsidR="00AE4EF4" w:rsidRPr="00372790" w:rsidRDefault="00A53190" w:rsidP="00B77B66">
+        <w:t xml:space="preserve">Dr Cash Clearing - Contributions USD Account (GL Account 41436)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA292CB" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2141" w:right="0" w:firstLine="19"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="2141" w:firstLine="19"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cr Government Letters of Credit Receivable (GL Account 13010)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C2C8B2" w14:textId="7DDC1BDE" w:rsidR="0012594C" w:rsidRPr="00372790" w:rsidRDefault="00A53190" w:rsidP="009A41F0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="00E626E7" w14:textId="147164DB" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="567" w:right="8" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All drawdowns are handled by GSSC, and cash is received in HQ Bank Accounts.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186F2564" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFA2D04" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Roles allocated in the DHHS PMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7963F2" w14:textId="67755811" w:rsidR="003E3554" w:rsidRPr="00372790" w:rsidRDefault="009A41F0" w:rsidP="009A41F0">
+    <w:p w14:paraId="6A9DE6ED" w14:textId="1B032D86" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="567" w:right="0" w:hanging="567"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.13 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00372790">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...143 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">UNDP Offices are requested to enter 793511262 for DUNS Number and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-2924889 for EIN Number were requested in the FFR-425. Any changes to the DUNS or EIN Numbers will be advised by UNDP Treasury. The entity Administrator for the DHHS PMS is the Finance Specialist in the Corporate Financial Reporting and Agencies Services (CFRA) Section within OFM. This individual is authorized to have access to the System for Award Management (SAM) which is part of the DHHS PMS. UNDP Offices should enter UNDP304 for the account number where requested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B10D0E" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="709" w:right="8" w:hanging="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any questions on completing the form should be sent to GSSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0476DC83" w14:textId="77777777" w:rsidR="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="572"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114EAEB3" w14:textId="35908624" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="572"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Forms and Templates   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1290CFFD" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
-[...35 lines deleted...]
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>LOC Expen</w:t>
+          <w:t>LOC Expenses Certification Templat</w:t>
         </w:r>
-        <w:r w:rsidR="009263D5" w:rsidRPr="00372790">
+      </w:hyperlink>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
-          </w:rPr>
-[...18 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770D63A8" w14:textId="77777777" w:rsidR="00AE4EF4" w:rsidRPr="00372790" w:rsidRDefault="00000000" w:rsidP="00C33F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5887D0E9" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>FFR 425 For</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>m</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1122CB31" w14:textId="77777777" w:rsidR="00AE4EF4" w:rsidRPr="00372790" w:rsidRDefault="00000000" w:rsidP="00C33F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D6656BB" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>FFR 425 Instruction</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A53190" w:rsidRPr="00372790">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AC533D" w14:textId="6E24D5D3" w:rsidR="00A425B8" w:rsidRPr="00372790" w:rsidRDefault="00000000" w:rsidP="00C33F29">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A1A26D8" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00A425B8" w:rsidRPr="00372790">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>US Government Letter of Credit Guidelines and Procedures for funding UNDP projects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CC0FA61" w14:textId="77777777" w:rsidR="00EB4DDA" w:rsidRPr="00372790" w:rsidRDefault="00EB4DDA" w:rsidP="00EB4DDA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="75EC9B7C" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1403" w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2850D6F4" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Revenue Recognition policy paper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4053281B" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987" w:rsidP="00673987">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="99" w:line="257" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00EB4DDA" w:rsidRPr="00372790">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00673987">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>IPSAS 23 Policy paper</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB4DDA" w:rsidRPr="00372790">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00673987">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EB4DDA" w:rsidRPr="00372790" w:rsidSect="00A53190">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+    <w:p w14:paraId="2B93A96C" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00673987">
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="731" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3472BB2E" w14:textId="77777777" w:rsidR="00293B8E" w:rsidRDefault="00293B8E">
+    <w:p w14:paraId="0348B987" w14:textId="77777777" w:rsidR="001C6850" w:rsidRDefault="001C6850" w:rsidP="00673987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="447DE4BA" w14:textId="77777777" w:rsidR="00293B8E" w:rsidRDefault="00293B8E">
+    <w:p w14:paraId="22BDD227" w14:textId="77777777" w:rsidR="001C6850" w:rsidRDefault="001C6850" w:rsidP="00673987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Arial,Times New Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6E2DBE7C" w14:textId="77777777" w:rsidR="00AE4EF4" w:rsidRDefault="00A53190">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="437213E1" w14:textId="77777777" w:rsidR="00673987" w:rsidRDefault="00673987">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5CCEEDF3" w14:textId="77777777" w:rsidR="00AE4EF4" w:rsidRDefault="00A53190">
+  <w:p w14:paraId="0A7184CB" w14:textId="77777777" w:rsidR="00673987" w:rsidRDefault="00673987">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="5" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="5"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0DFBC9E5" w14:textId="011E092A" w:rsidR="00AE4EF4" w:rsidRDefault="00A85379">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6032E941" w14:textId="77777777" w:rsidR="00673987" w:rsidRPr="00673987" w:rsidRDefault="00673987">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="5" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="5"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00A85379">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/01/2019 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00A85379">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00673987">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="492074609"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{8A169346-EF28-4D00-BFC1-972219E314A7}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00296696">
+        <w:r w:rsidRPr="00673987">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1D6A9A12" w14:textId="77777777" w:rsidR="00AE4EF4" w:rsidRDefault="00A53190">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55FA67E0" w14:textId="77777777" w:rsidR="00673987" w:rsidRDefault="00673987">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6CCA7EA9" w14:textId="77777777" w:rsidR="00AE4EF4" w:rsidRDefault="00A53190">
+  <w:p w14:paraId="026FD804" w14:textId="77777777" w:rsidR="00673987" w:rsidRDefault="00673987">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="5" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="5"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D5120F1" w14:textId="77777777" w:rsidR="00293B8E" w:rsidRDefault="00293B8E">
+    <w:p w14:paraId="021EE722" w14:textId="77777777" w:rsidR="001C6850" w:rsidRDefault="001C6850" w:rsidP="00673987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AB65F81" w14:textId="77777777" w:rsidR="00293B8E" w:rsidRDefault="00293B8E">
+    <w:p w14:paraId="6A8ABE0E" w14:textId="77777777" w:rsidR="001C6850" w:rsidRDefault="001C6850" w:rsidP="00673987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="73853ED7" w14:textId="4C9A3CC6" w:rsidR="002C6E49" w:rsidRDefault="002C6E49">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20508CFE" w14:textId="77777777" w:rsidR="00673987" w:rsidRDefault="00673987">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="541A6446" wp14:editId="1385C44C">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50AD7458" wp14:editId="29552B7D">
           <wp:extent cx="304800" cy="606711"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="13690"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -3888,62 +2852,52 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="304855" cy="606821"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="034E0549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="226E4820"/>
     <w:lvl w:ilvl="0" w:tplc="5D445646">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -4128,1465 +3082,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CF82A0A"/>
-[...1413 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="617B66F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02A8394A"/>
     <w:lvl w:ilvl="0" w:tplc="35FEA0C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1403" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2123" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5656,51 +3195,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6443" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7163" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65BC31DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11B6F4C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="355" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1075" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5771,475 +3310,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6475" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7195" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...423 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75D255B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C84A6338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1465" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6308,1909 +3423,145 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8965" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10040" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2009363977">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="1" w16cid:durableId="443185107">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="75564060">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1947347409">
+  <w:num w:numId="2" w16cid:durableId="1555315026">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1074814152">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="3" w16cid:durableId="194468118">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="347758477">
-[...20 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="503472128">
+  <w:num w:numId="4" w16cid:durableId="1573201184">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="194468118">
-[...8 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="456531776">
+  <w:num w:numId="5" w16cid:durableId="1372345500">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AE4EF4"/>
-[...631 lines deleted...]
-    <w:rsid w:val="7DA89FAA"/>
+    <w:rsidRoot w:val="00673987"/>
+    <w:rsid w:val="00077AF5"/>
+    <w:rsid w:val="001C6850"/>
+    <w:rsid w:val="003F6454"/>
+    <w:rsid w:val="00673987"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA0BD0"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F107EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="030A11B8"/>
-  <w15:docId w15:val="{254A16EE-7EBD-4241-BF6D-A7EAB4B4E339}"/>
+  <w14:docId w14:val="5CB52817"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F9A58836-146D-485D-8C1F-396FC55703A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1097 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8552,208 +3903,769 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00712814"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00673987"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:right="8" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00673987"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/881" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/881" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/421" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6036" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpm.psc.gov/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pms.psc.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6036" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpm.psc.gov/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8860,1000 +4772,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1363</Words>
-  <Characters>7772</Characters>
+  <Characters>7771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9117</CharactersWithSpaces>
+  <CharactersWithSpaces>9116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...326 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>