--- v0 (2025-10-03)
+++ v1 (2026-05-06)
@@ -1,2554 +1,3552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2885F5EE" w14:textId="632A8E64" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+    <w:p w14:paraId="7D5788AE" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión del inventario </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515DC4DF" w14:textId="77777777" w:rsidR="007F5BD0" w:rsidRPr="00370E76" w:rsidRDefault="007F5BD0" w:rsidP="00302A77">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="22237593" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Description"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="331E9AE9" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00302A77" w:rsidP="00302A77">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="45623BBA" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Criterios para el registro de inventarios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784AFFAA" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="007233D2" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="649A38AB" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7CD9C2" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En general, la determinación de qué artículos se incluirán en los inventarios se basa en la propiedad de los inventarios, es decir, el título legal de propiedad de los inventarios. Sin embargo, la noción de “control” es fundamental para la política de inventarios del PNUD a fin de registrar los inventarios como activos. El PNUD debe examinar el contenido de la transacción, en lugar de la forma del acuerdo con otras partes, y garantizar que se demuestre el control antes de registrar e informar los inventarios como activos. La ubicación física o la custodia de los inventarios son factores para tener en cuenta a la hora de determinar el control (es decir, si se almacenan en las instalaciones del PNUD, o si el personal del PNUD los gestiona), pero estos factores por sí mismos no constituyen criterios suficientes para identificar quién controla los inventarios. El PNUD debe considerar los riesgos y las recompensas de la propiedad (incluido el acuerdo con los donantes o sus expectativas) para determinar si los inventarios deben registrarse como activos en las cuentas del PNUD. El PNUD debe registrar los inventarios si el PNUD:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A62558F" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="4FBA8E97" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FD09A7" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Controla el acceso a los artículos del inventario o su distribución. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127A2905" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="00681A7F" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Administra un programa que requiera la distribución de los artículos del inventario (a diferencia de aquellas situaciones en las que los artículos del inventario se compran únicamente para el envío inmediato a un Gobierno local o un asociado en la ejecución).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE36275" w14:textId="46A519E2" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34CD30E9" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Asume los riesgos de pérdida, robo, daño, deterioro, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613BC5CB" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="007233D2" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+    <w:p w14:paraId="3EDA2C05" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D787B8" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los suministros (p. ej., suministros de oficina, papelería, etc.) son artículos que se compran y se consumen con propósitos administrativos, utilizados para las operaciones diarias de las oficinas de país (CO), y no para la implementación directa de un programa. Generalmente, los suministros se facturan al momento de la adquisición, y tienen valor inmaterial. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3FEAA6" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="007233D2" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="317E77C2" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3554222B" w14:textId="1AE793C6" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00E04BF4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Las CO del PNUD poseen diversos tipos de artículos que califican como inventarios</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk299972062"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Estas oficinas pueden utilizar la siguiente tabla como directriz para determinar qué califica como inventario, ya que esto requerirá recuento físico, valoración y presentación de informes:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7EF9A4BC" w14:textId="77777777" w:rsidR="00B6468E" w:rsidRPr="007233D2" w:rsidRDefault="00B6468E" w:rsidP="00B6468E">
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="77AF9A38" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="445"/>
         <w:gridCol w:w="4172"/>
         <w:gridCol w:w="4723"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00364EF4" w:rsidRPr="00370E76" w14:paraId="24A124E3" w14:textId="77777777" w:rsidTr="00B6468E">
+      <w:tr w:rsidR="00EB3672" w:rsidRPr="00EB3672" w14:paraId="19CEACB0" w14:textId="77777777" w:rsidTr="00B82C59">
         <w:trPr>
           <w:trHeight w:val="544"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0975545B" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="26BC44F1" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D7D77FC" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="1FAD88ED" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ejemplos de inventarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B75F7E6" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="5F6AA87D" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ejemplos de suministros</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364EF4" w:rsidRPr="00370E76" w14:paraId="341189FA" w14:textId="77777777" w:rsidTr="00AA4DE3">
+      <w:tr w:rsidR="00EB3672" w:rsidRPr="00EB3672" w14:paraId="70B4BE1C" w14:textId="77777777" w:rsidTr="00B82C59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B07ABE8" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="28C39748" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="110A53A9" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="728F7999" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Equipo o suministros médicos del Fondo Mundial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45A29959" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="0538D7A0" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Suministros médicos adquiridos para el dispensario de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364EF4" w:rsidRPr="00370E76" w14:paraId="5C9D1CBC" w14:textId="77777777" w:rsidTr="00AA4DE3">
+      <w:tr w:rsidR="00EB3672" w:rsidRPr="00EB3672" w14:paraId="6D79168B" w14:textId="77777777" w:rsidTr="00B82C59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DCB66C9" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="60EE1FB9" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="689A6DAB" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="2A43D73F" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Equipo o suministros para crisis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15B268F5" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="07A559F7" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Papelería normal de oficina</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364EF4" w:rsidRPr="00370E76" w14:paraId="51FC6AFA" w14:textId="77777777" w:rsidTr="00AA4DE3">
+      <w:tr w:rsidR="00EB3672" w:rsidRPr="00EB3672" w14:paraId="5FE4B1E3" w14:textId="77777777" w:rsidTr="00B82C59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A155A92" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="5962CD14" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="477AA9F8" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="3E625866" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Equipo o suministros electorales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16D21BBB" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="5DE61C9E" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Piezas de repuesto de maquinarias almacenadas para las operaciones diarias del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364EF4" w:rsidRPr="00370E76" w14:paraId="202838CF" w14:textId="77777777" w:rsidTr="00AA4DE3">
+      <w:tr w:rsidR="00EB3672" w:rsidRPr="00EB3672" w14:paraId="34F909DC" w14:textId="77777777" w:rsidTr="00B82C59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F885677" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="63893F28" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49DA2DFB" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="2348DEBD" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Artículos preposicionados para emergencias por un programa bajo su mandato</w:t>
+              <w:t xml:space="preserve">Artículos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB3672">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>preposicionados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB3672">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para emergencias por un programa bajo su mandato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FF09975" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="3D95C024" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Artículos preposicionados para emergencias en la oficina del PNUD</w:t>
+              <w:t xml:space="preserve">Artículos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB3672">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>preposicionados</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB3672">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para emergencias en la oficina del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364EF4" w:rsidRPr="00370E76" w14:paraId="6FE48C28" w14:textId="77777777" w:rsidTr="00AA4DE3">
+      <w:tr w:rsidR="00EB3672" w:rsidRPr="00EB3672" w14:paraId="30C7CD94" w14:textId="77777777" w:rsidTr="00B82C59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C955D7E" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="50FBFC29" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E6909C3" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="6E05966B" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reserva de combustible para su distribución a otros organismos de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BBE6CEF" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="67688BCB" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reserva de combustible para vehículos y consumo de la oficina del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364EF4" w:rsidRPr="00370E76" w14:paraId="43C7986E" w14:textId="77777777" w:rsidTr="00AA4DE3">
+      <w:tr w:rsidR="00EB3672" w:rsidRPr="00EB3672" w14:paraId="5CABFB4F" w14:textId="77777777" w:rsidTr="00B82C59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="546CAB4F" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="7C2670A4" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27D7A77A" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="69BC4786" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reserva de publicaciones para la venta o distribución a partes externas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0757B5E4" w14:textId="77777777" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+          <w:p w14:paraId="7710DAEF" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB3672">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Publicaciones (p. ej., suscripción a un periódico) adquiridas para uso interno del PNUD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="504F39F4" w14:textId="77777777" w:rsidR="005461A2" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="6543E90C" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD4E289" w14:textId="411CC030" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Autoridad para adquirir inventarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E037DA2" w14:textId="0705C031" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F77DDB" w14:textId="02AAC79C" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...61 lines deleted...]
-      </w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador Auxiliar o el Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones (OJA) - CPO por sus siglas en inglés</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- del Buró de Gestión de Servicios (BMS) es responsable de todos los inventarios adquiridos, controlados y gestionados por el PNUD. El OJA puede delegar su autoridad para adquirir, controlar y gestionar inventarios a cada Representante Residente y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las dependencias fuera de la Sede según corresponda a fin de cumplir los propósitos del Reglamento Financiero y la Reglamentación Financiera Detallada (FRR) del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA3F168" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F70FB1F" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Responsabilidades de la Oficina de Gestión de Recursos Financieros (OFRM)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E8227E" w14:textId="77777777" w:rsidR="00D456FE" w:rsidRPr="007233D2" w:rsidRDefault="00D456FE" w:rsidP="008624D8">
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="1C5EB406" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782D02E6" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Emitir instrucciones y notas orientativas sobre la certificación y el recuento de inventarios para el final del período.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8B17FC" w14:textId="77777777" w:rsidR="00D456FE" w:rsidRPr="007233D2" w:rsidRDefault="00D456FE" w:rsidP="00D456FE">
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="71D51EA6" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1805B221" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Responsabilidades de las unidades de negocio (dependencias fuera de la Sede y CO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DD5CD5" w14:textId="77777777" w:rsidR="005461A2" w:rsidRPr="00370E76" w:rsidRDefault="005461A2" w:rsidP="00302A77">
-[...12 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="2D8F5E27" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCB6FE1" w14:textId="2C12B8B8" w:rsidR="005461A2" w:rsidRPr="00370E76" w:rsidRDefault="005461A2" w:rsidP="5D2020B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="701BC08D" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adquirir mediante e-requisiciones, orden de compra (PO), recibo o comprobante de cuentas por pagar (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voucher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B6DEE0" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recibir e inspeccionar los inventarios de conformidad con las directrices de adquisición de la Oficina de Apoyo a las Adquisiciones (PSO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499128BE" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proteger y gestionar la distribución de los inventarios a los usuarios finales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D4D41E" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desechar los inventarios dañados o vencidos según el FRR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDA6D98" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compilar y documentar las notas de entrada y de salida de inventario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AB533C" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actualizar las tarjetas de existencias con base en los movimientos diarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA4F7AC" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conciliar y llevar registros de inventario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBE30E9" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Efectuar un recuento físico de inventario periódicamente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E675A06" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Investigar y registrar todos los ajustes (p. ej., obsolescencia, daños, robos, etc.) de los inventarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF569EE" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Efectuar una valoración de los inventarios al final del período.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AED8974" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisar e informar el balance de inventario en tránsito en los informes de control de inventario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BF179C" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantizar que se prepare, se revise y se certifique un informe de control de inventario para cada proyecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF987DF" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentar informes de control de inventario, que registren el balance de inventario con el valor del dólar y la cantidad, al final del período al Centro Mundial de Servicios Compartidos (CMSC) - GSSU por sus siglas en inglés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DE6BCD" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DA5FA2" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Responsabilidades de los Representantes Residentes (RR) de las CO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54937A41" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C5F67E" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificar el balance y el valor de los inventarios que se informaron en los informes de control de inventario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8E0DC7" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...303 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantizar la presentación oportuna de los informes de control de inventario con certificaciones de inventario al CMSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD7D597" w14:textId="3F38A33B" w:rsidR="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B037130" w14:textId="77777777" w:rsidR="005461A2" w:rsidRPr="00370E76" w:rsidRDefault="005461A2" w:rsidP="00302A77">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3102DD6C" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48101DFA" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4400EE75" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00E04BF4" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FD376C" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Responsabilidades de los Representantes Residentes (RR) de las CO</w:t>
-[...15 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>Responsabilidades del CMSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D43E3B4" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B87969" w14:textId="77777777" w:rsidR="005461A2" w:rsidRPr="00370E76" w:rsidRDefault="005461A2" w:rsidP="00302A77">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10835672" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisar la precisión de los informes de control de inventario (presentados por las CO) y garantizar que el RR ha certificado los balances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19981607" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Apuntar una entrada en un libro diario para registrar el balance de los inventarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A91D05F" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F3D7CE" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para adquirir artículos de inventario, todas las CO deben cumplir con el reglamento de adquisición del PNUD y obtener las aprobaciones pertinentes según la Guía de adquisición establecida por la Oficina de Servicios de Adquisiciones (PSO). Una vez que se hayan recibido las aprobaciones pertinentes, deberá procesarse la transacción en Quantum a través del catálogo de adquisición</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...78 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AAC717" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1764E3EB" w14:textId="77804DFA" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00E04BF4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consulte la sección de Generar requisiciones de las POPP para obtener detalles sobre políticas y procedimientos de adquisición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148863F3" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6F0FE2" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inventario en tránsito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C12A30" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777C7283" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...193 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El inventario en tránsito se refiere a los bienes comprados que están en camino, es decir, que son propiedad del PNUD, pero que están en manos del transportista. El inventario en tránsito propiedad del PNUD (con base en los </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00EB3672">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>INCOTERMS 2020)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe registrarse como inventario. Por lo tanto, es importante determinar la propiedad de los artículos de inventario en tránsito con base en los </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00EB3672">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>INCOTERMS 2020</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspondientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C420E30" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E35EAA4" w14:textId="174422C9" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D27385C" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00991183">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por ejemplo, el término FOB significa “franco a bordo”. Si los bienes se envían con FOB en puerto de destino, no se transfiere el título de los bienes al PNUD hasta que el transportista entrega los artículos; de este modo, el PNUD no debe registrar el inventario mientras está en tránsito. Si los bienes se envían con FOB en puerto de embarque, se transfiere dicho título al PNUD cuando el transportista toma posesión de los bienes; en este caso, el PNUD deberá registrar el inventario mientras está en tránsito. Si los bienes se envían con FAS (franco al costado del buque) o CIF (costo, seguro y flete), la parte que asume el costo de carga y envío tiene derecho al título legal del inventario mientras está en tránsito. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A9CAB5" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D25ED0" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consulte la sección de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gestión de gastos para la recepción de bienes, servicios u obras de las POPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para obtener detalles sobre los</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00EB3672">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>I</w:t>
-[...11 lines deleted...]
-          <w:t>)</w:t>
+          <w:t xml:space="preserve"> INCOTERMS 2020</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...46 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518C4254" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Directrices para el almacenamiento de medicamentos esenciales y otros productos básicos para la salud, publicado por la Organización Mundial de la Salud (OMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD97898" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guía sobre la adquisición y la gestión de inventarios, por la Oficina de Apoyo a las Adquisiciones del PNUD en la Sede</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF41E29" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6935D48C" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="411068FB" w14:textId="305D8B9A" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00364EF4" w:rsidP="00302A77">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Según las políticas para inventarios del PNUD, los inventarios que cumplen con los requisitos deben registrarse como activos hasta su consumo o su distribución. El balance de estos inventarios deberá contarse físicamente, valorarse, registrarse e informarse como activos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5127EDE7" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...164 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DE981B" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E567897" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3224A24C" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7DE77A" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00E04BF4" w:rsidRDefault="00EB3672" w:rsidP="00E04BF4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="FlowChart"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E04BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3225F87B" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00E04BF4" w:rsidRDefault="00EB3672" w:rsidP="00E04BF4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BA5342" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00E04BF4" w:rsidRDefault="00EB3672" w:rsidP="00E04BF4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E04BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D48DEC5" w14:textId="014A83A0" w:rsidR="00364EF4" w:rsidRPr="00370E76" w:rsidRDefault="00896514" w:rsidP="002E1556">
+    <w:p w14:paraId="0818FD3F" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRPr="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="00EB3672">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44876A62" wp14:editId="1A090AB2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41B80D83" wp14:editId="4CEB3A33">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>175260</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5904865" cy="3998595"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 4" descr="https://intranet.undp.org/global/popp/frm/PublishingImages/inventory-management_P1.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5904865" cy="3998595"/>
                         </a:xfrm>
@@ -2566,532 +3564,758 @@
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 4" style="position:absolute;margin-left:0;margin-top:13.8pt;width:464.95pt;height:314.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" alt="https://intranet.undp.org/global/popp/frm/PublishingImages/inventory-management_P1.jpg" o:spid="_x0000_s1026" filled="f" stroked="f" w14:anchorId="4A8C4FD8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHM0U39gIAABgGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzf0yTdpNtEm652+4GQ&#10;FqhYOCM3cRKDYxvbbVoQ/52x+7Ht7gUBOUSesf3mzczz3NxuO442VBsmRYHjQYQRFaWsmGgK/PnT&#10;IhhjZCwRFeFS0ALvqMG3k9evbnqV06FsJa+oRgAiTN6rArfWqjwMTdnSjpiBVFTAZi11RyyYugkr&#10;TXpA73g4jKJR2EtdKS1Lagx4Z/tNPPH4dU1L+6GuDbWIFxi4Wf/X/r9y/3ByQ/JGE9Wy8kCD/AWL&#10;jjABQU9QM2IJWmv2AqpjpZZG1nZQyi6Udc1K6nOAbOLoWTaPLVHU5wLFMepUJvP/YMv3m6VGrCpw&#10;gpEgHbToIxSNiIZTBK6KmhLK5dpioC9MWE0EtYO1qJRvR8PlivBQSaXCWnfhcr3izLTQi7cdaaiB&#10;KxsqrNS7oCMCPB1YX5bx4KtqXPV7wAUSj2qpXf2MepDlN4OEnLZAgt4ZBXRAWcDu6NJa9i0lFZQh&#10;dhDhBYYzDKChVf9OVpAPWVvpe7MFfi4GVB1tvQR2JwnQrUUlONMsSsajFKMS9q6ybJxmqY9B8uN1&#10;pY19Q2WH3KLAGvh5eLJ5MNbRIfnxiIsm5IJx7nXGxYUDDu49EByuuj1Hw8vmZxZl8/F8nATJcDQP&#10;kmg2C+4W0yQYLeLrdHY1m05n8S8XN07yllUVFS7MUcJx8mcSOTymvfhOIjaSs8rBOUpGN6sp12hD&#10;4Akt/HcoyNmx8JKGLwLk8iyleJhE98MsWIzG10GySNIgu47GQRRn99koSrJktrhM6YEJ+u8pob7A&#10;WTpMfZfOSD/LLfLfy9xI3jELQ4qzrsDj0yGSOw3OReVbawnj+/VZKRz9p1JAu4+N9op1It3rfyWr&#10;HQhWS5ATDCkYp7Bopf6BUQ+jqcDm+5poihF/K0D0WZwkbpZ5I0mvh2Do853V+Q4RJUAV2GK0X07t&#10;fv6tlWZNC5FiXxgh7+Ch1MxL2D2iPavD84Lx4zM5jEo3385tf+ppoE9+AwAA//8DAFBLAwQUAAYA&#10;CAAAACEA25C1jd8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCF7EbI6Ym&#10;5qVIQSwiFFPteZt9JsHs2zS7TeK/dz3pcZhh5pt8NZtOjDS41jLCzSICQVxZ3XKN8L57ur4H4bxi&#10;rTrLhPBNDlbF+VmuMm0nfqOx9LUIJewyhdB432dSuqoho9zC9sTB+7SDUT7IoZZ6UFMoN52MoyiR&#10;RrUcFhrV07qh6qs8GYSp2o773euz3F7tN5aPm+O6/HhBvLyYHx9AeJr9Xxh+8QM6FIHpYE+snegQ&#10;whGPEC8TEMFN4zQFcUBI7pa3IItc/ucvfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH&#10;M0U39gIAABgGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDbkLWN3wAAAAcBAAAPAAAAAAAAAAAAAAAAAFAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
+              <v:rect w14:anchorId="7337E2CD" id="Rectangle 4" o:spid="_x0000_s1026" alt="https://intranet.undp.org/global/popp/frm/PublishingImages/inventory-management_P1.jpg" style="position:absolute;margin-left:0;margin-top:13.8pt;width:464.95pt;height:314.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo5AAi2QEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlWZqo6Wq1q0VI&#10;y0Va+ADXcS4i8ZgZt2n5esZOty3whnix5uKcOXN8sr49DL3YG6QObCnns1QKYzVUnW1K+e3r45uV&#10;FOSVrVQP1pTyaEjebl6/Wo+uMAtooa8MCgaxVIyulK33rkgS0q0ZFM3AGcvNGnBQnlNskgrVyOhD&#10;nyzS9CYZASuHoA0RVx+mptxE/Lo22n+uazJe9KVkbj6eGM9tOJPNWhUNKtd2+kRD/QOLQXWWh56h&#10;HpRXYofdX1BDpxEIaj/TMCRQ1502cQfeZp7+sc1zq5yJu7A45M4y0f+D1Z/2z+4LBurknkB/J2Hh&#10;vlW2MXfkWD5+VHkpIcLYGlUxg3nQLhkdFWeMkBCjie34ESp+bbXzEGU51DiEGbywOET1j2f1zcEL&#10;zcUsT5erm0wKzb23eb7K8izOUMXL5w7JvzcwiBCUEplfhFf7J/KBjiperoRpFh67vo9P3NvfCnwx&#10;VCL9wDj4hYotVEdmjzDZhG3NQQv4U4qRLVJK+rFTaKToP1hWIJ8vl8FTMVlm7xac4HVne91RVjNU&#10;Kb0UU3jvJx/uHHZNG4WeON6xanUX97mwOpFlG8Q1T5YNPrvO463Lj7X5BQAA//8DAFBLAwQUAAYA&#10;CAAAACEA25C1jd8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCF7EbI6Ym&#10;5qVIQSwiFFPteZt9JsHs2zS7TeK/dz3pcZhh5pt8NZtOjDS41jLCzSICQVxZ3XKN8L57ur4H4bxi&#10;rTrLhPBNDlbF+VmuMm0nfqOx9LUIJewyhdB432dSuqoho9zC9sTB+7SDUT7IoZZ6UFMoN52MoyiR&#10;RrUcFhrV07qh6qs8GYSp2o773euz3F7tN5aPm+O6/HhBvLyYHx9AeJr9Xxh+8QM6FIHpYE+snegQ&#10;whGPEC8TEMFN4zQFcUBI7pa3IItc/ucvfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDo&#10;5AAi2QEAAKADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDbkLWN3wAAAAcBAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Procedures"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:sectPr w:rsidR="00364EF4" w:rsidRPr="00370E76">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:p w14:paraId="61E3471A" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00E04BF4">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1620" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50CF75D9" w14:textId="77777777" w:rsidR="00CD4D06" w:rsidRDefault="00CD4D06" w:rsidP="00C41DB1">
+    <w:p w14:paraId="59C02D77" w14:textId="77777777" w:rsidR="00C26A34" w:rsidRDefault="00C26A34" w:rsidP="00EB3672">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20E1B83E" w14:textId="77777777" w:rsidR="00CD4D06" w:rsidRDefault="00CD4D06" w:rsidP="00C41DB1">
+    <w:p w14:paraId="6F8D893C" w14:textId="77777777" w:rsidR="00C26A34" w:rsidRDefault="00C26A34" w:rsidP="00EB3672">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...15 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="5F49E11A" w14:textId="61F51EE4" w:rsidR="00370E76" w:rsidRDefault="00370E76">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01AF3A92" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRDefault="00EB3672">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0004106A">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0004106A">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
-    <w:r w:rsidR="00834127" w:rsidRPr="00834127">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00834127">
+      <w:t xml:space="preserve">31/12/2016 </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1806730950"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{686F9FC3-1E00-4172-9768-76BB1E586F01}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00DC6C28">
+        <w:r>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32CDF6ED" w14:textId="77777777" w:rsidR="00CD4D06" w:rsidRDefault="00CD4D06" w:rsidP="00C41DB1">
+    <w:p w14:paraId="2BFABEBB" w14:textId="77777777" w:rsidR="00C26A34" w:rsidRDefault="00C26A34" w:rsidP="00EB3672">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24ED82FC" w14:textId="77777777" w:rsidR="00CD4D06" w:rsidRDefault="00CD4D06" w:rsidP="00C41DB1">
+    <w:p w14:paraId="71A495B6" w14:textId="77777777" w:rsidR="00C26A34" w:rsidRDefault="00C26A34" w:rsidP="00EB3672">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="48EADC05" w14:textId="5307FD8E" w:rsidR="00E675CB" w:rsidRDefault="00203D75" w:rsidP="00066958">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="772487AC" w14:textId="77777777" w:rsidR="00EB3672" w:rsidRDefault="00EB3672" w:rsidP="007F770B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5370"/>
       </w:tabs>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      <w:ind w:left="9360" w:right="43"/>
+      <w:ind w:right="43"/>
     </w:pPr>
     <w:r>
-      <w:tab/>
-[...7 lines deleted...]
-    <w:r w:rsidR="00B46F39">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7497240C" wp14:editId="654EDD0A">
-[...2 lines deleted...]
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74595182" wp14:editId="2198E5A9">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-38100</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="736470123" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01670D0D"/>
+    <w:nsid w:val="03993DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BE5442F8"/>
-    <w:lvl w:ilvl="0" w:tplc="30BE465C">
+    <w:tmpl w:val="B6E61852"/>
+    <w:lvl w:ilvl="0" w:tplc="0BD40958">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03993DF7"/>
+    <w:nsid w:val="03F15A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B6E61852"/>
+    <w:tmpl w:val="FEDE2ED0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19C30AA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA41CA4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C3B5300"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE9CDF74"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F527990"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D312F3DA"/>
     <w:lvl w:ilvl="0" w:tplc="0BD40958">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3133,778 +4357,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...289 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19C30AA6"/>
-[...434 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55921A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC66C47A"/>
     <w:lvl w:ilvl="0" w:tplc="1284D2F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3946,562 +4443,151 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...200 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="314263710">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="756632122">
-    <w:abstractNumId w:val="10"/>
-[...4 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1337810538">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1897424548">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="3" w16cid:durableId="1337810538">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1531723604">
+  <w:num w:numId="4" w16cid:durableId="1097599114">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1060593106">
-[...11 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1514152616">
+  <w:num w:numId="5" w16cid:durableId="1279948343">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1075661911">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="6" w16cid:durableId="1075661911">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00364EF4"/>
-[...196 lines deleted...]
-    <w:rsid w:val="7A932BD2"/>
+    <w:rsidRoot w:val="00EB3672"/>
+    <w:rsid w:val="003B6388"/>
+    <w:rsid w:val="00762ED1"/>
+    <w:rsid w:val="00996AC1"/>
+    <w:rsid w:val="00BD5C2D"/>
+    <w:rsid w:val="00C26A34"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E04BF4"/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rsid w:val="00FA335B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4181C633"/>
-  <w15:docId w15:val="{97CDA8A7-9E3A-4C12-B92B-3D6AF62372D2}"/>
+  <w14:docId w14:val="0D3EDABC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BB845A75-07E7-49AC-BF7A-4E5038C7EC92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4843,5000 +4929,815 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002029F5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002029F5"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00873EA5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00873EA5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...16 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00873EA5"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00082B11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...4543 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EB3672"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF66E9"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EB3672"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.kuehne-nagel.com/-/knowledge/incoterms" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.kuehne-nagel.com/-/knowledge/incoterms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.kuehne-nagel.com/-/knowledge/incoterms" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9943,678 +5844,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1299</Words>
-  <Characters>7410</Characters>
+  <Words>1300</Words>
+  <Characters>7411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8692</CharactersWithSpaces>
+  <CharactersWithSpaces>8694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>