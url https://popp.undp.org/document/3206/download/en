--- v0 (2025-10-10)
+++ v1 (2026-06-04)
@@ -1,1469 +1,3649 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D64B269" w14:textId="5E694FA3" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="528E9350" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-Banking with Quantum Design and Implementation Guidelines </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B26A" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="42B6349C" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="175" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B26B" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="630D28A0" w14:textId="2710EC08" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="419"/>
           <w:tab w:val="center" w:pos="1755"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Background</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADC67CE" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44870FF8" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Headquarters bank accounts, HQ Zero Balance Accounts assigned to Country Offices, and many Country Offices local bank accounts utilize Host-to-Host (H2H) electronic banking interface </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EFT  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">using ISO20022 standard).    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7C7789" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-    <w:p w14:paraId="5DB46A2A" w14:textId="58176EFA" w:rsidR="00076A8F" w:rsidRPr="00975748" w:rsidRDefault="001D2658" w:rsidP="001D589D">
+    </w:p>
+    <w:p w14:paraId="1E027F77" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="157" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the case where H2H interface cannot be implemented immediately for the Country Offices, other forms of local electronic banking interfaces are put in place with the approval of the Treasurer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidR="00076A8F" w:rsidRPr="001D589D">
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for example the use of Web E-Banking solutions offered by the banks, please refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="000105DB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Establishment and Use of Electronic Banking Systems</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00076A8F">
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B26F" w14:textId="1985175D" w:rsidR="00AE702E" w:rsidRDefault="00AE702E"/>
-    <w:p w14:paraId="6D64B270" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="60E0B0A6" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E5C7E4" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B271" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...4 lines deleted...]
-    <w:p w14:paraId="6D64B272" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="58324BC5" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While there are obvious benefits and potential efficiencies that E-Banking can provide, designing and implementing the interface must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP’s internal control framework while ensuring that proper mechanisms are in place to protect data integrity as the data is transmitted from UNDP to the banks.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C91AB85" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B273" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-      <w:r>
+    <w:p w14:paraId="1B6DD6D3" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">This document outlines the standards and requirements that need to be considered when designing and implementing E-Banking.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B274" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="5FD71765" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B275" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="59A9671D" w14:textId="3309BB9C" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="457"/>
           <w:tab w:val="center" w:pos="2090"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Overview  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E5B32D" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5117B7EA" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The payments data, once approved in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quantum  in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accordance with the ICF, are extracted and delivered to bank using the following steps:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F75B6F" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="40" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7B797B" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1075" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supplier Payments/Staff payroll payments/T&amp;E Payments are certified and approved in Quantum; Quantum generates payment instructions file.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F03A74" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1075" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003915FF">
-[...36 lines deleted...]
-    <w:p w14:paraId="6D64B27A" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment instructions are formatted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a layout agreed with the bank.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFF34A7" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Payment instructions are sent to the bank.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B27B" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="7F93D390" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bank confirms receipt and status of payment instructions.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B27C" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="652846E7" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B27D" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="5534F50B" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="177" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B27E" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="6BA97AC3" w14:textId="54D6F9C2" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="495"/>
           <w:tab w:val="center" w:pos="3086"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="6D64B27F" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Common</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E-Banking Configurations  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD78DE3" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B280" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-      <w:r>
+    <w:p w14:paraId="6B6B31D3" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">E-Banking facilities and capabilities vary from bank to bank. Below are the configurations that are commonly available.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B281" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="0A636F3B" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B282" w14:textId="6EF1AA0F" w:rsidR="00AE702E" w:rsidRDefault="1226D041">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="23AEDC6A" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Host to Host E-Banking (H2H)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – Payment instruction files (EFT) are sent directly from the UNDP’s server to the bank’s file server. Data is encrypted and is transmitted through private networks.  And electronic statements are reported using SWIFT MT940 format from the banks to UNDP.</w:t>
       </w:r>
-      <w:r w:rsidRPr="1226D041">
+      <w:r w:rsidRPr="000105DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B283" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="064A87E8" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="10" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B284" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="744C8800" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Web E-Banking/online solutions</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – The bank provides online web application where clients can create individual payment instruction or upload a bulk payment file. Web E-Banking applications provide facilities for uploading pre-formatted payment instructions and then allow users to review and approve payments online.   Users are provided with credentials by the bank with the ability to login using password and/or token. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B285" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="370A5519" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="181" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B286" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="226F658B" w14:textId="2C337BFD" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="501"/>
           <w:tab w:val="center" w:pos="3455"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Considerations and Requirements  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26974796" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A200EA" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following details the requirements and considerations that need to be taken at each step of the process.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2609C60F" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFFF800" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Processing the payment file generated by Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DA0DEF" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D558648" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A payment file, Universal Flat File (UFF), is generated after running the AP Payment process Request (PPR)/ Payroll or T&amp; E. The UFF contains the necessary information (e.g. payee, bank information, payment amount and payment mode) to create payment instructions.  UFF output file is used only for the local interface or web e-banking solutions in country offices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150D46C2" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396048B5" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the case of fully implemented Host-to-Host, Quantum generates ISO2022 and passed to a routine through the Treasury Management System (TMS) payment hub that re-formats the file into a layout agreed with the bank. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoid/to minimize the risk of having the file being tampered with, technical configurations to integrate the download, format and upload routines into a single program must be in placed; thereby eliminating any manual intervention.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD2257D" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="452"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F50F2A" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For payment monitoring purposes, it is useful to store the payment instructions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a local database. The payment status from the bank can be stored </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the same database for record reconciliation.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7153A788" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="32" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314EEE1D" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="6D64B287" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Review and approval procedures for releasing payment instructions to the bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C11A2FB" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B288" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0BA645DD" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under Web E-Banking setup:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D2D820" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prior to executing bulk uploading to the E-Banking platform, the 1st authorized user may need to reformat UNDP UFF file to meet that of the bank’s requirements either manually or using a converter tool.  The e-banking tool may also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>allow to modify</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the data, therefore a final verification to match the data with the original UFF file must be completed by the 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> user before the file is sent for approval to the 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authorized user. The 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authorized user is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">responsible </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to review</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reconcile</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the data loaded to the E-Banking with the original UNDP UFF file before any approval.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B9F6E1" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="452"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2440D282" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is of the utmost </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>important</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the UFF file generated from Quantum is secured and not tampered with.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D8849D" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B28A" w14:textId="0DF704AE" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3E646E80" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Host-to-Host setup: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEFFAD2" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP file is electronically submitted from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quantum  to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the bank through TMS payment hub </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>interface,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> therefore it does not require any approval. It is however advisable to have the formatting program generate a control total report that can be reconciled with the Payment process </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>request  report</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ensuring that the number of transactions and the total amount agree. Alternatively, a report can be generated if the transactions are saved into a database.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A76075A" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D050952" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="none"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="6D64B28B" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Data Transmission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554371C5" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B28C" w14:textId="587B34C4" w:rsidR="00AE702E" w:rsidRDefault="1226D041">
-[...16 lines deleted...]
-    <w:p w14:paraId="6D64B28D" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="17706A63" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Web E-Banking, data transmission is usually taken care of by the bank’s software as the web application is bank’s proprietary solution and resides within their protected servers and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>usually</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transparent to the users. Still, it is useful to understand the mechanism in place how the data is protected after the payment file is uploaded. In addition, it should be made clear that the responsibility of ensuring data integrity in this case, for the most part would be the bank.   The data should also be handled carefully by granting access to authorized staff within </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAE06F2" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054D477C" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BC2429" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the case of Host-to-Host setup, since we are pushing data to the bank’s server, UNDP is responsible for ensuring data integrity until the data reaches the bank.  There is a Straight-through-Process (STP) established without any manual process to communicate data between UNDP Server to Banks.  It is hard, if not impossible, to fully guarantee data integrity that passes through public networks. Nonetheless, there are controls that can be implemented to guard data at acceptable levels.   The payment instructions file should be encrypted using the bank’s digital public key. Please refer to Appendix A, Public Key Encryption System. In addition, use of secured transport layer (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>scp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/sftp, or ftp over SSL) is recommended instead of the regular unencrypted ftp session.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC3F0A4" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="48" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B28E" w14:textId="7A7EE3B2" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...19 lines deleted...]
-    <w:p w14:paraId="6D64B28F" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="13F3A2D1" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Receiving and processing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bank’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receipt confirmation and payments status</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B9E5B3" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AADB939" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Web E-Banking, the status of the payments is made available on the web platform.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A7BE90" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4661A5" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Host-to-Host, downloading the payment status from the bank’s server is usually initiated by the client. Same as the payment file transmission, downloading payment status should follow the same encryption and secured transport mechanisms.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1CCDC9" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="452" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0F5F7F" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further information, please contact David Jordan, OIMT at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="0000FF"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>david.jordon@undp.org</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECF9648" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paul Gravenese, Treasury at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="0000FF"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paul.gravenese@undp.org</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B290" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...371 lines deleted...]
-    <w:p w14:paraId="6D64B2AC" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="6CC50778" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="54" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2AD" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="5DBC7317" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1102" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Appendix A.  Public Key Encryption System  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2AE" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="219813CC" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2AF" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...7 lines deleted...]
-    <w:p w14:paraId="6D64B2B0" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="623C35CD" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Key Encryption System is a widely accepted and highly trusted encryption system in which two complementary keys, called a key pair, are used to maintain secure communications. One of the keys is designated as a private key to which only the sender </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> access. The other is a public key that is exchanged with other users. Both the private and public keys are stored in a keyring files. Some systems refer to the private and public keys as confidential and open keys, respectively.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE8D842" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2B1" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...7 lines deleted...]
-    <w:p w14:paraId="6D64B2B2" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="11BD2D34" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only the sender has access to his private key, but </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspond with other users, he needs a copy of their public </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>keys</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and they need a copy of his. The sender uses his private key to sign the documents he sends to others and to decrypt the files they send to him. Conversely, the addressee uses the public keys of others to encrypt the documents he sends to them and to verify their digital signatures. This way, it is guaranteed that only the addressee can decode the document, and that the addressee can be confident that the very sender who has signed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sent the document.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217BD379" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2B3" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="266C898C" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="98" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2B4" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2CE5895E" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1102" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Appendix B. Data Format and Controls  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2B5" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="7CD395E4" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2B6" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5C2A3540" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The bank designs the structure of the payment instructions file. It is worth confirming however that some controls are embedded into the file structure (e.g. hash totals, number of payments and total payment amount) that allows the bank to verify if the file is valid or not. This, for example, alerts and prevents the bank from processing an incomplete payment file.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2B7" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="5A49C7F8" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1081" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2B8" w14:textId="05D0DD4B" w:rsidR="00AE702E" w:rsidRDefault="1226D041">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="1226D041">
+    <w:p w14:paraId="5B894843" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="447" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, for EFT payments, Quantum is configured to generate a unique payment reference number across all UNDP bank accounts. It should be agreed with the bank not to process payment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if a payment with the same reference number has already been received and processed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000105DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D64B2B9" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+    <w:p w14:paraId="3CA62402" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1065"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000105DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AE702E">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="5B1B255B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="000105DB">
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1519" w:right="1788" w:bottom="1909" w:left="1801" w:header="720" w:footer="748" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B67D2DA" w14:textId="77777777" w:rsidR="00692C5D" w:rsidRDefault="00692C5D">
+    <w:p w14:paraId="4130A5FE" w14:textId="77777777" w:rsidR="005D42AA" w:rsidRDefault="005D42AA" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4502FC85" w14:textId="77777777" w:rsidR="00692C5D" w:rsidRDefault="00692C5D">
+    <w:p w14:paraId="3DE48981" w14:textId="77777777" w:rsidR="005D42AA" w:rsidRDefault="005D42AA" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D64B2BA" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CC02942" w14:textId="77777777" w:rsidR="000105DB" w:rsidRDefault="000105DB">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8651"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t>Last updated: April 2020</w:t>
+      <w:t xml:space="preserve">Last updated: April </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t>2020</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D64B2BB" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09A508FB" w14:textId="77777777" w:rsidR="000105DB" w:rsidRPr="000105DB" w:rsidRDefault="000105DB">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8651"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="000105DB">
       <w:rPr>
-        <w:sz w:val="24"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>Last updated: April 2020</w:t>
+      <w:t xml:space="preserve">Last updated: April </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="000105DB">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>2020</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000105DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000105DB">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="000105DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000105DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000105DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000105DB">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000105DB">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000105DB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D64B2BC" w14:textId="77777777" w:rsidR="00AE702E" w:rsidRDefault="001D2658">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="585236D5" w14:textId="77777777" w:rsidR="000105DB" w:rsidRDefault="000105DB">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8651"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t>Last updated: April 2020</w:t>
+      <w:t xml:space="preserve">Last updated: April </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t>2020</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3376C6A9" w14:textId="77777777" w:rsidR="00692C5D" w:rsidRDefault="00692C5D">
+    <w:p w14:paraId="2383374A" w14:textId="77777777" w:rsidR="005D42AA" w:rsidRDefault="005D42AA" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75E654E5" w14:textId="77777777" w:rsidR="00692C5D" w:rsidRDefault="00692C5D">
+    <w:p w14:paraId="48028D93" w14:textId="77777777" w:rsidR="005D42AA" w:rsidRDefault="005D42AA" w:rsidP="000105DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B1C3E8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6BCBBD0"/>
     <w:lvl w:ilvl="0" w:tplc="ABE2AE08">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -1639,128 +3819,124 @@
         <w:ind w:left="7185"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="4869734">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AE702E"/>
-[...10 lines deleted...]
-    <w:rsid w:val="1226D041"/>
+    <w:rsidRoot w:val="000105DB"/>
+    <w:rsid w:val="000105DB"/>
+    <w:rsid w:val="005D42AA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D840F2"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6D64B269"/>
-  <w15:docId w15:val="{4CFE6541-D43D-4E04-824E-54B9CD47B8F9}"/>
+  <w14:docId w14:val="539262EB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5C5D3D15-56C8-4A32-AD22-B22711D9F0E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2101,239 +4277,647 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="10" w:hanging="10"/>
-      <w:outlineLvl w:val="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="1"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000105DB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000105DB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000105DB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0016130F"/>
-[...22 lines deleted...]
-    <w:rsid w:val="0048168D"/>
+    <w:rsid w:val="000105DB"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000105DB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10731" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10731" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2341,54 +4925,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2541,640 +5125,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...542 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1333</Words>
-  <Characters>7599</Characters>
+  <Words>1324</Words>
+  <Characters>7553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8915</CharactersWithSpaces>
+  <CharactersWithSpaces>8860</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>CO EBanking Guidelines</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Sam De La Cruz</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>