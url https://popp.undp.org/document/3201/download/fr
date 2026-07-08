--- v0 (2025-10-01)
+++ v1 (2026-07-08)
@@ -1,6783 +1,1237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4259646E" w14:textId="33DC1E62" w:rsidR="003303DD" w:rsidRDefault="003303DD" w:rsidP="00164138">
-      <w:pPr>
+    <w:p w14:paraId="7E452659" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.0 Politiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E01DBD" w14:textId="6F2D927B" w:rsidR="00164138" w:rsidRPr="006630B0" w:rsidRDefault="00164138" w:rsidP="00164138">
-      <w:pPr>
+    <w:p w14:paraId="3DDD1567" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouverture et clôture de comptes bancaires </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E01DBF" w14:textId="32E381A0" w:rsidR="00164138" w:rsidRPr="006630B0" w:rsidRDefault="00164138" w:rsidP="005A6397">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="658AD32D" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conformément à la Règle financière 125 du PNUD, l’Administrateur a délégué l’autorité de gérer et d’exploiter les comptes bancaires du PNUD au Trésorier. Par conséquent, seul le Trésorier est habilité à ouvrir et à clore les comptes bancaires du PNUD, que ce soit au Siège ou aux Bureaux de pays, sauf en cas de situations d’urgence sur le plan local, auxquels cas le Représentant peut prendre des mesures pour ouvrir ou clore un compte bancaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42362984" w14:textId="77777777" w:rsidR="004C344A" w:rsidRPr="0088616B" w:rsidRDefault="004C344A" w:rsidP="005A6397">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="19D45F7C" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035FCE60" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Il existe deux types de comptes bancaires à savoir : le compte des devises convertibles et le compte des devises non convertibles. Les devises convertibles sont celles susceptibles d’être converties librement en d’autres devises. Les devises non convertibles sont celles qui ne peuvent être échangées librement en raison des règlements gouvernementaux ou de la banque centrale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B64C9B" w14:textId="77777777" w:rsidR="00A075E3" w:rsidRPr="005B072F" w:rsidRDefault="00A075E3" w:rsidP="00A075E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D7CE071" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ABAFEEF" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sous réserve de la Règle financière 125.01 et de la Règle 125.02, les principes suivants doivent être respectés</w:t>
       </w:r>
-      <w:r w:rsidR="008451B4" w:rsidRPr="006630B0">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E01DC4" w14:textId="658D5A8D" w:rsidR="00191115" w:rsidRPr="006630B0" w:rsidRDefault="00164138" w:rsidP="00A075E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="42D2CCEC" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-        <w:t xml:space="preserve">La Trésorerie crée et consigne l’ensemble des informations de compte bancaire du PNUD (les comptes bancaires du Siège et des Bureaux de pays) dans </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La Trésorerie crée et consigne l’ensemble des informations de compte bancaire du PNUD (les comptes bancaires du Siège et des Bureaux de pays) dans Quantum.</w:t>
       </w:r>
-      <w:r w:rsidR="0043251E">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="2C0C591F" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-        <w:t xml:space="preserve">En principe, les Bureaux de pays ne </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En principe, les Bureaux de pays ne devraient gérer que deux comptes bancaires :</w:t>
       </w:r>
-      <w:r w:rsidR="007F54B1">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="70C3B680" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Un compte de devise locale pouvant être convertible ou non convertible et un compte de devise étrangère convertible (par exemple, les </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un compte de devise locale pouvant être convertible ou non convertible et un compte de devise étrangère convertible (par exemple, les Comptes à solde zéro constitués de dollars américains ou d’euros).</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B072F">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="1F3D4E34" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En raison des accords spéciaux conclus entre le PNUD et les bailleurs de fonds, des règlements du contrôle des changes ou des pratiques opérationnelles à l’échelle locale, il peut être nécessaire pour certains Bureaux de pays de gérer un compte local en dollar américain ou en euros ainsi que d’autres comptes de devise locale. Ces comptes seront ouverts et tenus que si cela est nécessaire pour assurer le bon fonctionnement du bureau. Les comptes locaux spéciaux de la BID (Banque interaméricaine de développement) dans certains bureaux d’Amérique latine sont des exemples de comptes ouverts en raison des accords conclus avec les bailleurs de fonds. Ces types de comptes sont des exceptions au paragraphe C de la règle susmentionnée. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E01DC8" w14:textId="77777777" w:rsidR="00E20F6A" w:rsidRPr="006630B0" w:rsidRDefault="00164138" w:rsidP="00A075E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0DEDE48E" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les comptes bancaires distincts réservés aux modalités de mise en œuvre nationales (NEX) ne sont PAS autorisés. Lorsque les partenaires NEX sollicitent des comptes bancaires, ces derniers doivent être ouverts et gérés par lesdits partenaires et non par le PNUD. Les fonctionnaires du PNUD ne doivent pas faire office de signataires de ces comptes bancaires et le PNUD doit s’abstenir de fournir des lettres d’ouverture ou de clôture de compte à la banque au nom du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E01DC9" w14:textId="27433455" w:rsidR="00E20F6A" w:rsidRPr="006630B0" w:rsidRDefault="00164138" w:rsidP="00A075E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A65CFE2" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Trésorerie peut autoriser, à titre exceptionnel, l’ouverture d’un compte bancaire aux fins des exigences du projet DEX. Les comptes consacrés au projet DEX sont gérés de la même façon que les comptes bancaires du PNUD gérés par le Représentant. Pour en apprendre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>La Trésorerie peut autoriser, à titre exceptionnel, l’ouverture d’un compte bancaire aux fins des exigences du projet DEX. Les comptes consacrés au projet DEX sont gérés de la même façon que les comptes bancaires du PNUD gérés par le Représentant. Pour en apprendre davantage ou pour solliciter un compte bancaire dans le cadre du projet DEX, veuillez contacter la Trésorerie.</w:t>
+        <w:t>davantage ou pour solliciter un compte bancaire dans le cadre du projet DEX, veuillez contacter la Trésorerie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E01DCB" w14:textId="7404EFAD" w:rsidR="00164138" w:rsidRDefault="00164138" w:rsidP="00164138">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2EE50910" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de situations d’urgences à l’échelle locale (p. ex., la fermeture soudaine de la banque où le Bureau du PNUD détient son compte), le Représentant peut ouvrir un nouveau compte bancaire auprès d’une autre banque locale pour éviter toute perturbation majeure des opérations locales et pour sauvegarder les actifs financiers du PNUD. Dans ces cas, le Trésorier doit être avisé d’une telle mesure dès que possible, et ce, après l’ouverture du compte. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6BC165" w14:textId="77777777" w:rsidR="0027290C" w:rsidRPr="005B072F" w:rsidRDefault="0027290C" w:rsidP="0027290C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="23997D50" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52691903" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005B072F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les comptes bancaires sans activité de reçu ou de versement, autre que la publication des intérêts ou des frais de service, pendant une période de six mois doivent être examinés deux fois par an en juin et en décembre et être clôturés.  Une décision de garder un compte ouvert et actif alors qu’il n’a pas d’activité pendant une période de six mois doit être documentée et envoyée au Service de la trésorerie.  Le Service de la trésorerie prendra une décision définitive sur la clôture du compte. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244618CB" w14:textId="77777777" w:rsidR="003233E8" w:rsidRPr="0088616B" w:rsidRDefault="003233E8" w:rsidP="005B072F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="24F175B6" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3D96FD" w14:textId="07586798" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B072F">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Une fois que la décision de clôturer un compte actif a été prise, le compte est gardé ouvert pendant une période de trois à six mois pour permettre l’enregistrement de toute transaction non publiée.  </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        </w:numPr>
+    </w:p>
+    <w:p w14:paraId="5DC2FDBF" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4141E380" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA433DA" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00880B43" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F65F7E2" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00880B43" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E349BB" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3878D7F0" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00AE3FB6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-          <w:sz w:val="28"/>
-[...5863 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23949BA4" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00AE3FB6" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00AE3FB6" w:rsidSect="00D86A0E">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1053F0C2" w14:textId="77777777" w:rsidR="00723FD9" w:rsidRDefault="00723FD9" w:rsidP="008451B4">
+    <w:p w14:paraId="2DC0D682" w14:textId="77777777" w:rsidR="00275541" w:rsidRDefault="00275541" w:rsidP="00D86A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="081D9305" w14:textId="77777777" w:rsidR="00723FD9" w:rsidRDefault="00723FD9" w:rsidP="008451B4">
+    <w:p w14:paraId="335FCC8D" w14:textId="77777777" w:rsidR="00275541" w:rsidRDefault="00275541" w:rsidP="00D86A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...29 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="569FFC23" w14:textId="77777777" w:rsidR="00271848" w:rsidRDefault="00271848">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="395EEBE0" w14:textId="3FC34790" w:rsidR="00D86A0E" w:rsidRPr="00AE3FB6" w:rsidRDefault="00D86A0E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005B072F">
-      <w:rPr>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005B072F">
-      <w:rPr>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date d’entrée en vigueur : 18/07/2019 </w:t>
     </w:r>
-    <w:r w:rsidR="00514965" w:rsidRPr="00514965">
-[...11 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE3FB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="VersionPOPPRefItem"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="2132823057"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{02FA2DFC-B7DF-453E-9044-9E40595BEA32}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidRPr="00AE3FB6">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="167BF680" w14:textId="77777777" w:rsidR="00723FD9" w:rsidRDefault="00723FD9" w:rsidP="008451B4">
+    <w:p w14:paraId="76C3C256" w14:textId="77777777" w:rsidR="00275541" w:rsidRDefault="00275541" w:rsidP="00D86A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6769E821" w14:textId="77777777" w:rsidR="00723FD9" w:rsidRDefault="00723FD9" w:rsidP="008451B4">
+    <w:p w14:paraId="4FE8275E" w14:textId="77777777" w:rsidR="00275541" w:rsidRDefault="00275541" w:rsidP="00D86A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="79E01DD2" w14:textId="56790626" w:rsidR="008451B4" w:rsidRDefault="008451B4" w:rsidP="008451B4">
+    <w:p w14:paraId="0C3C4360" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00AE3FB6" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3FB6">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AE3FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Règle 125.01 : Le Trésorier et le Bureau des services de gestion sont habilités à élire la banque ou les banques dans lesquelles les fonds du PNUD et ceux administrés par l’Organisation seront déposés. La désignation d’une banque couvre toutes les succursales de cette banque. Le Trésorier promulgue les critères sous-tendant la qualification de ces banques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E01DD3" w14:textId="77777777" w:rsidR="008451B4" w:rsidRDefault="008451B4" w:rsidP="008451B4">
+    <w:p w14:paraId="7EF15EF6" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRPr="00AE3FB6" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="79E01DD4" w14:textId="77777777" w:rsidR="008451B4" w:rsidRDefault="008451B4" w:rsidP="008451B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD50034" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="00D86A0E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AE3FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Règle 125.02 : Le Trésorier définit les critères d’ouverture de comptes bancaires dans les situations d’urgence.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="65121CE5" w14:textId="5D1136DC" w:rsidR="00FB0951" w:rsidRDefault="00FB0951" w:rsidP="0041260A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1299181D" w14:textId="300EB85B" w:rsidR="00D86A0E" w:rsidRDefault="00D86A0E" w:rsidP="0041260A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9360" w:right="43"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46F68783" wp14:editId="1B34BF9E">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02FBFFE6" wp14:editId="214B7E9F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-121920</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2133724913" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="14306"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="308590" cy="609867"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="038515FD" w14:textId="77777777" w:rsidR="00FB0951" w:rsidRDefault="00FB0951">
-[...9 lines deleted...]
-  <w:p w14:paraId="46F0361C" w14:textId="77777777" w:rsidR="00271848" w:rsidRDefault="00271848">
+  <w:p w14:paraId="163EBBB2" w14:textId="77777777" w:rsidR="00D86A0E" w:rsidRDefault="00D86A0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="099C5455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36049FAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6848,210 +1302,64 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D8F4F85"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F4E2651"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FA2AE7DA"/>
+    <w:tmpl w:val="87CE83CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -7113,408 +1421,136 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="339280873">
+  <w:num w:numId="1" w16cid:durableId="853610306">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="294800362">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1936474863">
+  <w:num w:numId="2" w16cid:durableId="1936474863">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00164138"/>
-[...158 lines deleted...]
-    <w:rsid w:val="00FE28D9"/>
+    <w:rsidRoot w:val="00D86A0E"/>
+    <w:rsid w:val="00275541"/>
+    <w:rsid w:val="002F6382"/>
+    <w:rsid w:val="004630FD"/>
+    <w:rsid w:val="00AE3FB6"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rsid w:val="00D95E5B"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="79E01DBC"/>
-  <w15:docId w15:val="{83CE33E6-2F5D-4268-B721-ACF04F66E30A}"/>
+  <w14:docId w14:val="68D595A3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{510816D9-52C3-473F-B284-02B0D95DAEDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7856,1818 +1892,862 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00191115"/>
+    <w:rsid w:val="00D86A0E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008451B4"/>
+    <w:rsid w:val="00D86A0E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008451B4"/>
-    <w:rPr>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008451B4"/>
+    <w:rsid w:val="00D86A0E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008451B4"/>
+    <w:rsid w:val="00D86A0E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008451B4"/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008451B4"/>
+    <w:rsid w:val="00D86A0E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008451B4"/>
-[...38 lines deleted...]
-      <w:szCs w:val="16"/>
+    <w:rsid w:val="00D86A0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005B072F"/>
+    <w:rsid w:val="00D86A0E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...837 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...628 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9778,673 +2858,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...493 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F7C7515-ADFC-4F8A-8635-C8D27A9CB3AE}">
-[...54 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCBBA62F-1F61-477B-B45D-79E11C5019FC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEA39530-7AA3-4C62-999F-C183A0C9A8AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7538</Characters>
+  <Pages>2</Pages>
+  <Words>684</Words>
+  <Characters>3899</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8843</CharactersWithSpaces>
+  <CharactersWithSpaces>4574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>