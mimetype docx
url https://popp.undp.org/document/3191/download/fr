--- v0 (2025-10-05)
+++ v1 (2026-06-21)
@@ -1,3208 +1,4119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F9FA9C1" w14:textId="536E2F1C" w:rsidR="00F633FB" w:rsidRPr="000D5B7F" w:rsidRDefault="003B5AE2" w:rsidP="7B31DF53">
+    <w:p w14:paraId="3060616F" w14:textId="493E3143" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...44 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonds de petite caisse pour les projets de gestion (PCF)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A436A8" w14:textId="104E7C14" w:rsidR="7B31DF53" w:rsidRDefault="7B31DF53" w:rsidP="7B31DF53">
+    <w:p w14:paraId="7C86A454" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545B35E2" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...100 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds de petite caisse destiné aux projets de gestion est le solde disponible dans le coffre-fort du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>siège  principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du Bureau de pays ou d’une Unité du Siège en vue de couvrir les petites dépenses liées aux projets de gestion pour lesquels l’utilisation de chèques ou de transferts électroniques de fonds (TEF) est inefficace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2EF33F" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0636910E" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le solde maximal du PCF est de 2 500 dollars (ou l’équivalent en devise locale) par Bureau de pays ou Unité de Siège. Toutefois, cela ne justifie pas la création automatique d’un PCF, encore moins l’établissement de son plafond s’il existe des solutions alternatives permettant de régler des petites dépenses sans l’utilisation de liquidités. La direction du Bureau de pays doit déterminer les besoins et le plafond en fonction des exigences opérationnelles. La règle générale relative au plafond approprié consiste à choisir le montant suffisant destiné à couvrir les besoins du PCF sur un mois. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74295141" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76677F67" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F12AEBF" w14:textId="628734FD" w:rsidR="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...41 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PCF est maintenu selon une méthode de fonds de caisse à montant fixe. La méthode de fonds de caisse à montant fixe commence par l’établissement d’un montant forfaitaire comme solde d’ouverture du PCF. Lorsque le solde du PCF atteint 20 % du montant initial, il est réapprovisionné par un certain montant nécessaire pour ramener le PCF au solde initial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019C2575" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBBFBE9" w14:textId="7AC69047" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Autorisation pour la création d’un PCF et l’établissement du plafond </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CC592B" w14:textId="46869BD4" w:rsidR="7B31DF53" w:rsidRDefault="7B31DF53" w:rsidP="7B31DF53">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="25BC0C10" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Trésorier délègue son autorité au Chef du Bureau pour la création du PCF, jusqu’à concurrence du plafond du PCF pour les activités courantes. Le Chef de Bureau doit aviser le Trésorier de la création initiale du PCF et de l’établissement de son plafond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A278360" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E7D13E" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...26 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tout Bureau de pays ayant besoin d’accéder au PCF pour un montant supérieur à 2 500 dollars doit obtenir l’approbation préalable du Trésorier en soumettant une annexe 5 avec des justifications détaillées. Le Trésorier évaluera cette demande, en plus, il examinera les besoins opérationnels du Bureau de pays, les antécédents du Bureau de pays en matière de conformité au dispositif de contrôle interne (« ICF ») et aux directives des Politiques et procédures relatives aux programmes et aux opérations (POPP), surtout en ce qui concerne le respect des procédures de suivi, de rapprochement et de fin d’exercice du PCF, et prendra la décision d’autoriser le plafond nécessaire, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9D3C2A" w14:textId="17726F84" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention : Le défaut d’enregistrer avec exactitude et en temps opportun les dépenses du PCF et de rapprocher le compte 16105 du PCF inscrit au Grand livre général peut entraîner un retard ou un refus de la demande jusqu’à ce que les problèmes liés au contrôle interne soient résolus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6B04EC" w14:textId="1C2CD45A" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dépenses admissibles pour le PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A8B983" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les dépenses admissibles pouvant être payées à partir du Fonds de petite caisse sont les suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE1A004" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC4B9F4" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les petits achats destinés aux opérations de gestion du bureau (et non pour les programmes), et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521EB343" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chacun de ces achats ne doit pas excéder l’équivalent de 250 dollars. Toute demande d’achat supérieure à 250 dollars devra être soumise à la trésorerie pour approbation exceptionnelle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B36849B" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0802A675" w14:textId="7A26B1E2" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention : Les paiements de salaires et de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bénéfices,  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compris les heures supplémentaires, les avances et les indemnités, ne peuvent être payés à partir du PCF, peu importe le montant. Ces paiements doivent être enregistrés dans Global </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...110 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Payroll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sans exception. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8F287A" w14:textId="04BA4CF3" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nomination du Dépositaire du fonds de petite caisse (PCF) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E109854" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Chef du Bureau nomme le Dépositaire du PCF selon les critères de nomination suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB09759" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7350"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAAFA16" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le personnel est titulaire d’un contrat à durée déterminée (FT) du PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C490625" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le personnel est capable d’assumer ses responsabilités, y compris la sauvegarde, l’utilisation appropriée, la comptabilité et l’inventaire physique du PCF et la tenue du registre du PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DAA618" w14:textId="66E25CAA" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le personnel accepte les conditions générales énoncées dans le formulaire de nomination du Dépositaire du fonds de petite caisse et signe le document (voir annexe 1), y compris que toute perte subie dans le PCF doit être remboursée au PNUD par le Dépositaire du PCF ou une déduction doit être prélevée sur son traitement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34134AB8" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BE0613" w14:textId="6326391A" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sécurité physique du PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFBBC53" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Représentant résident adjoint (responsable des opérations) ou le Directeur des opérations assure la sécurité physique du PCF selon les conditions suivantes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A74A98D" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58995831" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Bureau de pays doit disposer d’un coffre-fort ayant des caractéristiques de sécurités renforcées. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD94511" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le coffre-fort doit être placé dans une pièce dont l’accès est limité uniquement au personnel autorisé. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633B5AEA" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’argent en espèce doit rester dans le coffre-fort tout le temps. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771BB69E" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="5" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED432CB" w14:textId="1B2D8BD9" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilités du Dépositaire de PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAD5969" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les responsabilités du Dépositaire sont les suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4BC572" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE27802" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Placer l'argent reçu pour le financement initial du PCF et les réapprovisionnements ultérieurs dans le coffre du bureau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A22DD83" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenir à jour le registre de PCF, en vue de l’enregistrement de toutes les activités effectuées à partir du PCF (voir annexe 2). Utiliser le bordereau de PCF numéroté par ordre séquentiel pour chaque décaissement effectué à partir du PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4698BCF0" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veiller à ce que chaque bordereau de PCF soit rempli aux fins de la comptabilité et du budget, qu’il soit dûment approuvé et qu’une facture ou un reçu serve de document justificatif. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C950E90" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comptabiliser le solde du PCF après chaque décaissement et réapprovisionnement pour s’assurer que le montant est égal au solde courant du registre de PCF sous la supervision du Directeur des opérations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5CA02D" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Déployer tous les efforts possibles afin de prévenir le vol, p. ex., y compris la maintenance du coffre-fort en lieu sûr (c.-à-d. le coffre-fort du bureau), en exigeant deux clés pour entrer dans la salle des coffres et la présence de deux personnes lors de l’ouverture du coffre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3803AD79" w14:textId="2B3CAF88" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demander le réapprovisionnement lorsque le solde du PCF atteint 20 % du solde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">d’ouverture initial. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0022DE17" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Financement initial et réapprovisionnement ultérieur du PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AED7BE" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="5" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le financement initial du FCP est effectué par une facture de prépaiement permanent payable au dépositaire du FCP en tant que " fournisseur ", enregistrée sur :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5297877D" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debit GL Account: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">16105 - Petty Cash Fund PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A35AB1E" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Operating Unit: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">CO’s operating unit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F2562C" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fund Code: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">00001 for GL acct 16105 always </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E09945" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Respective department </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3164CA41" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supplier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">PCF </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Custodian’s  Staff</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Supplier ID </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E286CFF" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AFDF75" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La pièce justificative de la facture AP sans bon de commande est l'approbation du chef de bureau ou du trésorier, selon le cas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301C35B1" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454484E5" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le réapprovisionnement ultérieur du PCF est effectué au moyen d’un bordereau de payement de compte créditeur et est payable au Dépositaire de PCF. Le montant du réapprovisionnement ultérieur doit être égal au montant du total des décaissements effectués pendant la période précédant le réapprovisionnement. Les factures ou les reçus mis en pièces jointes servent de documents justificatifs pour le réapprovisionnement ultérieur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AB1B82" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4B2DA7" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Après le réapprovisionnement ultérieur, le solde du PCF tenu dans le coffre-fort du bureau doit être égal au solde d’ouverture initial. Pour le réapprovisionnement ultérieur du PCF, le Directeur des finances ou le Directeur des opérations (autre que le Dépositaire du PCF) doit examiner, certifier et approuver (e cas échéant) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3223615F" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Télécharger la liste des tableurs, créé par le Dépositaire du PCF aux fins de l’enregistrement des décaissements du PCF, les documents justificatifs pertinents des dépenses imputées contre les comptes de dépenses 7xxxx pertinent et le respect du plafond de 250 dollars pour chaque décaissement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125B3D2D" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’inventaire physique pour veiller à ce que le solde du PCF présent dans le coffre-fort soit égal au solde du registre du PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51469BA6" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le rapprochement du PCF pour veiller à ce que le solde du compte 16105 inscrit au Grand lire général du PCF soit le même que les liquidités réelles se trouvant dans le coffre-fort (après la comptabilisation du bordereau inscrit au journal du compte créditeur) et dans le registre du PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCE00E7" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bon de paiement pour le paiement du Dépositaire de PCF en guise de réapprovisionnement du PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26057057" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="5" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380CDB05" w14:textId="5226B55E" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contrôle interne du PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603B1E50" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La répartition des tâches devrait être maintenue en tout temps. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5706D88D" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CAE6BDE" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bordereaux de PCF doivent être utilisés (sur papier ou sous forme de tableur avec contrôle par mot de passe) pour effectuer des demandes de décaissement du PCF ; l’approbation appropriée obtenue et le plan comptable complet indiqué. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6D0AE7" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1447FEF0" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La facture ou le reçu des petits achats doit être joint à chaque bordereau du PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290BE773" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BAEB56" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le registre du PCF doit être tenu à jour pour chaque transaction et publié à la clôture des activités le dernier jour du mois ou avant chaque période de réapprovisionnement, sans autre modification. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Un nouveau registre du PCF doit être créé pour chaque nouveau mois ou chaque nouvelle période de réapprovisionnement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E323CC" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E135FB" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le rapport sur l’analyse des activités comptables (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) au titre du compte 16105 inscrit au Grand livre général doit être généré à chaque fin de mois ou à chaque période de réapprovisionnement afin de comparer le solde présent dans le coffre-fort du PCF et le registre du PCF doit être examiné par le Directeur des opérations ou le Représentant résident adjoint (responsable des opérations). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE0B51A" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169074E6" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Directeur des opérations doit réaliser un inventaire physique des espèces à la fin du mois ou avant chaque demande de réapprovisionnement, selon la première éventualité, et signer le formulaire de l’inventaire physique du PCF (voir annexe 3 – Formulaire de l’inventaire physique des espèces). La signature apposée sur le formulaire de l’inventaire physique du PCF atteste que le solde du coffre-fort est égal au solde figurant sur le registre du PCF et au solde du compte 16105 inscrit au Grand livre général. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE155D9" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A74BCF" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tout écart relevé aux étapes des sections 17 à 19 doit faire l’objet d’une enquête et être résolu dans un délai de sept (7) jours. Le Chef de Bureau doit être informé de cet écart et de cette résolution. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E142634" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460A8935" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les étapes des sections 17 à 20 représentent le rapprochement mensuel du PCF qui doit être effectué chaque mois sans exception. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3E9ACF" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C5C7E7" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au plus tard le 31 décembre de chaque année, le CO doit télécharger la dernière feuille de calcul des dépenses enregistrées et déposer le solde du PCF conservé dans le coffre sur le compte bancaire du CO.  Le GSSC prendra les mesures nécessaires pour assurer la liquidation du prépaiement émis pour le PCF sous le compte GL </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16105..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F39E80F" w14:textId="3208C37F" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention : Si le Bureau de pays ne dépose pas le solde du PCF sur le compte bancaire qui se trouve dans le coffre-fort du Bureau de pays à la fin de l’année, le bureau doit en aviser le service de trésorerie et expliquer les circonstances qui font obstacle à cette action. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B885AD8" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention : Toutes les transactions effectuées sur le PCF (Factures, notes de crédit) doivent être enregistrées dans le code de devise du système Quantum qui correspond à la devise réelle en fonction de laquelle le PCF est tenu. L’utilisation d’un code de devise incorrect dans Quantum conduira à une évaluation inexacte du PCF dans les états financiers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604AFF60" w14:textId="1540ABA4" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="5" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les écritures de régularisation des gains/pertes de devise sont suivies par l’équipe de gestion de trésorerie de GSSC sur une base mensuelle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E082861" w14:textId="6D057782" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapprochement du PCF et clôture de l’exercice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A01E48F" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les étapes des sections 17 à 20 représentent le rapprochement mensuel du PCF qui doit être effectué chaque mois sans exception, y compris la clôture de l’exercice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AA1B31" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E1E717" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si le Bureau de pays respecte les présentes Directives et procédures, le rapport sur l’analyse des activités comptables au titre du compte 16105 inscrit au Grand livre général doit indiquer que le solde libellé en devise locale est de zéro au 31 décembre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6B315A" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5114EC" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Représentant résident adjoint (responsable des opérations) doit procéder à l’examen des résultats concernant le rapprochement mensuel du PCF, au remplissage et à la signature de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">certification de fin d’exercice du PCF et du formulaire de l’inventaire physique du PCF. Ces deux documents doivent être téléchargés sur le SharePoint désigné au plus tard le 31 janvier dans le cadre des procédures régulières de clôture en fin d’exercice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9C89A9" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="5" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4259EFD6" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention : Faites attention à la devise dans le GL. Le rapprochement doit être effectué dans la devise du PCF. Généralement, il s’agit de la devise locale. Le Bureau de pays ne doit pas effectuer le rapprochement du solde en USD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7440CD7B" w14:textId="4ACF059B" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention : Le Représentant résident adjoint (responsable des opérations) est responsable de l’exactitude et de la régularité des soldes figurant dans le rapport sur l’analyse des activités comptables, dans le registre PCF et dans le coffre-fort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9E49E0" w14:textId="0316DD22" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suivi du PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C84E99F" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Chef du Bureau est responsable d’assurer le suivi régulier de la qualité et de l’exhaustivité des données du compte 16105 inscrit au Grand livre général. Le respect des directives et des procédures par le Bureau de pays devrait garantir les éléments suivants : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02034B09" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53625CAE" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le plafond du PCF n’excède en aucun cas le plafond autorisé par le Chef de Bureau ou le Trésorier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8A52D4" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La limite par décaissement n’excède pas l’équivalent de 250 dollars. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78989B21" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dépenses sont enregistrées une fois par mois ou à chaque période de réapprovisionnement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1184349B" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’utilisation de GLJE est proscrite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E2DC47" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toutes les transactions enregistrées sont libellées dans la devise en fonction de laquelle le solde initial du PCF est créé. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75294B95" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au 31 décembre, le solde figurant dans le rapport sur l’analyse des activités comptables au titre du compte 16105 inscrit au Grand livre général doit indiquer que le solde libellé en devise locale est de zéro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E74369" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C459162" w14:textId="1F2E2251" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A849D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention : Le strict respect des procédures revêt une importance capitale en ce qui concerne la bonne gestion des actifs en espèces du PNUD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E097EDF" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BCAEEE" w14:textId="3F9EE6D0" w:rsidR="00A849D8" w:rsidRPr="00880B43" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468F9FA0" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00880B43" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEB9BB0" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...544 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...1256 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E738FD" w14:textId="7FC06B40" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78821A53" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="00A849D8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657BA732" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00A849D8">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1481" w:right="795" w:bottom="1499" w:left="1702" w:header="720" w:footer="721" w:gutter="0"/>
+      <w:pgMar w:top="1481" w:right="1016" w:bottom="1499" w:left="1702" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F2D569E" w14:textId="77777777" w:rsidR="009478DB" w:rsidRDefault="009478DB">
+    <w:p w14:paraId="7045355B" w14:textId="77777777" w:rsidR="00A87BAA" w:rsidRDefault="00A87BAA" w:rsidP="00A849D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65B70AA4" w14:textId="77777777" w:rsidR="009478DB" w:rsidRDefault="009478DB">
+    <w:p w14:paraId="2D6E5E21" w14:textId="77777777" w:rsidR="00A87BAA" w:rsidRDefault="00A87BAA" w:rsidP="00A849D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49125677" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14843A73" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="304" w:firstLine="0"/>
+      <w:ind w:left="304"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="22C01C30" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+  <w:p w14:paraId="2FC3188F" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="287BC993" w14:textId="405DC00C" w:rsidR="00F633FB" w:rsidRDefault="00B6544F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79E729E7" w14:textId="2B02A0BC" w:rsidR="00A849D8" w:rsidRPr="00A849D8" w:rsidRDefault="00A849D8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A73446">
+    <w:r w:rsidRPr="00A849D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A73446">
+    <w:r w:rsidRPr="00A849D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Date d’entrée en vigueur"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1878002140"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{EA393459-9B39-4674-8838-0BF3D514FB6E}"/>
         <w:date w:fullDate="2018-09-01T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="fr-FR"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00126DC6">
+        <w:r w:rsidRPr="00A849D8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>01/09/2018</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"># </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00A849D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1547335208"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{EA393459-9B39-4674-8838-0BF3D514FB6E}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F810BA">
+        <w:r w:rsidRPr="00A849D8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E177FC3" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E23D186" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="304" w:firstLine="0"/>
+      <w:ind w:left="304"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F1FD74F" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+  <w:p w14:paraId="2F29D108" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A3B7638" w14:textId="77777777" w:rsidR="009478DB" w:rsidRDefault="009478DB">
+    <w:p w14:paraId="693C03BA" w14:textId="77777777" w:rsidR="00A87BAA" w:rsidRDefault="00A87BAA" w:rsidP="00A849D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="409696B7" w14:textId="77777777" w:rsidR="009478DB" w:rsidRDefault="009478DB">
+    <w:p w14:paraId="34FFE0C7" w14:textId="77777777" w:rsidR="00A87BAA" w:rsidRDefault="00A87BAA" w:rsidP="00A849D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7B3DA762" w14:textId="6E59CDB9" w:rsidR="003B5AE2" w:rsidRDefault="7B31DF53" w:rsidP="003B5AE2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76FEB25D" w14:textId="38E6B69C" w:rsidR="00A849D8" w:rsidRDefault="00A849D8" w:rsidP="003B5AE2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38BCE545" wp14:editId="7229D8F7">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05F85B36" wp14:editId="1C59CE9C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-129540</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2133724913" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="14306"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="602486"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="465685F8" w14:textId="77777777" w:rsidR="003B5AE2" w:rsidRDefault="003B5AE2">
-[...9 lines deleted...]
-  <w:p w14:paraId="2B0F1D61" w14:textId="77777777" w:rsidR="005D1FA2" w:rsidRDefault="005D1FA2">
+  <w:p w14:paraId="240DA454" w14:textId="77777777" w:rsidR="00A849D8" w:rsidRDefault="00A849D8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="020D501F"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03C54D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B68A3C54"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3244,263 +4155,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27B9275E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC68E26C"/>
     <w:lvl w:ilvl="0" w:tplc="CD36342E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3542,263 +4241,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="360645FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98F6C502"/>
     <w:lvl w:ilvl="0" w:tplc="CD36342E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3843,51 +4330,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38196200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29BA480A"/>
     <w:lvl w:ilvl="0" w:tplc="CD36342E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F5B246E4">
@@ -3935,1408 +4422,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...1356 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8C2988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8CC8C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AECC4DEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5384,1455 +4514,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...1403 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D114A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34B8DEAA"/>
     <w:lvl w:ilvl="0" w:tplc="D244F07A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6874,1115 +4600,146 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1573199786">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="1" w16cid:durableId="121776888">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1437363291">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2" w16cid:durableId="1850869903">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1068459989">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="3" w16cid:durableId="467163583">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2031639937">
+  <w:num w:numId="4" w16cid:durableId="291248974">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1689407087">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="123499869">
-[...50 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="467163583">
+  <w:num w:numId="6" w16cid:durableId="781919069">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F633FB"/>
-[...66 lines deleted...]
-    <w:rsid w:val="7B31DF53"/>
+    <w:rsidRoot w:val="00A849D8"/>
+    <w:rsid w:val="00163063"/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rsid w:val="00A87BAA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="489B7A06"/>
-  <w15:docId w15:val="{B68C3D61-BB5B-4BF0-A5D1-4EFADEEA16DE}"/>
+  <w14:docId w14:val="526049C5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{24AE56AA-A0C2-42E9-9C75-14996403CA06}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...847 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8324,208 +5081,771 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00A87BE3"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A849D8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="356" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A849D8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8632,667 +5952,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11471</Characters>
+  <Pages>5</Pages>
+  <Words>2069</Words>
+  <Characters>11798</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13457</CharactersWithSpaces>
+  <CharactersWithSpaces>13840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>