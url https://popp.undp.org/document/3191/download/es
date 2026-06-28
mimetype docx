--- v0 (2025-10-03)
+++ v1 (2026-06-28)
@@ -1,3083 +1,4377 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F9FA9C1" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRPr="000D5B7F" w:rsidRDefault="003B5AE2" w:rsidP="533BC7AE">
+    <w:p w14:paraId="334519B5" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fondo de caja chica (PCF) para proyectos de gestión  </w:t>
       </w:r>
-      <w:r w:rsidRPr="533BC7AE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656EF26E" w14:textId="46CAEFF5" w:rsidR="533BC7AE" w:rsidRDefault="533BC7AE" w:rsidP="533BC7AE">
+    <w:p w14:paraId="7CF80303" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519892DF" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> El PCF es el saldo en efectivo que se mantiene guardado en la caja de seguridad de la oficina principal de una Oficina de País (CO, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country Office</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) o en una dependencia de la sede para cubrir gastos menores de proyectos de gestión en los que el uso de cheques o transferencias electrónicas de fondos (EFT) es ineficaz. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078F9EA9" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="65475225" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C274D2C" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...29 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El saldo máximo del PCF es de USD 2500 (o su equivalente en la moneda local) por dependencia de la sede u Oficina de País. Sin embargo, esto no garantiza el establecimiento automático de un PCF ni que el saldo esté en el nivel máximo si existen alternativas para afrontar los gastos menores sin usar efectivo. La Gerencia de la Oficina de País debe determinar la necesidad y el nivel con base en los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requisitos  operativos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. La regla general para determinar el nivel adecuado es que el monto sea suficiente para cubrir los requerimientos del PCF durante un mes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74295141" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0AC89B3B" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF7DEDB" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El PCF se mantiene sobre la base de anticipos. La base de anticipos comienza al establecer un monto de suma fija como saldo inicial del PCF. Cuando el saldo del PCF alcanza el 20 % del saldo inicial, se reabastece el monto en efectivo necesario para que el PCF vuelva al saldo original. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31435977" w14:textId="2615EA58" w:rsidR="533BC7AE" w:rsidRPr="007E0482" w:rsidRDefault="003434EB" w:rsidP="007E0482">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="702B28DD" w14:textId="77777777" w:rsidR="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2D48C8" w14:textId="7ECF4230" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Autoridad para establecer el PCF y su nivel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B23F198" w14:textId="256CB15D" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="533BC7AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="504DF699" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El tesorero delega al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina su autoridad para establecer el PCF, hasta el nivel máximo del PCF, para sus actividades normales.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FA3288" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E717B46" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...38 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda Oficina de País que requiera un PCF superior a USD 2500 debe solicitar la aprobación por adelantado del Tesorero mediante el envío de la documentación del Anexo 5 con justificaciones detalladas. El Tesorero evaluará dicha solicitud y considerará las necesidades operativas de la Oficina de País y su historial de cumplimiento con el marco de control interno (ICF) y las directrices de Políticas y Procedimientos de Operaciones y Programas (POPP), particularmente al cumplimiento en lo que respecta a las áreas de monitoreo, conciliación y procedimientos de fin de año del PCF, y tomará la decisión de autorizar el nivel más alto solicitado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12930D8A" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: El hecho de no registrar de manera precisa y oportuna los gastos del PCF y de conciliar la cuenta PCF 16105 del libro mayor (GL) puede ocasionar que se demore o se rechace la solicitud hasta que se resuelvan los problemas de control interno. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7B2A32" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastos aptos para PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460E8972" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los gastos aptos para pagarse con el PCF son los siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BBA69E" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F3CAD2" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compras menores para las operaciones de gestión de la oficina (no programas);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB8C8CF" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ninguna de estas compras individuales debe exceder los USD 250 o su equivalente. Toda solicitud para una compra que exceda los USD 250 deberá enviarse a Tesorería para obtener una aprobación excepcional. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FC83F7" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="5" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5F819B" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: No se puede utilizar el dinero del PCF para el pago de sueldos y beneficios, incluidas las horas extraordinarias, los anticipos y los subsidios, independientemente del monto. Estos pagos deben ingresarse en la nómina global, sin excepción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A265681" w14:textId="77777777" w:rsidR="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFC0035" w14:textId="42CBA92F" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nombramiento de un Custodio del PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A0D67B" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina designa al Custodio del PCF en virtud de los siguientes criterios de nombramiento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705115CE" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7350"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BE7A0B" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El miembro del personal posee un contrato a plazo fijo (FT) con el PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335CDBBA" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="left"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El miembro del personal cuenta con la competencia profesional para cumplir con las responsabilidades, incluida la protección, el uso adecuado, la contabilidad y el conteo físico del PCF, así como el mantenimiento de registros del PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C663F6C" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="1" w:after="5" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El miembro del personal acepta los términos y las condiciones del formulario de nombramiento del Custodio de Caja Chica (véase Anexo 1), incluido el hecho de que el Custodio de PCF deberá reembolsar cualquier pérdida en el PCF al PNUD, de lo contrario, esta se le deducirá de su sueldo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3841D53C" w14:textId="77777777" w:rsidR="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499BC556" w14:textId="4BD151F4" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seguridad física del PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EE496F" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RRAd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Representante Residente Adjunto) de Operaciones o el Gerente de Operaciones deben garantizar la seguridad física del PCF de la siguiente manera: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B841553" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6532B724" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Oficina de País debe tener una caja de seguridad con sólidas características de seguridad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A8BD70" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La caja de seguridad debe colocarse en una habitación con acceso limitado únicamente al personal autorizado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157857F8" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El efectivo debe mantenerse en la caja de seguridad en todo momento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2122BA" w14:textId="77777777" w:rsidR="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D3763F" w14:textId="509E1F3C" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilidades de un Custodio de PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6C2EB7" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las responsabilidades del Custodio son las siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74492EE5" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3698F051" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ponga en la caja fuerte de la oficina el efectivo recibido para la financiación inicial del PCF y las reposiciones </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>posteriores..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24482746" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantener los registros del PCF para hacer un seguimiento de todas las actividades relacionadas con el PCF (véase el Anexo 2). Usar el comprobante del PCF previamente numerado en orden consecutivo para cada desembolso de dinero del PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1765B8" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantizar que cada comprobante del PCF se complete para fines contables/presupuestarios, se apruebe adecuadamente y tenga una factura o un recibo como documento de respaldo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA63403" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contar el saldo del PCF después de cada desembolso y reabastecimiento para garantizar que el monto sea igual al saldo corriente en el Registro del PCF, todo bajo la supervisión del Gerente de Operaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66262DC8" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hacer todos los esfuerzos razonables para evitar el robo, incluido, por ejemplo, el mantenimiento del PCF en un lugar seguro (es decir, en la caja de seguridad de la oficina), el requisito de dos llaves para ingresar a la sala de seguridad y la presencia de dos personas cuando se abra la caja de seguridad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B73190" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitar la reposición cuando el saldo del PCF alcance el 20 % del saldo inicial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF54E55" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="5" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCAF7BC" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiamiento inicial y reabastecimientos subsiguientes del PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318EAD82" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La financiación inicial del PCF se realiza mediante una Factura de Prepago Permanente pagadera al Custodio del PCF como "Proveedor" registrada contra:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A30F45" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Debit GL Account: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">16105 - Petty Cash Fund PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8DA901" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Operating Unit: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">CO’s operating unit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48994429" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fund Code: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">00001 for GL acct 16105 always </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD8A699" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Respective department </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247BFCEC" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supplier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">PCF </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Custodian’s  Staff</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Supplier ID </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A2AC32" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B4D86C" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El documento justificativo de la factura de cuentas a pagar sin orden de compra es el visto bueno del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina o del Tesorero, según proceda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDF9467" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624D2635" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los reabastecimientos subsiguientes del PCF se realizan mediante un bono de pago, pagable al Custodio del PCF. El monto del reabastecimiento subsiguiente debe ser igual al monto de los desembolsos totales realizados durante el período anterior al reabastecimiento. El bono y la factura o los recibos adjuntos sirven como documentos de respaldo para el reabastecimiento subsiguiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BFA395" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F36D4A" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después del reabastecimiento subsiguiente, el saldo del PCF, guardado en la caja fuerte de la oficina, debe ser igual al saldo inicial. Para el reabastecimiento subsiguiente del PCF, el Gerente de Finanzas o el Gerente de Operaciones (siempre y cuando ninguno de los dos sea el Custodio del PCF) deberá revisar, certificar y aprobar (según sea el caso) lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B46169" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A09D574" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subir hoja de cálculo creada por el Custodio del PCF para registrar los desembolsos del PCF, los documentos de respaldo pertinentes para los gastos cargados contra la cuenta de gastos 7xxxx relevante y el cumplimiento del límite de USD 250 para cada desembolso. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664EBAF3" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El recuento físico para garantizar que el saldo del PCF que se encuentra en la caja de seguridad sea igual al saldo que figura en el Registro del PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7566E732" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una conciliación del PCF para garantizar que el saldo de la cuenta PCF 16105 del GL sea igual al saldo real en efectivo que se encuentra en la caja de seguridad (una vez publicado el APJV) y en el Registro del PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C07116" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un bono de pago para pagarle al custodio del PCF para el reabastecimiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">del PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CE7A0B" w14:textId="77777777" w:rsidR="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBF1FA5" w14:textId="5B3E22EB" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Controles internos del PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2E0828" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se debe mantener la separación de tareas en todo momento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFBD341" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE42D98" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para solicitar los desembolsos del PCF, deben utilizarse los comprobantes del PCF previamente numerados en orden consecutivo (ya sea en forma impresa o en forma de hoja de cálculo controlada por contraseña); además, se debe obtener la aprobación adecuada y se debe indicar el Plan de Cuentas (COA) completo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB5F6E9" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F6963E" w14:textId="51B981C8" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se debe adjuntar la factura o el recibo de compras menores a cada comprobante del PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEEAD61" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457E2872" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se debe mantener cada transacción en el Registro del PCF, que debe emitirse al cierre de las operaciones en el último día del mes o antes de cada período de reabastecimiento sin ninguna modificación adicional. Se debe crear un nuevo Registro del PCF para cada </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nuevo mes o nuevo período</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de reabastecimiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E27ED3" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73281D38" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se debe generar un informe AAA para la cuenta 16105 del GL para cada período mensual o de reabastecimiento para comparar el saldo presente en la caja de seguridad del PCF con el saldo que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">figura en el Registro del PCF; además, este registro debe ser revisado por el Gerente de Operaciones o el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RRAd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Operaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F5F2DD" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A72FC80" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El gerente de Operaciones debe hacer un recuento físico del dinero en efectivo al final del mes o antes de cada solicitud de reabastecimiento, lo que ocurra primero, y firmar el Formulario de Recuento de PCF (véase el Anexo 3: Formulario de Recuento de efectivo). La firma en el Formulario de recuento del PCF certifica que el saldo presente en la caja de seguridad es igual al saldo que figura en el Registro del PCF y el saldo de la cuenta 16105 del GL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384D89C6" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11AB5184" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier discrepancia que se identifique en los pasos 17 a 19 debe investigarse y resolverse dentro de los siete (7) días. Se debe notificar al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina de la discrepancia y su resolución. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7462ED99" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1241ECB6" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los pasos 17 a 20 corresponden a la conciliación mensual del PCF, que debe realizarse todos los meses sin excepción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0622CBC7" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF0339B" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="5" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A más tardar el 31 de diciembre de cada año, la Oficina de país (CO) deberá cargar la última hoja de cálculo de los gastos registrados y depositar el saldo del PCF guardado en la caja fuerte en la cuenta bancaria de la CO. El CMSC (GSSC) tomará las medidas necesarias para garantizar la liquidación del pago anticipado emitido para el PCF con cargo a la cuenta GL </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16105..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3E43AA" w14:textId="54B4A3A8" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: Si la oficina de País no deposita el saldo del PCF en la caja de seguridad de la cuenta bancaria para fin del año, la oficina deberá notificar a Tesorería y explicar las circunstancias que impiden esta acción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B69CE4" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1321 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Todas las transacciones en PCF (facturas, notas de crédito</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben registrarse en el código de moneda en Quantum que coincida con la moneda real en la que se mantiene el PCF. La utilización de un código de moneda incorrecto en Quantum dará lugar a una valoración inexacta del PCF en los estados </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>financieros..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AD78EC" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: Las Oficina de País nunca deben usar GLJE para registrar transacciones del PCF, así como tampoco deben registrar ninguna ganancia o pérdida que resulte del cambio de divisas. La sede vuelve a ejecutar el proceso de valoración para reconocer las ganancias/pérdidas resultantes del cambio de divisas en conjunto con la preparación de los estados financieros anuales. Las entradas para el ajuste de ganancias/pérdidas resultantes del cambio de divisas son monitoreadas mensualmente por el equipo de Gestión del </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk125626882"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CMSC</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GSSC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4404C204" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conciliación del PCF y cierre de fin de año </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0593DA7D" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los pasos enumerados en las secciones 17 a 20 corresponden a la conciliación mensual del PCF, que debe realizarse todos los meses sin excepción, incluido el cierre de fin de año. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1431A862" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50156934" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la Oficina de País sigue las directrices y los procedimientos aquí descritos, el informe AAA para la cuenta 16105 del GL al 31 de diciembre debe mostrar un saldo de cero en la moneda local. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6071D32B" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BF0C50" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="1" w:after="5" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RRAd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Operaciones debe revisar los resultados de la conciliación mensual del PCF, completar y firmar la Certificación de fin de año del PCF y el Formulario de recuento del PCF. Estos dos documentos deben cargarse en el SharePoint designado a más tardar el 31 de enero como parte de los procedimientos de rutina para el cierre del año. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01481DED" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: Preste atención a la moneda que se utiliza en el GL. La conciliación se realizará en la moneda en que se mantiene el PCF. Normalmente, es la moneda local. La Oficina de País no debe conciliar el saldo en USD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B0BDCD" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Advertencia: El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RRAd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Operaciones es responsable de la precisión y la coherencia de los saldos en el informe de AAA, en el Registro del PCF y en la caja de seguridad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056E3DDD" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seguimiento del PCF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714804CC" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina es responsable de garantizar el seguimiento de rutina de la cuenta 16105 del GL para garantizar la calidad y la integridad de los datos. El cumplimiento de la Oficina de País con las directrices y los procedimientos debe garantizar lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72ED0B2E" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD2D455" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que el nivel de PCF no exceda en ningún momento el nivel autorizado por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina o el Tesorero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552874A7" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que el límite por desembolso no exceda el equivalente a USD 250. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C101837" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que se registren los gastos mensualmente o en cada período de reabastecimiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607DBEE2" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que no se utilice GLJE. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5310DA30" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que todas las transacciones registradas estén en la moneda en la cual se establece el saldo inicial del PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488F4777" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que, al 31 de diciembre, el saldo que figura en el informe AAA para la cuenta 16105 de GL en la moneda local sea cero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7BB2F4" w14:textId="77777777" w:rsidR="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB58CE1" w14:textId="34CBD373" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: El estricto seguimiento de los procedimientos es de importancia crítica para garantizar la seguridad de los activos en efectivo del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEA55C0" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE88190" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511435">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A7D5A6" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00CA06EA" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BBE3D9" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00CA06EA" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7082C955" w14:textId="2CB5E046" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...453 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21567021" w14:textId="77777777" w:rsidR="009D1994" w:rsidRPr="009D1994" w:rsidRDefault="009D1994" w:rsidP="003434EB">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="6472BA83" w14:textId="77777777" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF5BF39" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00511435">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1481" w:right="795" w:bottom="1499" w:left="1702" w:header="720" w:footer="721" w:gutter="0"/>
+      <w:pgMar w:top="1481" w:right="1016" w:bottom="1499" w:left="1702" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B488CED" w14:textId="77777777" w:rsidR="00FB6613" w:rsidRDefault="00FB6613">
+    <w:p w14:paraId="435225DF" w14:textId="77777777" w:rsidR="002E0C8E" w:rsidRDefault="002E0C8E" w:rsidP="00511435">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17E55B3D" w14:textId="77777777" w:rsidR="00FB6613" w:rsidRDefault="00FB6613">
+    <w:p w14:paraId="74B08031" w14:textId="77777777" w:rsidR="002E0C8E" w:rsidRDefault="002E0C8E" w:rsidP="00511435">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49125677" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41BBBB13" w14:textId="77777777" w:rsidR="00511435" w:rsidRDefault="00511435">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="304" w:firstLine="0"/>
+      <w:ind w:left="304"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="22C01C30" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+  <w:p w14:paraId="5A04A5C9" w14:textId="77777777" w:rsidR="00511435" w:rsidRDefault="00511435">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="287BC993" w14:textId="44427B66" w:rsidR="00F633FB" w:rsidRDefault="00B6544F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="147D2727" w14:textId="653C45BF" w:rsidR="00511435" w:rsidRPr="00511435" w:rsidRDefault="00511435" w:rsidP="00511435">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007E0482">
+    <w:r w:rsidRPr="00511435">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007E0482">
+    <w:r w:rsidRPr="00511435">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1878002140"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{EA393459-9B39-4674-8838-0BF3D514FB6E}"/>
         <w:date w:fullDate="2018-09-01T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00AE4ACA">
+        <w:r w:rsidRPr="00511435">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>01/09/2018</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve">Versión n.º: </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00511435">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1547335208"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{EA393459-9B39-4674-8838-0BF3D514FB6E}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00AE4ACA">
+        <w:r w:rsidRPr="00511435">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E177FC3" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23140C59" w14:textId="77777777" w:rsidR="00511435" w:rsidRDefault="00511435">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="304" w:firstLine="0"/>
+      <w:ind w:left="304"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F1FD74F" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+  <w:p w14:paraId="532A6535" w14:textId="77777777" w:rsidR="00511435" w:rsidRDefault="00511435">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43B3E6CD" w14:textId="77777777" w:rsidR="00FB6613" w:rsidRDefault="00FB6613">
+    <w:p w14:paraId="64A022F1" w14:textId="77777777" w:rsidR="002E0C8E" w:rsidRDefault="002E0C8E" w:rsidP="00511435">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02DD634D" w14:textId="77777777" w:rsidR="00FB6613" w:rsidRDefault="00FB6613">
+    <w:p w14:paraId="599518CD" w14:textId="77777777" w:rsidR="002E0C8E" w:rsidRDefault="002E0C8E" w:rsidP="00511435">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="465685F8" w14:textId="5A036A64" w:rsidR="003B5AE2" w:rsidRDefault="0E7B3EDF" w:rsidP="00AE4ACA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76CB9D4F" w14:textId="7F415E31" w:rsidR="00511435" w:rsidRDefault="00511435" w:rsidP="00AE4ACA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38BCE545" wp14:editId="4363781B">
-[...2 lines deleted...]
-          <wp:docPr id="968997834" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09C7887F" wp14:editId="16095359">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-76200</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1831208220" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-7162" b="15713"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="326630" cy="592601"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="020D501F"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03C54D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B68A3C54"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3119,263 +4413,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27B9275E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC68E26C"/>
     <w:lvl w:ilvl="0" w:tplc="CD36342E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3417,263 +4499,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="360645FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98F6C502"/>
     <w:lvl w:ilvl="0" w:tplc="CD36342E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3718,51 +4588,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38196200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29BA480A"/>
     <w:lvl w:ilvl="0" w:tplc="CD36342E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F5B246E4">
@@ -3810,1408 +4680,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...1356 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8C2988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8CC8C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AECC4DEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5259,1455 +4772,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...1403 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D114A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34B8DEAA"/>
     <w:lvl w:ilvl="0" w:tplc="D244F07A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6749,1118 +4858,146 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2056344239">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="1" w16cid:durableId="1484199692">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="916324772">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2" w16cid:durableId="1734768665">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="827018977">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="3" w16cid:durableId="922034944">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1154679960">
+  <w:num w:numId="4" w16cid:durableId="699941521">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="613705900">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1271279871">
-[...50 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="922034944">
+  <w:num w:numId="6" w16cid:durableId="657273074">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F633FB"/>
-[...127 lines deleted...]
-    <w:rsid w:val="7FFF4802"/>
+    <w:rsidRoot w:val="00511435"/>
+    <w:rsid w:val="002E0C8E"/>
+    <w:rsid w:val="003C3D36"/>
+    <w:rsid w:val="00511435"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="489B7A06"/>
-  <w15:docId w15:val="{99B925D2-09B3-4A71-AD5E-FE27B9D7CDB6}"/>
+  <w14:docId w14:val="7E93F526"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8775A487-64DD-4542-921A-E0BAF87928D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...790 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8202,208 +5339,771 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00A87BE3"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00511435"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="356" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00511435"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8510,667 +6210,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1958</Words>
-  <Characters>11162</Characters>
+  <Words>1989</Words>
+  <Characters>11339</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
+  <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13094</CharactersWithSpaces>
+  <CharactersWithSpaces>13302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>