--- v0 (2025-10-03)
+++ v1 (2026-06-09)
@@ -1,2786 +1,4133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F9FA9C1" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRPr="000D5B7F" w:rsidRDefault="003B5AE2">
+    <w:p w14:paraId="7E3B23A0" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petty Cash Fund for Management Project (PCF) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA11AC5" w14:textId="60C4F014" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518CC7F7" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003434EB" w:rsidRPr="000D5B7F">
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCF is the cash balance kept in the safe in a CO’s main office or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a HQ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit to meet small expenses for management projects where the use of cheque or electronic funds transfer (EFT) is inefficient. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E024C0" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51EEA14E" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The maximum PCF balance is $2500 (or local currency equivalent) per CO or HQ Unit. However, this does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>warrant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an automatic establishment of PCF nor at the maximum level if there are alternative ways to pay small expenses without using cash. The CO management must determine the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and level which are based on business requirements. The general rule for choosing the appropriate level is the amount sufficient for one month PCF requirement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAF1915" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A621C1C" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCF is maintained on an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>imprest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>imprest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis begins by establishing a lump sum amount as the PCF beginning balance. When the PCF balance reaches 20% of the initial balance, it is replenished by an amount of cash needed to bring the PCF back to the original balance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DD4413" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Authority to Establish the PCF and Level </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B23F198" w14:textId="5913EE8F" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="238967F1" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Treasurer delegates his/her authority for establishing PCF to the Head of Office, up to the PCF maximum level for normal business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696556A0" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB91C4D" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...26 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any CO with PCF requirement above $2,500 must seek Treasurer’s approval in advance by submitting an Annex 5 with detailed justifications. The Treasurer will evaluate such request, in addition to the consideration of the CO’s business needs, the CO’s track record of compliance with internal control </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>framework (‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICF’) and POPP Guidelines, particularly in the areas of adherence of monitoring, reconciliation, and year-end procedures for PCF, and make the decision to authorize the higher level requested, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7FB08F" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Caution: Failure to accurately and timely record PCF expenses and reconcile GL PCF Account 16105 may lead to delay or denial of the request until the internal control issues are resolved. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799F014D" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="5CA517B8" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualifying Expenses for PCF </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6401D172" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="448BC968" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expenses qualified to be paid from PCF are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CCE09A" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="41BA7346" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D133C9" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28E50BC3" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Small purchases for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>office’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> management operations (not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76010EAE" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="left"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each such purchase </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not to exceed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> US$250 equivalent. Any request for a purchase exceeding $250 will need to be submitted to Treasury for exceptional approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219D170F" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caution: Salary and benefit payments including overtime, advances and allowances cannot be made from the PCF regardless of amount. These payments must be entered </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Global Payroll without exception. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228A5904" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">PCF Custodian Appointment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1CC1C1" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3085BBA1" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Head of Office appoints the PCF Custodian with the following Appointment criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6341E38D" w14:textId="17CD93CD" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="00126DC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="157BECC7" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7350"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00126DC6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C37B46" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E37473D" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>holds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP Fixed Term Contract (FT). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B4CACC" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> competent to fulfill the responsibilities including safeguarding, proper use of, accounting for, and physical counting of the PCF and maintaining PCF Register. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D4D391" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff agrees to the terms and conditions of Petty Cash Custodian Appointment Form and signs the document (see Annex 1) including that any losses in the PCF are to be reimbursed to UNDP by the PCF Custodian or a deduction shall be taken from his/her salary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC54B3F" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Staff agrees to the terms and conditions of Petty Cash Custodian Appointment Form and signs the document (see Annex 1) including that any losses in the PCF are to be reimbursed to UNDP by the PCF Custodian or a deduction shall be taken from his/her salary. </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Physical Security for PCF </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B59A1E9" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2DE4AD78" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The DRR (Operations) or Operations Manager ensures the physical security for PCF as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A52D68" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="38DF988E" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EC4FC2" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The CO must have a safe with strong security features. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BAA888" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28BCACF4" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The safe is to be placed in a room with limited access by authorized personnel only. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E06CAE" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6943E0A2" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cash must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kept in the safe at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64189CDD" w14:textId="77777777" w:rsidR="00C96784" w:rsidRDefault="00C96784" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C0D9871" w14:textId="2E3937A6" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">PCF Custodian Responsibilities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAA99F3" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="609E0EFA" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Custodian Responsibilities are the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E0E3D5" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="2AB16443" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0291333B" w14:textId="10E40C97" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="00AA7B30" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72603734" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Place the cash received for PCF initial funding and subsequent replenishment in the office safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7032B010" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain the PCF Register to record all activities in the PCF (see Annex 2). Use pre-sequentially numbered PCF Voucher for each disbursement made from the PCF. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681889F7" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="63993E7C" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure each PCF Voucher is filled out for accounting/budget purposes and properly approved and has an invoice/receipt as the supporting document. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1071A75E" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08FF11D0" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Count PCF balance after each disbursement and replenishment to ensure the amount is equal to the running balance on the PCF Register under supervision of the Operations Manager </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732E846E" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C5B0838" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make every reasonable effort to prevent theft, for example, including maintenance of PCF in secured location (i.e., office safe), requiring two keys to enter the safe room and the presence of two </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when safe is opened. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5713E7" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Request the replenishment when PCF balance reaches 20% of the initial opening balance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D18582" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="26D4A15D" w14:textId="77777777" w:rsidR="00C96784" w:rsidRDefault="00C96784" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A34A4E" w14:textId="02A248EF" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Initial Funding and Subsequent Replenishment for PCF </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13325D10" w14:textId="61348099" w:rsidR="007E0288" w:rsidRDefault="003434EB" w:rsidP="007E0288">
+    <w:p w14:paraId="61664D74" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00C96784">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:ind w:left="356"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Initial funding of PCF is done by a Permanent Prepayment Invoice payable to the PCF Custodian as the “Supplier” recorded against </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB6410B" w14:textId="4364A820" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00C96784">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debit GL Account: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96784">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16105 - Petty Cash Fund PCF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EA1E08" w14:textId="2FBEBCFB" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00C96784">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operating Unit: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96784">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CO’s operating unit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8F0D58" w14:textId="57032C13" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00C96784">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fund Code: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C96784">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00001 for GL acct 16105 always </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FFCD27" w14:textId="5472E68A" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00C96784">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96784">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respective department </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406DFF06" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00C96784">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Supplier</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D5B7F">
-[...24 lines deleted...]
-    <w:p w14:paraId="396C3DC6" w14:textId="76256220" w:rsidR="007E0288" w:rsidRPr="000D5B7F" w:rsidRDefault="007E0288" w:rsidP="007E0288">
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">PCF </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Custodian’s  Staff</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Supplier ID </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441E1D1F" w14:textId="77777777" w:rsidR="00C96784" w:rsidRPr="00877AA7" w:rsidRDefault="00C96784" w:rsidP="00877AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...160 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="356" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DD6950" w14:textId="74C8BD09" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The supporting document for the Invoice is the approval from the Head of Office or Treasurer, as applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071DFDA1" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2497BB9E" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsequent replenishment is done by Payment Voucher payable to the PCF Custodian. The amount of the subsequent replenishment should equal the amount of the total disbursements made during the period prior to the replenishment. The relevant vouchers and attached invoice/receipts serve as the supporting document for the subsequent replenishment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0563BA" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CFD3C7" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After the subsequent replenishment, the PCF balance held in office safe should equal to the initial opening balance. For subsequent replenishment to the PCF, the Finance Manager or Operations Manager (other than the PCF Custodian) must review, certify and approve (as the case may be): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FC40DA" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5850B094" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Upload Spreadsheet list created by PCF Custodian for recording PCF disbursements, relevant supporting documents for charged expenses against relevant 7xxxx expense accounts, and observance of the $250 limit for each disbursement ( </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A92FF40" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Physical count to ensure the PCF balance in the safe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>equals to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the balance on the PCF Register. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6456F9CA" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">PCF reconciliation to ensure that GL PCF Account 16105 balance is the same as the actual cash in the safe (after the APJV is posted) and on the PCF Register. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DFACB3" w14:textId="5EB32D75" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="009F764C" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="77B9956B" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Voucher  to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pay the PCF Custodian as the replenishment for the PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CB89F4" w14:textId="77777777" w:rsidR="00C96784" w:rsidRDefault="00C96784" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A61E50" w14:textId="52501892" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Internal Controls for PCF </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F31BBB" w14:textId="13E6F8B2" w:rsidR="003434EB" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70E5A107" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Separation of duties should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maintained at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345F6BB3" w14:textId="4C784B94" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB38A11" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-sequentially numbered PCF Vouchers must be used (either in paper form or in spreadsheet form with password control) to request the PCF disbursements; the proper approval obtained, and full Chart of Accounts (COA) indicated. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC0BC11" w14:textId="01BE6A9F" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="41C4986D" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1856CE" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Invoice/receipt for small purchases should be attached to each PCF Voucher. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C9768B" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46DBA016" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00C96784">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729933D8" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCF Register must be maintained on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transaction basis and issued on the close of business </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last day of the month or prior to each replenishment period with no further alteration. A new PCF Register must be created for a new month or a new replenishment period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A66ED16" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A25C80" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">AAA report for GL Account 16105 must be generated for each month end or each replenishment period to compare the balance in the PCF safe and PCF Register should be reviewed by Operations Manager or DRR (O). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1A4451" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44C38FEA" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D74CFB0" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operations Manager must perform a physical cash count at the month end or prior to each replenishment request, whichever comes first, and sign the PCF Count Form (see Annex 3 - Cash Count Form. The signature on the PCF Count Form certifies that the balance in the safe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>equals to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the balance in the PCF Register and the balance in the GL Account 16105. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255057F3" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164AC3EC" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any discrepancies identified in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the steps</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 to 19 must be investigated and resolved within seven (7) days. The Head of Office should be notified of the discrepancy and the resolution. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4AE284" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE0BB1E" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Steps from 17 to 20 constitute the monthly PCF reconciliation to be performed every month without exception. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50318EEE" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="64774D94" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE8253E" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On or before 31 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>December of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each year, the CO must upload the last Spreadsheet for recorded expenses and deposit the PCF balance kept in the safe into the CO’s bank account.  </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk119602543"/>
-      <w:r w:rsidR="00CA0E60" w:rsidRPr="00CA0E60">
-[...51 lines deleted...]
-        <w:t>GL Account 16105.</w:t>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSC will take the necessary steps to ensure liquidation of the prepayment issued for PCF under GL Account 16105.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00CA0E60">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Caution: If the CO does not deposit the PCF balance in the safe into the bank account at the year-end, the office must notify Treasury and explain the circumstances preventing this action. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD2B111" w14:textId="77777777" w:rsidR="003434EB" w:rsidRPr="000D5B7F" w:rsidRDefault="003434EB" w:rsidP="003434EB">
+    <w:p w14:paraId="17E9ACBE" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:ind w:left="356" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A94BA1B" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Caution: All transactions in PCF (Invoices, Credit Memos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be recorded in the currency code in Quantum that matches the actual currency in which the PCF is held. Using incorrect currency code in Quantum will lead to inaccurate valuation of the PCF in the financial statements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B489C8" w14:textId="7829C072" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">FX gain/loss adjustment entries are monitored by GSSC Cash Management team </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on a monthly basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47168DC1" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCF Reconciliation and Year-End Closure </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4749059F" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Steps in Section 17 to 20 constitute the monthly PCF reconciliation to be performed every month without exception, including the year-end closure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57697CCD" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E5AEBA" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the CO follows the Guidelines and Procedures herein, the AAA report for GL 16105 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 December should show the balance to be zero in local currency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6CB869" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37EB7FBE" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The DRR (O) must review the monthly PCF reconciliation results, complete and sign the Year-end PCF Certification and PCF Count Form. These two documents must be uploaded into the designated SharePoint on or before 31 January as part of the routine year end closing procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60906F91" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caution: Pay attention to the currency in GL. Reconciliation is to be done for the currency in which the PCF is held. Typically, this means local currency. The CO should not reconcile the USD balance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2014FBD3" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caution: The DRR (O) is accountable for the accuracy and consistency of the balances in AAA report, in PCF Register, and in the safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600D8193" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCF Monitoring </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0130DFE3" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Head of Office is responsible for ensuring routine monitoring of GL Account 16105 for data quality and completeness. CO compliance with the Guidelines and Procedures should ensure: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B09C821" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514F6A76" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The PCF level </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to exceed the authorized level by the Head of Office or Treasurer at any time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB41951" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The per disbursement limit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not to exceed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USD250 equivalent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3C1A36" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The expenses are recorded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on a monthly basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or at each replenishment period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C63EBE" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No GLJE should be used. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A61D08B" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All transactions recorded are in the currency for which the initial PCF balance is established. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158A5651" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 December, balance in AAA report for GL 16105 in local currency is zero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACC8D06" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...101 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD7B199" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771E119A" w14:textId="444B17AA" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="356" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caution: Strictly following the procedures </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...173 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> critically important to ensure UNDP cash assets </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57963947" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB0DD74" w14:textId="26B41773" w:rsidR="00F633FB" w:rsidRPr="000D5B7F" w:rsidRDefault="00F633FB" w:rsidP="003434EB">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="39204E35" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A216DF9" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00877AA7">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1481" w:right="795" w:bottom="1499" w:left="1702" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="430F0039" w14:textId="77777777" w:rsidR="008C044F" w:rsidRDefault="008C044F">
+    <w:p w14:paraId="434484F3" w14:textId="77777777" w:rsidR="00021EBC" w:rsidRDefault="00021EBC" w:rsidP="00877AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="580A8617" w14:textId="77777777" w:rsidR="008C044F" w:rsidRDefault="008C044F">
+    <w:p w14:paraId="2FBE9805" w14:textId="77777777" w:rsidR="00021EBC" w:rsidRDefault="00021EBC" w:rsidP="00877AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="49125677" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43DFA1E8" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRDefault="00877AA7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="304" w:firstLine="0"/>
+      <w:ind w:left="304"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="22C01C30" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+  <w:p w14:paraId="75532CBA" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRDefault="00877AA7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="287BC993" w14:textId="4E157204" w:rsidR="00F633FB" w:rsidRDefault="00B6544F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60DEEF98" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRPr="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="00877AA7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F51DF6">
+    <w:r w:rsidRPr="00877AA7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F51DF6">
+    <w:r w:rsidRPr="00877AA7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00B6544F">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00877AA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/09/2018 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00877AA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00B6544F">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00877AA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1547335208"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{EA393459-9B39-4674-8838-0BF3D514FB6E}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="003E1D45">
+        <w:r w:rsidRPr="00877AA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4E177FC3" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74C219F0" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRDefault="00877AA7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="304" w:firstLine="0"/>
+      <w:ind w:left="304"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F1FD74F" w14:textId="77777777" w:rsidR="00F633FB" w:rsidRDefault="003B5AE2">
+  <w:p w14:paraId="5569F7C9" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRDefault="00877AA7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="360" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03D32B49" w14:textId="77777777" w:rsidR="008C044F" w:rsidRDefault="008C044F">
+    <w:p w14:paraId="3D032962" w14:textId="77777777" w:rsidR="00021EBC" w:rsidRDefault="00021EBC" w:rsidP="00877AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="716483DC" w14:textId="77777777" w:rsidR="008C044F" w:rsidRDefault="008C044F">
+    <w:p w14:paraId="5F9926AF" w14:textId="77777777" w:rsidR="00021EBC" w:rsidRDefault="00021EBC" w:rsidP="00877AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7B3DA762" w14:textId="6E59CDB9" w:rsidR="003B5AE2" w:rsidRDefault="003B5AE2" w:rsidP="003B5AE2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C961362" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRDefault="00877AA7" w:rsidP="003B5AE2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38BCE545" wp14:editId="1D40CA72">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D19D2E8" wp14:editId="22BCE666">
           <wp:extent cx="290354" cy="572042"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="4722" b="18621"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="294710" cy="580624"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="465685F8" w14:textId="77777777" w:rsidR="003B5AE2" w:rsidRDefault="003B5AE2">
-[...9 lines deleted...]
-  <w:p w14:paraId="77DCD2F9" w14:textId="77777777" w:rsidR="003E1D45" w:rsidRDefault="003E1D45">
+  <w:p w14:paraId="14726AC0" w14:textId="77777777" w:rsidR="00877AA7" w:rsidRDefault="00877AA7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="020D501F"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03C54D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B68A3C54"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2822,263 +4169,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27B9275E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC68E26C"/>
     <w:lvl w:ilvl="0" w:tplc="CD36342E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3120,263 +4255,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="360645FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98F6C502"/>
     <w:lvl w:ilvl="0" w:tplc="CD36342E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3421,51 +4344,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38196200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29BA480A"/>
     <w:lvl w:ilvl="0" w:tplc="CD36342E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F5B246E4">
@@ -3513,1408 +4436,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...1356 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8C2988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8CC8C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AECC4DEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4962,1455 +4528,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...1403 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D114A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34B8DEAA"/>
     <w:lvl w:ilvl="0" w:tplc="D244F07A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6452,998 +4614,149 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1101529892">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="1" w16cid:durableId="1771899653">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1993898903">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2" w16cid:durableId="1972666206">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="937911543">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="3" w16cid:durableId="1056010086">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1252549819">
+  <w:num w:numId="4" w16cid:durableId="1718240224">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1136676868">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="707068018">
-[...50 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1056010086">
+  <w:num w:numId="6" w16cid:durableId="486242205">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F633FB"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00F633FB"/>
+    <w:rsidRoot w:val="00877AA7"/>
+    <w:rsid w:val="00021EBC"/>
+    <w:rsid w:val="00634542"/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rsid w:val="00AE48FA"/>
+    <w:rsid w:val="00C55259"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C96784"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="489B7A06"/>
-  <w15:docId w15:val="{99B925D2-09B3-4A71-AD5E-FE27B9D7CDB6}"/>
+  <w14:docId w14:val="779F2DC3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5C8F00C8-5603-482A-9A96-49765646A46D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...767 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7785,208 +5098,769 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00A87BE3"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00877AA7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="356" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00877AA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8093,672 +5967,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1500</Words>
-  <Characters>8551</Characters>
+  <Words>1503</Words>
+  <Characters>8573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10031</CharactersWithSpaces>
+  <CharactersWithSpaces>10056</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>