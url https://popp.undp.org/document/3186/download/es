--- v0 (2025-10-18)
+++ v1 (2026-06-06)
@@ -1,3919 +1,5230 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17650F74" w14:textId="77777777" w:rsidR="00DD3E98" w:rsidRPr="0008326F" w:rsidRDefault="00DD3E98" w:rsidP="0077038C">
+    <w:p w14:paraId="6AB8E42B" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Efectivo en caja del proyecto (PCH) para proyectos de DIM </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EDDA9E" w14:textId="77777777" w:rsidR="00DD3E98" w:rsidRPr="0008326F" w:rsidRDefault="00DD3E98" w:rsidP="0077038C">
+    <w:p w14:paraId="52163F14" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8A2C0E" w14:textId="77777777" w:rsidR="0078166C" w:rsidRPr="0078166C" w:rsidRDefault="005821CD" w:rsidP="0078166C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3A7ECCF7" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El efectivo en caja del proyecto (PCH, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Cash </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hand</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) es un adelanto de efectivo perpetuo a una oficina/sitio de un proyecto de modalidad de implementación directa (DIM, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Direct </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Implementation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modality</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) que se encuentra en una región remota y que requiere desembolsos de proyecto que la oficina principal de la oficina de país (CO, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country Office</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) no puede satisfacer a través de cheques, transferencia electrónica de fondos (TEF), fondo de caja chica del proyecto (PPCF, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project Petty Cash Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) ni ningún acuerdo bancario complementario. Una oficina de proyecto de DIM que cumple con ciertos criterios y tiene un requerimiento mensual de efectivo para un proyecto que supere los USD 2500 puede elegir un acuerdo de PCH. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D021FA1" w14:textId="77777777" w:rsidR="0078166C" w:rsidRDefault="0078166C" w:rsidP="0078166C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D89EC62" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F3E3E79" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nota: Esta disposición también es aplicable al "Apoyo a la Implementación Nacional" donde las modalidades de implementación se establecen de acuerdo con la política de "</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="0078166C">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00276408">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Servicios de Apoyo del PNUD para la Implementación Nacional</w:t>
+          <w:t>Servici</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00276408">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00276408">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>s de Apoyo del PNUD para la Implementación Nacional</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0078166C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DDA47F" w14:textId="77777777" w:rsidR="005821CD" w:rsidRPr="0008326F" w:rsidRDefault="005821CD" w:rsidP="005821CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="31EF7DC0" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB807C4" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> de la CO debe determinar la necesidad y el nivel basándose en los requisitos de </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El saldo máximo de PCH es de USD 5000 (o su equivalente en moneda local) por proyecto de DIM.  Sin embargo, esto no garantiza ni el establecimiento automático del PCH ni su nivel de saldo máximo cuando existen medios alternativos para pagar gastos menores sin utilizar efectivo. La Gerencia de la CO debe determinar la necesidad y el nivel basándose en los requisitos de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="13FDF6D6">
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="13FDF6D6">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operación del proyecto. La regla general para elegir el nivel apropiado es la cantidad necesaria para cubrir los requisitos de PCH de un mes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0EBBF3" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="464D39A3" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En circunstancias específicas, en las cuales la necesidad mensual del proyecto supere los USD 5000, solo el Representante Residente (RR, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="70ED36F6">
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resident</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="70ED36F6">
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Representative</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) (no puede extenderse la delegación) puede aprobar el límite de PCH hasta USD 25 000.  El RR debe documentar tanto la necesidad de esta circunstancia especial, como las medidas adecuadas para la protección y la seguridad del efectivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA8EC79" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8491A9" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La determinación del nivel apropiado para el PCH se basa en el plan de trabajo anual, el pronóstico de gastos del proyecto, la capacidad del personal, la cantidad de personal con un contrato de plazo fijo (FT, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fixed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Term</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) que trabaja en la oficina del proyecto, el control interno y los riesgos de seguridad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4E0A67" w14:textId="77777777" w:rsidR="005821CD" w:rsidRPr="0008326F" w:rsidRDefault="005821CD" w:rsidP="005821CD">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0AD4C09D" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EEDEDB3" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La gestión del PCH es la misma que se implementa para el PPCF, excepto por las siguientes diferencias: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12506CD2" w14:textId="77777777" w:rsidR="005821CD" w:rsidRPr="0008326F" w:rsidRDefault="005821CD" w:rsidP="005821CD">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28C4BB61" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E55396E" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La oficina de país debe documentar el acuerdo de PCH para la oficina/sitio remoto del proyecto de DIM con un nivel de PCH específico y la justificación para la cantidad identificada. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE8E257" w14:textId="77777777" w:rsidR="005821CD" w:rsidRPr="0008326F" w:rsidRDefault="005821CD" w:rsidP="005821CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4688E57C" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PCH NO exime a la CO o la oficina del proyecto de respetar todas las normas y procesos de adquisición aplicables. Esto significa que incluso si el efectivo se utiliza para pagar bienes y servicios, la selección del proveedor debe estar sujeta a todas las normas y procesos de adquisición aplicables. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D400B3B" w14:textId="77777777" w:rsidR="005821CD" w:rsidRPr="0008326F" w:rsidRDefault="005821CD" w:rsidP="005821CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0CD8AC8D" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Gerente del Proyecto (con contrato de FT) en el sitio del proyecto remoto, actuando como la primera autoridad, puede solicitar la reposición del PCH, sujeto a que se cumplan ciertas condiciones de control interno (véase Control interno para PCH). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3D5902" w14:textId="151E0D98" w:rsidR="005821CD" w:rsidRPr="0008326F" w:rsidRDefault="47B17C82" w:rsidP="70ED36F6">
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="6F606347" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Advertencia: Para la oficina de proyecto de DIM con un requisito de liquidez mensual superior a USD 25 000, la CO debe utilizar el sistema bancario u otras alternativas en lugar de conservar una gran cantidad de efectivo en la oficina del proyecto. Esto requiere una consulta con la Tesorería para abrir una cuenta bancaria del proyecto, o garantizar que el proveedor de servicios local o el transportista de dinero se encarguen de satisfacer las necesidades de efectivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCD94A0" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autoridad para establecer el PCH y el nivel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCBA573" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Tesorero delega su autoridad para establecer el PCH al Representante Residente, hasta el nivel máximo de PCH para actividades normales.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B97191F" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EABAD47" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier CO con un requisito de PCH superior a USD 25 000 para un proyecto de DIM debe solicitar la aprobación del Tesorero por adelantado enviando el Anexo 5 con las justificaciones detalladas. El Tesorero evaluará dicha solicitud, además de examinar las necesidades de las actividades del proyecto, el historial de cumplimiento de la CO con el marco de control interno (ICF, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Internal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Control Framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) y con las directrices de las Políticas y Procedimientos de Operaciones y Programas (POPP, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Policies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procedures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés), especialmente en las áreas de cumplimiento contable, conciliación y procedimientos de cierre de ejercicio para fondo de caja chica (PCF, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Petty Cash Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) , y tomará la decisión de autorizar el nivel superior solicitado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D2FC51" w14:textId="77777777" w:rsidR="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...168 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B234FAA" w14:textId="18D7548A" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: Si los gastos de PCH no se registran de forma oportuna y precisa, y la cuenta del libro mayor (GL, General Ledger, por sus siglas en inglés) 16107 para PCH no se concilia, se puede generar un retraso o un rechazo de la solicitud hasta que se resuelvan los problemas de control interno. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B4028E" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Representante Residente debe documentar los siguientes detalles para el acuerdo de PCH de la oficina/sitio del proyecto de DIM remoto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D2B43E" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165959E9" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los esfuerzos realizados por la oficina para identificar opciones y resultados alternativos, incluida la evaluación del entorno bancario local, para demostrar que no existen otras opciones viables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDAF9A3" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La capacidad del personal y la disponibilidad de Quantum en el sitio del proyecto para registrar los desembolsos del proyecto mensualmente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A7D2AE" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las disposiciones de control interno propuestas para garantizar la separación de tareas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4A4FC6" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El requisito mensual de liquidez del proyecto (pronóstico de gastos) para justificar el nivel de PCH seleccionado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E354CB" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La evaluación de la seguridad de la oficina/sitio del proyecto y del recorrido de transporte para el financiamiento inicial y su reposición posterior, a fin de minimizar el riesgo personal para el Custodio del PCH y el riesgo financiero para el Programa de las Naciones Unidas para el Desarrollo (PNUD). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3138BEF2" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La adquisición de una caja fuerte con dispositivos de protección adecuados y disponibilidad de una habitación cerrada con protecciones de seguridad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69022387" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1219D52D" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El RR evaluará dicha solicitud en función de las necesidades del proyecto, la situación bancaria en el área remota, la capacidad del personal del proyecto y la seguridad del sitio, junto con los registros de cumplimiento de la oficina en el país con el ICF y las directrices en relación con los tipos de acuerdos en efectivo existentes, si los hubiera, especialmente en las áreas de cumplimiento de los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">procedimientos de contabilidad, conciliación y cierre de ejercicio, y decidirá si debe o no aprobar el nivel de PCH. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAA553B" w14:textId="77777777" w:rsidR="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0413DEBE" w14:textId="14265C29" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: Si los acuerdos de efectivo no se registran de forma oportuna y precisa, y las cuentas del GL pertinentes no se concilian, se puede generar un retraso en la aprobación hasta que se resuelvan los problemas de control interno. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0954C5C4" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastos que reúnen las condiciones para un PCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1433A029" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...146 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastos relacionados con el proyecto de DIM que no pueden ser pagados por la oficina principal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9401F7" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No hay límite en el monto de cada pago. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181C15A2" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las normas y procesos de adquisición deben respetarse en todos los desembolsos del proyecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0876A479" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: Los pagos de salarios y beneficios, incluidas las horas extraordinarias, los anticipos y las dietas, no pueden realizarse con el PCH, independientemente de su monto. Estos pagos deben ingresarse en la nómina global sin excepción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A906769" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombramiento del Custodio del PCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DBFC7D" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Representante Residente designa al Custodio del PCH siguiendo los siguientes criterios de nombramiento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32721CFB" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECE8D4B" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El miembro del personal posee un contrato de plazo fijo (FTA) del PNUD. Solo el RR (no puede extenderse la delegación) puede designar a un titular de un contrato de servicios de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personal(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>NPSA/IPSA) como custodio, con un límite de USD 2500 solamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350F545B" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El miembro del personal posee las competencias necesarias para cumplir con las funciones asignadas, incluida la protección, el uso adecuado, la contabilidad, el recuento físico y el mantenimiento del registro de PCH. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2824064B" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El miembro del personal acepta los términos y las condiciones de la carta de declaración y nombramiento de Custodio de efectivo en caja del proyecto, y firma el documento (Anexo 1: Formulario de nombramiento de Custodio de PCH, que el usuario deberá modificar para el PCH), incluidas las cláusulas que estipulan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en caso de pérdidas en el PCH, el Custodio deberá abonarlas al PNUD, o se procederá a recuperarlas de su salario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A4D6F5" w14:textId="77777777" w:rsidR="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09123FEB" w14:textId="04A5406A" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilidades del Custodio de PCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2AD797" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las responsabilidades de los custodios son las siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329D7EB1" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F12270A" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depositar el efectivo para el financiamiento inicial del PCH y la reposición posterior en la caja fuerte de la oficina del proyecto, con la presencia de un segundo oficial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56708332" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantener el registro de PCH para registrar todas las actividades en el PCH (véase Anexo 2: Registro de caja del PCH). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356609D4" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantener el saldo diario del PCH y el saldo mensual promedio en el registro del PCH para fines de seguro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2693DCBD" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilizar el comprobante de PCH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pre-secuencialmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numerado para cada desembolso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">del PCH. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11880685" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Verificar que dicho comprobante de PCH se complete para fines contables/presupuestarios, que esté debidamente aprobado y que tenga una factura/recibo como documento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">de respaldo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6ED736" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recontar el saldo del PCH después de cada desembolso y luego de cada una de las reposiciones, a fin de asegurarse de que el monto coincida siempre con el saldo corriente en el registro del PCF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7943039D" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomar todas las precauciones posibles para evitar robos, incluido el mantenimiento del PCF en un lugar seguro (es decir, en la caja fuerte de la oficina), y la presencia de dos personas al abrir la caja fuerte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEE8570" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitar una reposición a la oficina principal de la CO cuando el saldo del PCH llegue al 20 % del saldo de apertura inicial (o un nivel porcentual previamente aprobado; consulte también los párrafos del 16 al 19 «Financiamiento inicial y reposición posterior del PCH»). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB5059D" w14:textId="77777777" w:rsidR="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B81E6A3" w14:textId="4265FD59" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seguridad física del PCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5179E9F5" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Representante Residente Adjunto (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RRAd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) de Operaciones o el Gerente de Operaciones es responsable de la seguridad física del PCH, tomando las siguientes medidas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1147AD" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF7925D" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La oficina del proyecto debe tener una caja fuerte con dispositivos de protección adecuados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B6BD71" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La caja fuerte debe colocarse en una habitación cerrada con protecciones de seguridad, y el acceso solo está permitido al personal autorizado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8E9913" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El efectivo debe mantenerse en la caja fuerte en todo momento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08936604" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizar y verificar la seguridad del trayecto de viaje para el financiamiento inicial y las reposiciones posteriores. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16512786" w14:textId="77777777" w:rsidR="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BD6173" w14:textId="467F223C" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiamiento inicial y reposición posterior del PCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115042E2" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La financiación inicial del PCH se realiza mediante una factura de prepago permanente pagadera al Custodio del PCH como "Proveedor", registrada contra:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F22A43A" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cargo en cuenta de mayor: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">16107 - Efectivo en caja del proyecto PCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0333E3" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Unidad operativa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Unidad operativa de CO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EA7E1B" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Código de fondo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Código de fondo del proyecto correspondiente </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F4A85B" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Departamento: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Departamento correspondiente </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EB56AB" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ID del proyecto: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ID del proyecto correspondiente </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5968AD05" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Impl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Agent: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Según proceda </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC27CEC" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Donante: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Según proceda </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033F36FD" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Proveedor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Custodio de PCH Personal/Proveedor ID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2D45CD" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>El documento justificativo de la factura es el visto bueno del Representante Residente o del Tesorero, según proceda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DBA4AB" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F48DA69" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La reposición posterior se realiza mediante un Comprobante de Pago pagadero al Custodio del PCH. El importe de la reposición posterior debe ser igual al importe de los desembolsos totales realizados durante el período anterior a la solicitud de reposición. Los comprobantes correspondientes y las facturas/recibos adjuntos sirven como documentos de respaldo de la reposición posterior. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EFC104" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CCA340" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después de la reposición posterior, el saldo del PCH guardado en la caja fuerte de la oficina debe ser igual al saldo inicial de apertura. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559F9E33" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6784DD19" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para la reposición posterior del PCH, el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RRAd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Operaciones o el Gerente de Operaciones de la oficina principal de la CO (que no sea el Custodio del PCH) debe revisar, certificar y aprobar (según sea el caso):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F22E85D" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29392149" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cargar la lista de la hoja de cálculo creada por el Depositario del PCH para registrar los desembolsos del PCH y los documentos justificativos para gastos cargados contra las cuentas de gastos 7xxxx </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>relevantes..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBEBDC5" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El recuento físico realizado por la oficina del proyecto para garantizar que el saldo del PCH en la caja fuerte sea igual al saldo del registro del PCH. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2382F6A6" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La conciliación del PCH para garantizar que el saldo de la cuenta 16107 del GL para el PCH coincida con el efectivo real en la caja fuerte (después de la emisión del APJV) y en el registro del PCH. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723D0E1A" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un comprobante de pago para pagar al Custodio del PCH como reposición para el PCH. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A610164" w14:textId="77777777" w:rsidR="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...77 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B52E672" w14:textId="764684C9" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consejos: La reposición posterior del PCH debe solicitarse cuando el saldo del PCH llegue al 20 % del nivel original. Si el plazo requerido es mayor debido a condiciones locales específicas, el Gerente del Proyecto debe acordar con el Gerente de Operaciones elevar el porcentaje al nivel apropiado para que las actividades del proyecto no se vean afectadas negativamente. La clave no es mantener los saldos excedentes del PCH in situ, a fin de reducir el riesgo de seguridad y garantizar que se respetan estrictamente los controles internos para reducir el riesgo financiero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265F6594" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Controles internos para el PCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C8A127" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La separación de tareas debe respetarse en todo momento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDB2C76" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664575CB" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los comprobantes PCH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>presecuencialmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numerados deben utilizarse para solicitar los desembolsos de PCH; asimismo debe obtenerse la aprobación apropiada, e indicarse el plan de cuentas (COA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) completo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C4DF2A" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B20FBF" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La factura/recibo de cualquier compra debe adjuntarse a cada comprobante de PCH. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59930F09" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B4BA30" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El registro del PCH debe conservarse para cada transacción y emitirse al cierre de las operaciones del último día del mes o antes de cada período de reposición sin ninguna modificación adicional. Se debe crear un nuevo registro del PCH para un </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nuevo mes o un nuevo período</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de reposición. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2557AF30" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE87FB5" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El informe AAA para la cuenta 16107 del GL debe generarse al final de cada mes o en cada período de reposición a fin de comparar el saldo en el registro del PCH y en el GL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0578103C" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A137A3A" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Gerente de Operaciones debe realizar un recuento físico de efectivo al final del mes o antes de cada solicitud de reposición, lo que ocurra primero, y debe firmar el formulario de recuento de PCH (véase el Anexo 3: Formulario de recuento de efectivo de PCH para el recuento físico y la conciliación mensual y de cierre de ejercicio). La firma en el formulario de recuento de PCH certifica que el saldo en la caja fuerte es igual al saldo en el registro del PCH y en la cuenta 16107 del GL. Si la oficina del proyecto no tiene un Gerente de Operaciones, el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RRAd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Operaciones debe designar a un oficial independiente del PCH para realizar el recuento físico mensual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0844F843" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F4D91C" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Además, los recuentos físicos de efectivo sin previo aviso deben realizarse junto con el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RRAd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Operaciones o el Gerente de Operaciones y con el personal/los oficiales designados de la oficina principal de la CO. Siempre se debe utilizar el formulario de recuento de PCH y se debe anotar la fecha del recuento de efectivo sin previo aviso. Además, el Custodio debe realizar un recuento diario de efectivo y una conciliación con un segundo oficial. Esto se puede registrar en el registro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">de efectivo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4439FEE8" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF4EE28" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cualquier discrepancia identificada en los pasos 24 a 27 debe investigarse y resolverse dentro de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">los 7 días. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7261799A" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2082F991" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los pasos 24 a 28 constituyen la conciliación mensual del PCH que debe realizarse todos los meses sin excepción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BACE373" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="129EA053" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El 31 de diciembre de cada año, o antes, la OC deberá cargar la última hoja de cálculo de los gastos registrados e ingresar en la cuenta bancaria de la OC el saldo de PCH guardado en la caja fuerte. La GSSC tomará las medidas necesarias para garantizar la liquidación del pago anticipado emitido para PCH con cargo a la cuenta GL 16107. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C26FDC" w14:textId="77777777" w:rsidR="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5A642C" w14:textId="07948517" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1002 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...277 lines deleted...]
-      <w:r w:rsidR="009746AF">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advertencia: Si la CO no deposita el saldo del PCH de la caja fuerte en la cuenta bancaria al cierre del ejercicio, la oficina debe notificar a la Tesorería y explicar los motivos por los cuales no se tomó esta medida. La Tesorería proporcionará directrices sobre los procedimientos de certificación de cierre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...104 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de ejercicio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C1D004" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: Todas las transacciones en PCH (facturas, notas de crédito) deben registrarse en el código de moneda de Quantum que coincida con la moneda real utilizada por el PCH. El uso de un código de moneda incorrecto en Quantum dará lugar a una valoración inexacta del PCH en los estados financieros. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2055EFBD" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="200" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: El equipo de gestión de tesorería del CMSC supervisa mensualmente los asientos de ajuste de pérdidas y ganancias por cambio de divisas (FX). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDAE7AD" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conciliación de PCH y cierre de ejercicio </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F68C4C" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los pasos 24 a 28 en la sección de controles internos para PCH constituyen la conciliación mensual del PCH que debe realizarse todos los meses sin excepción, incluido el cierre anual de ejercicio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08711F26" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C4989E" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Si la oficina principal de la CO y su oficina de proyectos respetan las directrices y los procedimientos aquí descritos, el informe de AAA para la cuenta 16107 del GL debe mostrar al 31 de diciembre que el saldo es cero en la moneda local. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2195A348" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1FDEDB" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RRAd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Operaciones debe revisar los resultados de conciliación del PCH, así como completar y firmar el certificado de PCH de cierre anual de ejercicio y el formulario de recuento de PCH. Estos dos documentos se deben cargar en SharePoint el 31 de enero o antes (véase el Anexo 4: Certificación de cierre de ejercicio para acuerdos de efectivo) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E70845" w14:textId="77777777" w:rsidR="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B56255" w14:textId="4CF5EF38" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advertencia: Preste atención a la moneda en el GL. La conciliación se debe hacer en la moneda en la que se emite el PCH. Por lo general, esto significa la moneda local. La CO no debe conciliar el saldo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en USD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8A2A93" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RRAd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Operaciones es responsable de la precisión y la coherencia de los saldos en el informe de AAA, en el registro del PCH y en la caja fuerte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28901F1F" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervisión del PCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C06BA4F" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Representante Residente es responsable de garantizar el seguimiento de rutina, al menos mensualmente, de la cuenta 16108 del GL para verificar la calidad de los datos y su integridad. El cumplimiento de las CO con las directrices y procedimientos debe garantizar lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69263E91" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3B20A8" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que el nivel de PCH no exceda el nivel autorizado en ningún momento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2660C106" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que los gastos se registren mensualmente o en cada período de reposición. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D9BD8C" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que no se utilicen GLJE. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044990CF" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que todas las transacciones registradas estén en la moneda en la cual se establece el saldo de PCH inicial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15450CB9" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="1" w:after="200" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al 31 de diciembre, el saldo en la cuenta 16107 del GL en moneda local sea cero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5923C97F" w14:textId="77777777" w:rsidR="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1505DF8A" w14:textId="68608038" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276408">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertencia: Respetar estrictamente los procedimientos es de importancia crítica para garantizar que los activos en efectivo del PNUD se contabilicen de manera oportuna y precisa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5D6BCE" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297CE194" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="009E3A22" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E6B638" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="009E3A22" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE958D0" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="009E3A22" w:rsidRDefault="00276408" w:rsidP="00276408">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...493 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB60501" w14:textId="6E031D9A" w:rsidR="001742D0" w:rsidRPr="00D24D01" w:rsidRDefault="001742D0" w:rsidP="005821CD">
+    <w:p w14:paraId="2ADEF97B" w14:textId="77777777" w:rsidR="00276408" w:rsidRPr="00276408" w:rsidRDefault="00276408" w:rsidP="00276408">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF05AF8" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00276408">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73FC3496" w14:textId="77777777" w:rsidR="00C4658B" w:rsidRDefault="00C4658B" w:rsidP="0077038C">
+    <w:p w14:paraId="42746632" w14:textId="77777777" w:rsidR="00C04B15" w:rsidRDefault="00C04B15" w:rsidP="00276408">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4850BE47" w14:textId="77777777" w:rsidR="00C4658B" w:rsidRDefault="00C4658B" w:rsidP="0077038C">
+    <w:p w14:paraId="2CD9EA0C" w14:textId="77777777" w:rsidR="00C04B15" w:rsidRDefault="00C04B15" w:rsidP="00276408">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="59059EE1" w14:textId="6845C802" w:rsidR="0077038C" w:rsidRDefault="00BC4E64">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CA388B5" w14:textId="77777777" w:rsidR="00276408" w:rsidRDefault="00276408">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D24D01">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D24D01">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
-    <w:r w:rsidR="00F26D3A" w:rsidRPr="00F26D3A">
+    <w:r w:rsidRPr="00F26D3A">
       <w:t xml:space="preserve">30/04/2021 </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Versión #: </w:t>
-[...2 lines deleted...]
-      <w:t>7</w:t>
+      <w:t>Versión #: 7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44A0FE4D" w14:textId="77777777" w:rsidR="00C4658B" w:rsidRDefault="00C4658B" w:rsidP="0077038C">
+    <w:p w14:paraId="3A5EADBB" w14:textId="77777777" w:rsidR="00C04B15" w:rsidRDefault="00C04B15" w:rsidP="00276408">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F711BB6" w14:textId="77777777" w:rsidR="00C4658B" w:rsidRDefault="00C4658B" w:rsidP="0077038C">
+    <w:p w14:paraId="5471D507" w14:textId="77777777" w:rsidR="00C04B15" w:rsidRDefault="00C04B15" w:rsidP="00276408">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="06479480" w14:textId="72D8B867" w:rsidR="00030EB3" w:rsidRDefault="70ED36F6" w:rsidP="007A1B97">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04866AD3" w14:textId="1006E545" w:rsidR="00276408" w:rsidRDefault="00276408" w:rsidP="007A1B97">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E27DE46" wp14:editId="59D8F26A">
-[...2 lines deleted...]
-          <wp:docPr id="1209223598" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="739648BA" wp14:editId="71934220">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-167640</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1831208220" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="14385"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="601933"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DF93DAC"/>
-[...472 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="194A56AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D73479DC"/>
     <w:lvl w:ilvl="0" w:tplc="3B242D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3958,141 +5269,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27FF0BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B449FFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="55646714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -4137,223 +5358,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="315F475A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0608B41A"/>
     <w:lvl w:ilvl="0" w:tplc="3B242D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4398,51 +5447,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D66451F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6DE59CA"/>
     <w:lvl w:ilvl="0" w:tplc="3B242D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4487,501 +5536,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...449 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB82734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCD01DB6"/>
     <w:lvl w:ilvl="0" w:tplc="3B242D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5026,227 +5625,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...175 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C783913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC54524C"/>
     <w:lvl w:ilvl="0" w:tplc="3B242D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DDD2690A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5294,51 +5717,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8C2988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8CC8C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AECC4DEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5386,223 +5809,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DDB4BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="396C4474"/>
     <w:lvl w:ilvl="0" w:tplc="E3860750">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-540" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -5647,51 +5898,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4500" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9047A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B2AA172"/>
     <w:lvl w:ilvl="0" w:tplc="3B242D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5736,51 +5987,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72AC0EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34146D60"/>
     <w:lvl w:ilvl="0" w:tplc="C5F02966">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -5825,846 +6076,158 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...497 lines deleted...]
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="1" w16cid:durableId="2080859209">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="918179214">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="2" w16cid:durableId="355883952">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1350713767">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="3" w16cid:durableId="1646426811">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="987394450">
-[...20 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1616674044">
+  <w:num w:numId="4" w16cid:durableId="802623310">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1409309991">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="5" w16cid:durableId="1973629107">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="281154182">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="6" w16cid:durableId="725760973">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="136190904">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="7" w16cid:durableId="456682914">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2025010777">
-[...2 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1800301643">
+  <w:num w:numId="8" w16cid:durableId="1408453001">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1203588812">
-[...26 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="1973629107">
+  <w:num w:numId="9" w16cid:durableId="1531261090">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="725760973">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="10" w16cid:durableId="1728993662">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DD3E98"/>
-[...129 lines deleted...]
-    <w:rsid w:val="7FE9710E"/>
+    <w:rsidRoot w:val="00276408"/>
+    <w:rsid w:val="00276408"/>
+    <w:rsid w:val="00A67A0E"/>
+    <w:rsid w:val="00C04B15"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3060DFB9"/>
-  <w15:docId w15:val="{4B7887CF-EC93-4501-91C3-7CC4A4461BB8}"/>
+  <w14:docId w14:val="296D791F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{03EF7A3F-6A3A-4A76-8221-3BAB3C940BA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6779,51 +6342,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7006,1177 +6569,960 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="tat">
-[...2 lines deleted...]
-    <w:rsid w:val="0055188A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0077038C"/>
+    <w:rsid w:val="00276408"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0077038C"/>
+    <w:rsid w:val="00276408"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0077038C"/>
+    <w:rsid w:val="00276408"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0077038C"/>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00276408"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...98 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11701" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11701" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2867</Words>
-  <Characters>16347</Characters>
+  <Words>2869</Words>
+  <Characters>16354</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>136</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19176</CharactersWithSpaces>
+  <CharactersWithSpaces>19185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>