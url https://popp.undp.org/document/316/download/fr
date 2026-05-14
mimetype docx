--- v0 (2025-10-03)
+++ v1 (2026-05-14)
@@ -1,78 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="055C96A8" w14:textId="38B58BBC" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0E6E253F" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AA60B5F" wp14:editId="27BE73AE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D43D71F" wp14:editId="2EA0BBE5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="635000" cy="635000"/>
                 <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="768557267" name="Text Box 2" hidden="1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="635000" cy="635000"/>
                         </a:xfrm>
@@ -84,4368 +90,2593 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6080A0A6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="51071DCC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251659264;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwD&#10;uguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5e&#10;XXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn&#10;9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWi&#10;Z6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBT&#10;E949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqa&#10;USmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPN&#10;bm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6&#10;M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJ&#10;quSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwME&#10;FAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdx&#10;E1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3c&#10;bUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwN&#10;cqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+x&#10;CWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0W&#10;AgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6g&#10;c+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
                 <o:lock v:ext="edit" selection="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0C6433" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="42189406" w14:textId="77777777" w:rsidR="000E7282" w:rsidRDefault="000E7282" w:rsidP="00910E23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E7282">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Installations et biens : Dépréciation, rapports de réconciliation et fonctions centralisées  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126CE913" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="7A69D80D" w14:textId="0879C21D" w:rsidR="00910E23" w:rsidRPr="000E7282" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77362AA2" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="49926827" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L'amortissement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B114A3">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">est la mesure de l'usure, de la consommation ou de toute autre perte de valeur d'un actif fixe au cours de sa durée de vie utile. Il s'agit de la dépense mensuelle imputée à un projet pour l'utilisation d'un actif sur sa durée de vie utile. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740E738C" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="10B27CB5" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6973B4DF" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="2A66EBBF" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le montant amortissable </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B114A3">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">est le coût d'un actif, ou tout autre montant substitué au coût, diminué de sa valeur résiduelle et la valeur résiduelle d'un actif est le montant estimé qui serait actuellement obtenu de la sortie de l'actif, après déduction des coûts estimés de sortie, si l'actif avait déjà l'âge et l'état attendus à la fin de sa durée d'utilité. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EEC853" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="496EB682" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6187CE8C" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="375C74F1" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapprochement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320BCC1E" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="70FF019D" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A26D06" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="01EDC97E" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le rapprochement est un processus comptable utilisé pour comparer au moins deux ensembles d'enregistrements afin de s'assurer que les chiffres concordent et sont exacts. Étant donné que les données relatives aux installations et aux biens seront initiées dans un module et finalement enregistrées dans le module des actifs de Quantum en plus du compte du grand livre général, il sera nécessaire de réconcilier les données et les informations dans les trois modules de Quantum. Outre les rapprochements des données comptables, les résultats de l'exercice de vérification physique devront également être rapprochés des dossiers d'amélioration des locaux loués.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D35A7" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="1A579827" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42402388" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="2D74DE8C" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapports </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319FE668" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="778A6B2F" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5700FE" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="143EF179" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="370"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En raison de la nécessité de vérifier l'exactitude des enregistrements par le biais de rapprochements et de préparer des informations exactes sur les actifs pour les états financiers, il existe plusieurs rapports conçus pour aider les utilisateurs à effectuer les fonctions de rapprochement et d'examen des enregistrements d'actifs. Reportez-vous à la section relative aux rapports dans les Politiques et procédures de programme et d'opérations (POPP) sur le mobilier et l'équipement. Par exemple, il y aura des rapports de rapprochement entre la gestion des actifs et la comptabilité générale par département et par catégorie d'actifs, des rapports sur la mise en service des actifs, des rapports détaillés sur les transactions, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACDE89D" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="4DC26B20" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5861AECB" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
-[...2 lines deleted...]
-        <w:ind w:left="-5"/>
+    <w:p w14:paraId="36947EFF" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Fonctions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="000E7282">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>centralisées</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367B80D5" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="79D8C457" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0A321D" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BF1374B" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="370"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les fonctions centralisées sont celles qui sont exécutées uniquement par le CGSC (Global </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B114A3">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Shared</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B114A3">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Services Centre) et le NYHQ (New York </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B114A3">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Headquarters</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B114A3">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) du PNUD (Programme des Nations Unies pour le développement) par l'intermédiaire de la Division des comptes, du Bureau de la gestion de l'information et de la technologie (OIMT) ou de l'unité des opérations générales du Bureau des services de gestion (BMS).  Se référer aux POPP sur l'amortissement, les rapprochements, les rapports et les fonctions centralisées de l'équipement.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113147FF" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="3FE2EB1F" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="fr-CH"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA3C3BA" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
-[...2 lines deleted...]
-        <w:ind w:left="-5"/>
+    <w:p w14:paraId="7F62EAE9" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Amortissement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679871FD" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="10DAE701" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E59D252" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="38DCDCAB" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">charges au moment de l'achat, mais qu'elles seront comptabilisées en charges en montants égaux à partir du mois de l'achat jusqu'au mois précédant la fin de leur cycle de vie prédéterminé.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="36E684B5" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:t xml:space="preserve">Pour le calcul de l'amortissement des installations et des bâtiments, la méthode utilisée sera la méthode linéaire sur leur durée de vie utile, en utilisant la convention du mois en cours. Cela signifie que les immobilisations corporelles ne seront pas comptabilisées en charges au moment de l'achat, mais qu'elles seront comptabilisées en charges en montants égaux à partir du mois de l'achat jusqu'au mois précédant la fin de leur cycle de vie prédéterminé.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0A54A8" w14:textId="77777777" w:rsidR="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L'amortissement sera un processus généré par le système. Lorsqu'un article est sélectionné dans le catalogue d'approvisionnement puis capitalisé, il est affecté par défaut à un profil d'actif avec un taux d'amortissement basé sur sa durée de vie utile. Le système utilise ces informations pour effectuer l'amortissement, qui est ensuite enregistré dans le compte approprié du grand livre. L'unité des opérations générales de BMS rapprochera régulièrement les déductions d'amortissement au niveau global pour s'assurer que le système fonctionne correctement. La durée de vie utile attribuée aux installations et aux bâtiments est la suivante. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447DE354" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="7AA0993E" w14:textId="77777777" w:rsidR="00910E23" w:rsidRDefault="00910E23" w:rsidP="000E7282">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1440" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4001"/>
+        <w:gridCol w:w="3914"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00910E23" w14:paraId="116F449B" w14:textId="77777777" w:rsidTr="00910E23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C7A5A2" w14:textId="289655DF" w:rsidR="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+            <w:pPr>
+              <w:spacing w:line="247" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Classe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0629ECD4" w14:textId="4A7F2E84" w:rsidR="00910E23" w:rsidRPr="000E7282" w:rsidRDefault="00881C7D" w:rsidP="00910E23">
+            <w:pPr>
+              <w:spacing w:line="247" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00881C7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Durée de vie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00910E23" w14:paraId="17A15358" w14:textId="77777777" w:rsidTr="00910E23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A7A722" w14:textId="41F48B07" w:rsidR="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+            <w:pPr>
+              <w:spacing w:line="247" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00910E23">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>nstallations et bâtiments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC3C675" w14:textId="5E6B5488" w:rsidR="00910E23" w:rsidRPr="000E7282" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+            <w:pPr>
+              <w:spacing w:line="247" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00881C7D" w:rsidRPr="00881C7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>années</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="035E5DEB" w14:textId="510157E1" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="000E7282">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:firstLine="0"/>
-[...2914 lines deleted...]
-    <w:p w14:paraId="4DD6A632" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49EF0A91" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les terrains ont une durée de vie indéfinie et ne sont donc pas amortis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB2B3CA" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="7275304B" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B114A3">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A82E3D" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="14CAA25D" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapprochements, rapports et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>fonctions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>centralisées</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1702BC8B" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="3CC379AA" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F07E6ED" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="321F4B38" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="4D330869" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les POPP relatives à l'amortissement, aux rapprochements, aux rapports et aux fonctions centralisées de l'équipement contiennent une liste de rapports et de rapprochements qui peuvent être utiles pour toutes les immobilisations corporelles (EPI).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759582B9" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D676B7" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+    <w:p w14:paraId="03C4FC2E" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
-        <w:jc w:val="left"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Siège</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>social :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370B25B0" w14:textId="2F362AB0" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande de vente et de cession d'actifs (RAD) sous USD 5000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>Siège</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E7282">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E7282">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Siège</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E7282">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B19486" w14:textId="1E9C4A1C" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande pour la vente et la cession d'actifs (RAD) d'un montant égal ou supérieur à 5 000 USD</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055262A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0055262A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Siège</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0055262A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549BAC60" w14:textId="0BF30E41" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande d'approbation de l'ajustement des actifs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000E7282">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055262A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0055262A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Siège</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7330B497" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8CFD44" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureaux dans le </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pays :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DCEFA5" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E273E5" w14:textId="5D349579" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-        <w:r w:rsidR="00B114A3" w:rsidRPr="00B114A3">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="fr-CH"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Formulaire de demande de vente et de cession d'actifs (RAD) sous USD 5000 : </w:t>
+          <w:t>Formulaire de demande d'autorisation de vente et de cession d'actifs (RAD) pour un montant inférieur à 5000 USD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000432AF">
-[...1 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anglais) : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E7282">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureau national</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C966457" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00000000" w:rsidP="00B114A3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6184E1D8" w14:textId="3C42F566" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="256" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:r w:rsidR="00B114A3" w:rsidRPr="00B114A3">
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="fr-CH"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Formulaire de demande pour la vente et la cession d'actifs (RAD) d'un montant égal ou supérieur à 5 000 USD : </w:t>
+          <w:t>Formulaire de demande pour la vente et la cession d'actifs (RAD) d'un montant égal ou supérieur à 5 000 USD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B114A3" w:rsidRPr="00B114A3">
-[...67 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...81 lines deleted...]
-    <w:p w14:paraId="43C0FD8C" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais) : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau national </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D90A83" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="fr-CH"/>
-[...88 lines deleted...]
-    <w:p w14:paraId="05DC3668" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6808A4F8" w14:textId="77777777" w:rsidR="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="212121"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6C1FE2D5" w14:textId="77777777" w:rsidR="00B114A3" w:rsidRPr="00B114A3" w:rsidRDefault="00B114A3" w:rsidP="00B114A3">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF2D98E" w14:textId="77777777" w:rsidR="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D75EBC7" w14:textId="6E534109" w:rsidR="00910E23" w:rsidRPr="00A20DFF" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE33432" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00A20DFF" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A08E1C0" w14:textId="58D02D8E" w:rsidR="00DA504D" w:rsidRDefault="00910E23" w:rsidP="000E7282">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...29 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00910E23">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1435" w:bottom="721" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3795C16A" w14:textId="77777777" w:rsidR="00B603B0" w:rsidRDefault="00B603B0" w:rsidP="00C10DF5">
+    <w:p w14:paraId="493F0ECF" w14:textId="77777777" w:rsidR="005944C8" w:rsidRDefault="005944C8" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C13B689" w14:textId="77777777" w:rsidR="00B603B0" w:rsidRDefault="00B603B0" w:rsidP="00C10DF5">
+    <w:p w14:paraId="7CF38931" w14:textId="77777777" w:rsidR="005944C8" w:rsidRDefault="005944C8" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2AB81B94" w14:textId="77777777" w:rsidR="00831DA4" w:rsidRDefault="00831DA4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0953FB15" w14:textId="1E12E8D9" w:rsidR="00910E23" w:rsidRPr="000E7282" w:rsidRDefault="00910E23">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...13 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="006B5C7C">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="006B5C7C">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00513D3B" w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="006B5C7C">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="003D38D4">
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="003D38D4" w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="003D38D4">
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00513D3B" w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="003D38D4">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>Date d</w:t>
+      <w:t xml:space="preserve">Date d’entrée en vigueur : 25/07/2016 </w:t>
     </w:r>
-    <w:r w:rsidR="001B272D" w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>’</w:t>
+      <w:t>Version</w:t>
     </w:r>
-    <w:r w:rsidRPr="00CF5AEB">
-[...30 lines deleted...]
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:vertAlign w:val="superscript"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r w:rsidRPr="00CF5AEB">
-      <w:rPr>
+    <w:r w:rsidRPr="000E7282">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>Version n</w:t>
-[...18 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1071767051"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{4CDC6E97-3B72-4DE0-8C7A-21C4E6F0EC29}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00446182">
+        <w:r w:rsidRPr="000E7282">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="298FAE87" w14:textId="77777777" w:rsidR="00B603B0" w:rsidRDefault="00B603B0" w:rsidP="00C10DF5">
+    <w:p w14:paraId="5E218DBE" w14:textId="77777777" w:rsidR="005944C8" w:rsidRDefault="005944C8" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62E85C70" w14:textId="77777777" w:rsidR="00B603B0" w:rsidRDefault="00B603B0" w:rsidP="00C10DF5">
+    <w:p w14:paraId="7CADA4DE" w14:textId="77777777" w:rsidR="005944C8" w:rsidRDefault="005944C8" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3B0E4909" w14:textId="45B38DCA" w:rsidR="001773A8" w:rsidRDefault="001773A8" w:rsidP="00C10DF5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A4B449E" w14:textId="457098FF" w:rsidR="00910E23" w:rsidRDefault="00910E23" w:rsidP="00C10DF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C62F4C3" wp14:editId="04781155">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D6B73C6" wp14:editId="1E456486">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="16111"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309373" cy="598542"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="452A4C91" w14:textId="77777777" w:rsidR="00831DA4" w:rsidRDefault="00831DA4">
+  <w:p w14:paraId="0426FF80" w14:textId="77777777" w:rsidR="00910E23" w:rsidRDefault="00910E23" w:rsidP="00C10DF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09FC2BBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A33A6C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4553,686 +2784,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294F058E"/>
-[...634 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="543C4C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="656E9022"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:effect w:val="none"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -5399,263 +2994,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D34804CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:effect w:val="none"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="564C62BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="759A3694"/>
     <w:lvl w:ilvl="0" w:tplc="5A2CC544">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:effect w:val="none"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5823,51 +3206,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B9407A24">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:effect w:val="none"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FDE1678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D8655DC"/>
     <w:lvl w:ilvl="0" w:tplc="5B2031E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5937,254 +3320,201 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="643849896">
+  <w:num w:numId="1" w16cid:durableId="2081751410">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1200169178">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="2" w16cid:durableId="1200169178">
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1898977498">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="3" w16cid:durableId="1898977498">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="280575528">
+  <w:num w:numId="4" w16cid:durableId="280575528">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00120C44"/>
-[...50 lines deleted...]
-    <w:rsid w:val="79F3A2C6"/>
+    <w:rsidRoot w:val="00910E23"/>
+    <w:rsid w:val="000E7282"/>
+    <w:rsid w:val="00573BF3"/>
+    <w:rsid w:val="005944C8"/>
+    <w:rsid w:val="007C315F"/>
+    <w:rsid w:val="00881C7D"/>
+    <w:rsid w:val="00890832"/>
+    <w:rsid w:val="00901C15"/>
+    <w:rsid w:val="009073F5"/>
+    <w:rsid w:val="00910E23"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F73BD4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4B15D548"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="6136D16D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1DD26E36-2391-4276-974D-C4E782FE5E58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6299,51 +3629,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6518,1835 +3848,968 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00910E23"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00910E23"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C10DF5"/>
+    <w:rsid w:val="00910E23"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C10DF5"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00910E23"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C10DF5"/>
+    <w:rsid w:val="00910E23"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C10DF5"/>
-[...75 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00910E23"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005D7607"/>
+    <w:rsid w:val="00910E23"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00910E23"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...589 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4664</Characters>
+  <Pages>3</Pages>
+  <Words>829</Words>
+  <Characters>4730</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5472</CharactersWithSpaces>
+  <CharactersWithSpaces>5548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tatiana Rieglerova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...63 lines deleted...]
-</file>