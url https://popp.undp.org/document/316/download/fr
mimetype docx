--- v1 (2026-05-14)
+++ v2 (2026-06-23)
@@ -720,75 +720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Headquarters</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00910E23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) du PNUD (Programme des Nations Unies pour le développement) par l'intermédiaire de la Division des comptes, du Bureau de la gestion de l'information et de la technologie (OIMT) ou de l'unité des opérations générales du Bureau des services de gestion (BMS).  Se référer aux POPP sur l'amortissement, les rapprochements, les rapports et les fonctions centralisées de l'équipement.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE2EB1F" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
+    <w:p w14:paraId="050FE5D6" w14:textId="544A4466" w:rsidR="00745294" w:rsidRPr="00745294" w:rsidRDefault="00745294" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...15 lines deleted...]
-      </w:r>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7F62EAE9" w14:textId="77777777" w:rsidR="00910E23" w:rsidRPr="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910E23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -848,52 +836,64 @@
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910E23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pour le calcul de l'amortissement des installations et des bâtiments, la méthode utilisée sera la méthode linéaire sur leur durée de vie utile, en utilisant la convention du mois en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Pour le calcul de l'amortissement des installations et des bâtiments, la méthode utilisée sera la méthode linéaire sur leur durée de vie utile, en utilisant la convention du mois en cours. Cela signifie que les immobilisations corporelles ne seront pas comptabilisées en charges au moment de l'achat, mais qu'elles seront comptabilisées en charges en montants égaux à partir du mois de l'achat jusqu'au mois précédant la fin de leur cycle de vie prédéterminé.  </w:t>
+        <w:t xml:space="preserve">cours. Cela signifie que les immobilisations corporelles ne seront pas comptabilisées en charges au moment de l'achat, mais qu'elles seront comptabilisées en charges en montants égaux à partir du mois de l'achat jusqu'au mois précédant la fin de leur cycle de vie prédéterminé.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0A54A8" w14:textId="77777777" w:rsidR="00910E23" w:rsidRDefault="00910E23" w:rsidP="00910E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910E23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -2208,92 +2208,91 @@
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A08E1C0" w14:textId="58D02D8E" w:rsidR="00DA504D" w:rsidRDefault="00910E23" w:rsidP="000E7282">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A20DFF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Disclaimer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A20DFF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA504D" w:rsidSect="00910E23">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1435" w:bottom="721" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="493F0ECF" w14:textId="77777777" w:rsidR="005944C8" w:rsidRDefault="005944C8" w:rsidP="00910E23">
+    <w:p w14:paraId="0B6A0D69" w14:textId="77777777" w:rsidR="008062CE" w:rsidRDefault="008062CE" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CF38931" w14:textId="77777777" w:rsidR="005944C8" w:rsidRDefault="005944C8" w:rsidP="00910E23">
+    <w:p w14:paraId="23937922" w14:textId="77777777" w:rsidR="008062CE" w:rsidRDefault="008062CE" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2539,138 +2538,132 @@
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1071767051"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{4CDC6E97-3B72-4DE0-8C7A-21C4E6F0EC29}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidRPr="000E7282">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E218DBE" w14:textId="77777777" w:rsidR="005944C8" w:rsidRDefault="005944C8" w:rsidP="00910E23">
+    <w:p w14:paraId="454CFCE1" w14:textId="77777777" w:rsidR="008062CE" w:rsidRDefault="008062CE" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CADA4DE" w14:textId="77777777" w:rsidR="005944C8" w:rsidRDefault="005944C8" w:rsidP="00910E23">
+    <w:p w14:paraId="254B8862" w14:textId="77777777" w:rsidR="008062CE" w:rsidRDefault="008062CE" w:rsidP="00910E23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A4B449E" w14:textId="457098FF" w:rsidR="00910E23" w:rsidRDefault="00910E23" w:rsidP="00C10DF5">
+  <w:p w14:paraId="0426FF80" w14:textId="421794F8" w:rsidR="00910E23" w:rsidRDefault="00745294" w:rsidP="00745294">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D6B73C6" wp14:editId="1E456486">
-          <wp:extent cx="292227" cy="594360"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AF3FDF2" wp14:editId="3D1A95BC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5814060</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-419100</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="320693621" name="Picture 1"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1852885570" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1852885570" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="298572" cy="607265"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...4 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09FC2BBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A33A6C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
@@ -3416,58 +3409,62 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00910E23"/>
     <w:rsid w:val="000E7282"/>
     <w:rsid w:val="00573BF3"/>
     <w:rsid w:val="005944C8"/>
+    <w:rsid w:val="00745294"/>
     <w:rsid w:val="007C315F"/>
+    <w:rsid w:val="008062CE"/>
     <w:rsid w:val="00881C7D"/>
     <w:rsid w:val="00890832"/>
     <w:rsid w:val="00901C15"/>
     <w:rsid w:val="009073F5"/>
     <w:rsid w:val="00910E23"/>
+    <w:rsid w:val="009C6DBB"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F13567"/>
     <w:rsid w:val="00F73BD4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4058,50 +4055,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00910E23"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4761,55 +4759,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>2</Pages>
   <Words>829</Words>
-  <Characters>4730</Characters>
+  <Characters>4729</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5548</CharactersWithSpaces>
+  <CharactersWithSpaces>5547</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>