--- v0 (2025-10-05)
+++ v1 (2026-04-04)
@@ -1,68 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="63B157A7" w14:textId="50220DCE" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
       <w:pPr>
         <w:spacing w:after="145" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapports </w:t>
       </w:r>
       <w:r w:rsidR="00687BEF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>financiers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
@@ -116,603 +112,1184 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="703" w:right="0" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00A22745">
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Source d'information</w:t>
       </w:r>
       <w:r w:rsidR="00363336">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7790886D" w14:textId="77777777" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C861715" w14:textId="37AF9E41" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00A22745">
+    <w:p w14:paraId="0C861715" w14:textId="163571B3" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00A22745">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00A22745">
-        <w:t xml:space="preserve">Les données contenues dans ces rapports sont extraites des états financiers du PNUD et sont, à tous égards importants, conformes à la comptabilité financière du PNUD et à la conformité aux normes </w:t>
-[...5 lines deleted...]
-        <w:t>..</w:t>
+        <w:t xml:space="preserve">Les données contenues dans ces rapports sont extraites des états financiers du PNUD et sont, à tous égards importants, </w:t>
+      </w:r>
+      <w:r w:rsidR="00211295" w:rsidRPr="00211295">
+        <w:t>conformes aux registres financiers du PNUD et aux normes IPSAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00582203" w14:textId="77777777" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69611148" w14:textId="2DD5A41A" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00A22745">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="703" w:right="0" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Table de matières</w:t>
       </w:r>
       <w:r w:rsidR="00363336">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D0C75F" w14:textId="77777777" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7313D8C7" w14:textId="78053C47" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00A22745">
+    <w:p w14:paraId="7313D8C7" w14:textId="7DFFF8D6" w:rsidR="009908D8" w:rsidRDefault="00A22745">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00A22745">
         <w:t>Chaque rapport contient le résumé et le détail des recettes, des dépenses et du solde par catégorie de financement, c'est-à-dire le partage des coûts (cofinancement au niveau du projet), les fonds fiduciaires, les guichets de financement et les fonds fiduciaires thématiques (cofinancement au niveau du fonds) pour le donateur. La section détaillée comporte trois parties et trois annexes lorsqu'il y a des informations à présenter</w:t>
       </w:r>
       <w:r w:rsidR="00363336">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD84403" w14:textId="77777777" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
+    <w:p w14:paraId="1A396553" w14:textId="1B57A02B" w:rsidR="00A940D5" w:rsidRPr="004E10DC" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve">Part I : Reports for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>Projects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>Financed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>Cost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve">-Sharing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>Agreements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>co-financing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>modality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>under</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve"> contributions can </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>received</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>specific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t xml:space="preserve"> UNDP programme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E10DC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFA23B9" w14:textId="5D986DD2" w:rsidR="00A940D5" w:rsidRPr="00662C65" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006251BD">
+        <w:t>Partie II : Rapports pour les projets financés par des accords de fonds fiduciaires par les activités suivantes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2780B751" w14:textId="63DAEF02" w:rsidR="00211295" w:rsidRDefault="00363336" w:rsidP="00044AE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F877772" w14:textId="77777777" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="3630F84B" w14:textId="3A5BCFBE" w:rsidR="006251BD" w:rsidRDefault="006251BD" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006251BD">
+        <w:t>Activités de fonds d'affectation spéciale : Un fonds d'affectation spéciale est une modalité normalement établie pour recevoir les contributions des donateurs à l'appui de grands thèmes - tels que les domaines de pratique du PNUD et les programmes régionaux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3D7A3F" w14:textId="610FFFC9" w:rsidR="008E121F" w:rsidRDefault="008E121F" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E121F">
+        <w:t>Activités des fenêtres de financement : Les fenêtres de financement sont les</w:t>
+      </w:r>
+      <w:r w:rsidR="00211295">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E121F">
+        <w:t>mécanismes de financement communs et flexibles du PNUD qui sont organisés autour de thèmes pour aider le PNUD et ses partenaires à s'aligner sur des objectifs communs pour atteindre les Objectifs de Développement Durable. Un aperçu financier de chaque fenêtre de financement est présenté dans ce rapport au niveau des sous-fenêtres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356DFB54" w14:textId="2ECCAD89" w:rsidR="008E121F" w:rsidRDefault="00E95B70" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95B70">
+        <w:t xml:space="preserve">Activités des fonds d'affectation spéciale thématiques : Une vue d'ensemble de chaque fonds fiduciaire thématique et de ses lignes de service est fournie pour une information plus utile et meilleure pour les lecteurs. Des détails supplémentaires sur les résultats des initiatives des fenêtres nationales et régionales, financées par un donateur, à savoir le pays, le statut des </w:t>
+      </w:r>
+      <w:r w:rsidR="00211295" w:rsidRPr="00E95B70">
+        <w:t>projets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95B70">
+        <w:t>, les descriptions des projets, sont également fournis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E7D3F6" w14:textId="57D28E57" w:rsidR="001520A9" w:rsidRDefault="00E90361" w:rsidP="00211295">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Fréquence des rapports</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="001520A9" w:rsidRPr="001520A9">
+        <w:t>rogramme des Volontaires des Nations Unies (VNU) : Les données financières sur les activités du programme VNU et les types de financement sont incorporées dans le rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AB8CA0" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:ind w:left="1800" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151EAEED" w14:textId="203FE7C9" w:rsidR="00E90361" w:rsidRPr="00E90361" w:rsidRDefault="00E90361" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E90361">
+        <w:t>Partie I</w:t>
       </w:r>
       <w:r>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90361">
+        <w:t xml:space="preserve"> : Rapports pour les projets financés par des accords de fonds fiduciaires par les activités suivantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562F00FF" w14:textId="273EBAFB" w:rsidR="00E90361" w:rsidRDefault="00E90361" w:rsidP="00211295">
+      <w:pPr>
+        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E90361">
+        <w:lastRenderedPageBreak/>
+        <w:t>Les informations affichées dans les colonnes des sections résumées et détaillées susmentionnées sont expliquées ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C97F565" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCA5664" w14:textId="7D2A27B9" w:rsidR="00E90361" w:rsidRDefault="00E90361" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E90361">
+        <w:t xml:space="preserve">Solde d'ouverture : Le solde d'ouverture IPSAS représente le solde non dépensé pour le </w:t>
+      </w:r>
+      <w:r w:rsidR="00211295" w:rsidRPr="00E95B70">
+        <w:t>projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90361">
+        <w:t xml:space="preserve"> des années précédentes. Le solde d'ouverture est constitué du solde de clôture de l'année précédente ajusté pour refléter les ajustements de la période précédente indiqués à l'annexe II.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FF137F" w14:textId="78B647B9" w:rsidR="00E90361" w:rsidRDefault="00690AFE" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690AFE">
+        <w:t>Revenu net des contributions annuelles : Les contributions annuelles sont calculées pour fournir des informations afin de s'aligner sur les politiques antérieures de comptabilisation des recettes pour les contributions, représentant l'argent reçu au cours d'une année de déclaration, plus les créances dues au cours d'une année de déclaration. Les transferts vers/depuis d'autres fonds et les remboursements aux donateurs sont également inclus dans cette colonne, et la ventilation détaillée est présentée à l'annexe I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EA8C81" w14:textId="57219D3E" w:rsidR="00690AFE" w:rsidRDefault="00690AFE" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690AFE">
+        <w:t>Autres revenus : Comprend les recettes résultant d'activités diverses</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9A2678" w14:textId="1D706147" w:rsidR="00690AFE" w:rsidRDefault="00690AFE" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690AFE">
+        <w:t>es dépenses comprenant les biens livrés, les services rendus, l'amortissement des actifs fixes et le total des avantages du personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B50AE0A" w14:textId="11988699" w:rsidR="00690AFE" w:rsidRDefault="00690AFE" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690AFE">
+        <w:t>Solde de clôture : Représente le solde de l'année de déclaration, y compris les soldes des années précédentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23706264" w14:textId="5542E4EF" w:rsidR="00690AFE" w:rsidRDefault="00690AFE" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690AFE">
+        <w:t>Engagements : Bien que les dépenses ne comprennent pas les engagements, cette</w:t>
+      </w:r>
+      <w:r w:rsidR="00211295">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00690AFE">
+        <w:t>colonne représente les bons de commande et/ou les contrats de fournisseurs juridiquement contraignants conclus, mais pour lesquels les biens ou les services n'ont pas été livrés ou rendus à la fin de la période de référence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A91FB87" w14:textId="02558111" w:rsidR="00690AFE" w:rsidRDefault="00CB43B4" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB43B4">
+        <w:t xml:space="preserve">Actifs non amortis et inventaire : </w:t>
+      </w:r>
+      <w:r w:rsidR="00596EF8" w:rsidRPr="00596EF8">
+        <w:t>Représente</w:t>
+      </w:r>
+      <w:r w:rsidR="00596EF8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB43B4">
+        <w:t>la valeur des actifs achetés mais non encore dépensés</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4FC977" w14:textId="3574C580" w:rsidR="00CB43B4" w:rsidRDefault="00CB43B4" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2520" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB43B4">
+        <w:t>La valeur non amortie des actifs achetés qui sont sous l'utilisation et le contrôle du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A5F4B8" w14:textId="7A23B9AC" w:rsidR="00CB43B4" w:rsidRDefault="00CB43B4" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2520" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB43B4">
+        <w:t>Les stocks, tels que les biens et matériaux produits pour être distribués ou consommés dans le cadre d'une production, mais qui n'ont pas encore été consommés ou distribués.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49279FD4" w14:textId="0FCBEB18" w:rsidR="00CB43B4" w:rsidRDefault="00CB43B4" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1800" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB43B4">
+        <w:t>Créances en souffrance, moins les contributions reçues à l'avance : Représente les montants dus par les donateurs, mais qui n'ont pas encore été payés (c'est-à-dire en retard), selon les dates du calendrier des paiements des accords signés. Les recettes anticipées (par exemple, toute contribution reçue avant le calendrier des paiements) sont soustraites des créances en souffrance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2551E7B7" w14:textId="651BBEDA" w:rsidR="00CB43B4" w:rsidRDefault="00CB43B4" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB43B4">
+        <w:t>Ressources disponibles : Montre les soldes de clôture du fonds/</w:t>
+      </w:r>
+      <w:r w:rsidR="00596EF8" w:rsidRPr="00596EF8">
+        <w:t>projet</w:t>
+      </w:r>
+      <w:r w:rsidR="00596EF8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB43B4">
+        <w:t>après ajustement avec les dépenses futures et les contributions à recevoir en retard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CD1D5F" w14:textId="77777777" w:rsidR="00596EF8" w:rsidRDefault="00596EF8" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B21F899" w14:textId="7475A269" w:rsidR="005B4EC2" w:rsidRDefault="005B4EC2" w:rsidP="00211295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4EC2">
+        <w:t xml:space="preserve"> Annexe I : Recettes des contributions au 31 décembre YYYY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57744D60" w14:textId="77777777" w:rsidR="00596EF8" w:rsidRDefault="00596EF8" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAA59AA" w14:textId="65C665C9" w:rsidR="005B4EC2" w:rsidRDefault="005B4EC2" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4EC2">
+        <w:t>L'annexe est incluse pour fournir des détails supplémentaires sur la colonne des recettes annuelles nettes des contributions dans le corps du rapport, qui comprend les recettes annuelles des contributions, les remboursements et les transferts effectués au cours de l'année de référence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073BBA32" w14:textId="6E6B541A" w:rsidR="005B4EC2" w:rsidRDefault="005B4EC2" w:rsidP="00211295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4EC2">
+        <w:t>Cette annexe présente également le détail des recettes totales des contributions comptabilisées à ce jour, qui comprennent les recettes des contributions annuelles, les recettes des contributions des années précédentes et les recettes futures.  Les revenus futurs sont tous les revenus de contribution dus à l'avenir selon les dates d'échéance des accords signés après l'exercice financier ou la période de déclaration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268650C6" w14:textId="77777777" w:rsidR="00596EF8" w:rsidRDefault="00596EF8" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1800" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E5AA21" w14:textId="09D581FE" w:rsidR="005B4EC2" w:rsidRDefault="005B4EC2" w:rsidP="00211295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4EC2">
+        <w:t>Annexe II : Comparaison du solde de clôture de l'année précédente et du solde d'ouverture de l'année en cours</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE89A61" w14:textId="77777777" w:rsidR="00596EF8" w:rsidRDefault="00596EF8" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1518F28A" w14:textId="1C77626B" w:rsidR="005B4EC2" w:rsidRDefault="005B4EC2" w:rsidP="00211295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4EC2">
+        <w:t>Cette annexe présente les ajustements sur exercices antérieurs apportés aux soldes de clôture de l'exercice précédent, et la manière dont les soldes de clôture sont liés aux soldes d'ouverture de l'exercice. Ils sont imputables à des périodes antérieures et résultent de changements de méthodes comptables et d'estimations ou de corrections d'erreurs commises au cours des années précédentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B075AEB" w14:textId="77777777" w:rsidR="00596EF8" w:rsidRDefault="00596EF8" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1800" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613D4762" w14:textId="3C66AAEC" w:rsidR="0010014E" w:rsidRDefault="000A6C9E" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6C9E">
+        <w:t>Annexe III : Réalisations financièrement achevées pour l'année de référence du 1er janvier YYYY au 31 décembre YYYY</w:t>
+      </w:r>
+      <w:r w:rsidR="0010014E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D06C280" w14:textId="31A29D2C" w:rsidR="00CB43B4" w:rsidRPr="00662C65" w:rsidRDefault="00CB43B4" w:rsidP="005B4EC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA96DC6" w14:textId="530E5334" w:rsidR="009908D8" w:rsidRPr="00044AE2" w:rsidRDefault="00363336">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4B0E7D9E" w14:textId="2B8733F0" w:rsidR="009908D8" w:rsidRDefault="00363336">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044AE2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A940D5" w:rsidRPr="00044AE2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Fréquence des rapports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679AD086" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRPr="00662C65" w:rsidRDefault="00A940D5">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF9CA21" w14:textId="2D6EBEF4" w:rsidR="00A940D5" w:rsidRPr="00662C65" w:rsidRDefault="00A940D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00A940D5">
+        <w:t>Le Bureau des services de gestion du PNUD, Bureau de la gestion financière et des ressources (BMS, OFRM) est chargé de fournir les rapports financiers certifiés annuels arrêtés au 31 décembre, au plus tard le 30 juin de l’année suivante, aux donateurs non liés à des pays de programme ainsi qu’aux bureaux de pays concernés du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C85845" w14:textId="0CA073A1" w:rsidR="00A940D5" w:rsidRDefault="00A940D5" w:rsidP="00A940D5">
+      <w:pPr>
+        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B624CD" w14:textId="4DAE7B74" w:rsidR="00A940D5" w:rsidRDefault="00A940D5" w:rsidP="00A940D5">
+      <w:pPr>
+        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C2E6B6" w14:textId="0519983B" w:rsidR="00A940D5" w:rsidRDefault="00A940D5" w:rsidP="00A940D5">
+      <w:pPr>
+        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F1C72E" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A85C04" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRPr="003F1935" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avertissement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>: Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DEFA0C" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRPr="003F1935" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="332B43C0" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRPr="003F1935" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD2E8BB" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRPr="003F1935" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F370874" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRPr="003F1935" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4C1EA9" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRPr="003F1935" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C410F0A" w14:textId="77777777" w:rsidR="00A940D5" w:rsidRPr="003F1935" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EABDB6" w14:textId="3F688B79" w:rsidR="00A940D5" w:rsidRPr="003F1935" w:rsidRDefault="00A940D5" w:rsidP="00044AE2">
+      <w:pPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>translated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> French. In the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>discrepancy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> translation and the original English document, the original English document </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>prevail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A397329" w14:textId="73EBBFFB" w:rsidR="006251BD" w:rsidRDefault="006251BD" w:rsidP="006251BD">
-[...353 lines deleted...]
-    <w:p w14:paraId="7FE6DE35" w14:textId="551AC35B" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336" w:rsidP="00E70B40">
+    <w:p w14:paraId="7FE6DE35" w14:textId="40EF2443" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00E70B40" w:rsidP="00E70B40">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9358"/>
         </w:tabs>
         <w:spacing w:after="7462" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E70B40">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009908D8" w:rsidRPr="00662C65">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidSect="00044AE2">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="846" w:bottom="1440" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1196" w:bottom="1440" w:left="1260" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F4DCA75" w14:textId="77777777" w:rsidR="00335B59" w:rsidRDefault="00335B59" w:rsidP="00363336">
+    <w:p w14:paraId="30246BCB" w14:textId="77777777" w:rsidR="00546544" w:rsidRDefault="00546544" w:rsidP="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D4A53A5" w14:textId="77777777" w:rsidR="00335B59" w:rsidRDefault="00335B59" w:rsidP="00363336">
+    <w:p w14:paraId="67E4A05D" w14:textId="77777777" w:rsidR="00546544" w:rsidRDefault="00546544" w:rsidP="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -722,294 +1299,286 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="76F55A95" w14:textId="3BF62C06" w:rsidR="00363336" w:rsidRDefault="00662C65">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76F55A95" w14:textId="489CD645" w:rsidR="00363336" w:rsidRDefault="00662C65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E70B40">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> sur </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006B0857">
+      <w:t>de</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E70B40">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur: </w:t>
+      <w:t>Date d’entrée en vigueur</w:t>
+    </w:r>
+    <w:r w:rsidR="006B0857">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="006070CD">
+      <w:t>15</w:t>
     </w:r>
     <w:r w:rsidR="00BF31AE" w:rsidRPr="00BF31AE">
-      <w:t>07/12/2022</w:t>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="006070CD">
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00BF31AE" w:rsidRPr="00BF31AE">
+      <w:t>2/202</w:t>
+    </w:r>
+    <w:r w:rsidR="006070CD">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00BF31AE" w:rsidRPr="00BF31AE">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00A940D5">
+      <w:t>V</w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:t>ersion </w:t>
+    </w:r>
+    <w:r w:rsidR="006070CD">
+      <w:t xml:space="preserve"># </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1049340832"/>
         <w:placeholder>
           <w:docPart w:val="1FD9BC4DC6ED44388B0C16F09B840413"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{B182506D-7A9A-4AD2-9DB7-EB6B7FDEAA2B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00BF31AE">
-          <w:t>3</w:t>
+        <w:r w:rsidR="006070CD">
+          <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F3A80C0" w14:textId="77777777" w:rsidR="00335B59" w:rsidRDefault="00335B59" w:rsidP="00363336">
+    <w:p w14:paraId="2F31BF72" w14:textId="77777777" w:rsidR="00546544" w:rsidRDefault="00546544" w:rsidP="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E8C7B88" w14:textId="77777777" w:rsidR="00335B59" w:rsidRDefault="00335B59" w:rsidP="00363336">
+    <w:p w14:paraId="2D910FA9" w14:textId="77777777" w:rsidR="00546544" w:rsidRDefault="00546544" w:rsidP="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1D13BB36" w14:textId="0E4D18C2" w:rsidR="00363336" w:rsidRDefault="00363336" w:rsidP="00363336">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D13BB36" w14:textId="0280AAEE" w:rsidR="00363336" w:rsidRDefault="000E2529" w:rsidP="00363336">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73D8CD53" wp14:editId="504DAE02">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A5FABC8" wp14:editId="634DE01C">
+          <wp:extent cx="260198" cy="529050"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="4445"/>
+          <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="5084" b="15713"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293588" cy="601383"/>
+                    <a:ext cx="265260" cy="539343"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F87BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8FEB9AE"/>
     <w:lvl w:ilvl="0" w:tplc="058C4520">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -1156,50 +1725,239 @@
     <w:lvl w:ilvl="8" w:tplc="CBB8106E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14193FD1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6526F7E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1460"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3275" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3635"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4355"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5075"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5795"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6515"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7235"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49226B72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CDA2D52"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C3D67460">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
@@ -1267,51 +2025,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71360463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA24148A"/>
     <w:lvl w:ilvl="0" w:tplc="C3D67460">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1379,150 +2137,165 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="318116109">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1669480788">
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="280697819">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009908D8"/>
+    <w:rsid w:val="00044AE2"/>
     <w:rsid w:val="000A5D05"/>
     <w:rsid w:val="000A6C9E"/>
+    <w:rsid w:val="000E1F89"/>
+    <w:rsid w:val="000E2529"/>
     <w:rsid w:val="000F4698"/>
     <w:rsid w:val="0010014E"/>
     <w:rsid w:val="001520A9"/>
     <w:rsid w:val="00182B0F"/>
+    <w:rsid w:val="00211295"/>
     <w:rsid w:val="002A6562"/>
     <w:rsid w:val="00335B59"/>
     <w:rsid w:val="00363336"/>
     <w:rsid w:val="003B1922"/>
+    <w:rsid w:val="003F1935"/>
     <w:rsid w:val="00435359"/>
+    <w:rsid w:val="00470484"/>
     <w:rsid w:val="004F6A01"/>
+    <w:rsid w:val="00546544"/>
+    <w:rsid w:val="00596EF8"/>
     <w:rsid w:val="005B4EC2"/>
     <w:rsid w:val="005F3AC3"/>
+    <w:rsid w:val="006070CD"/>
     <w:rsid w:val="006251BD"/>
     <w:rsid w:val="00662C65"/>
     <w:rsid w:val="00687BEF"/>
     <w:rsid w:val="00690AFE"/>
+    <w:rsid w:val="006B0857"/>
     <w:rsid w:val="008560D6"/>
     <w:rsid w:val="008E121F"/>
     <w:rsid w:val="009908D8"/>
     <w:rsid w:val="00A22745"/>
+    <w:rsid w:val="00A940D5"/>
     <w:rsid w:val="00BC4D0A"/>
     <w:rsid w:val="00BF31AE"/>
     <w:rsid w:val="00CB43B4"/>
     <w:rsid w:val="00E70B40"/>
     <w:rsid w:val="00E87746"/>
     <w:rsid w:val="00E90361"/>
     <w:rsid w:val="00E95B70"/>
     <w:rsid w:val="00F27523"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="63B157A7"/>
   <w15:docId w15:val="{D8CAFA8A-9B98-4DD5-9DE6-466AE02DE757}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2016,216 +2789,218 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00662C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E90361"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A940D5"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1FD9BC4DC6ED44388B0C16F09B840413"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D1443AF5-295F-410B-A3A3-D17BC24B40FE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006A6238" w:rsidRDefault="005F3D95">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009402B5"/>
     <w:rsid w:val="000A5D05"/>
     <w:rsid w:val="001A6B4A"/>
+    <w:rsid w:val="001E44A5"/>
     <w:rsid w:val="001E5CA3"/>
     <w:rsid w:val="004D254C"/>
     <w:rsid w:val="005F3D95"/>
     <w:rsid w:val="006A6238"/>
     <w:rsid w:val="009402B5"/>
+    <w:rsid w:val="00B515E3"/>
     <w:rsid w:val="00C13A4C"/>
+    <w:rsid w:val="00E82E92"/>
     <w:rsid w:val="00FC3325"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CDC3163"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2620,51 +3395,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F3D95"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2909,184 +3684,184 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<p:Policy xmlns:p="office.server.policy" id="" local="true">
-[...86 lines deleted...]
-<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">4</UNDP_POPP_REFITEM_VERSION>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Rapports financiers certifiés</UNDP_POPP_TITLE_EN>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>350</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Financial Resources Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">682d4c54-a288-412d-bfec-ce5587bbd25c</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2022-12-06T23:00:00+00:00</UNDP_POPP_EFFECTIVEDATE>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 12/7/2022                                                Version #: 4.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3868</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3868</Url>
+      <Description>POPP-11-3868</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 12/7/2022                                                Version #: 4.0</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
@@ -3403,141 +4178,141 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19C1762B-8FD5-4C46-89FE-9914DC4A0123}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{550308DD-02ED-4C40-8DD6-A514E0707723}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92BED626-8FED-462E-9BE6-5EF2347B02AD}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B182506D-7A9A-4AD2-9DB7-EB6B7FDEAA2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92BED626-8FED-462E-9BE6-5EF2347B02AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{550308DD-02ED-4C40-8DD6-A514E0707723}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19C1762B-8FD5-4C46-89FE-9914DC4A0123}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8362DEBD-8A1A-4988-8781-88BF9BBA3163}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1071</Words>
-  <Characters>6108</Characters>
+  <Words>1100</Words>
+  <Characters>6273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7165</CharactersWithSpaces>
+  <CharactersWithSpaces>7359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">