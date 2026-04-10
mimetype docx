--- v0 (2025-10-15)
+++ v1 (2026-04-10)
@@ -1,68 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="63B157A7" w14:textId="7074467C" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
       <w:pPr>
         <w:spacing w:after="145" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Informes </w:t>
       </w:r>
       <w:r w:rsidR="00254A32">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>financieros</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
@@ -127,61 +124,75 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="370" w:right="0" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Fuente de información</w:t>
       </w:r>
       <w:r w:rsidR="00363336">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7790886D" w14:textId="77777777" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C861715" w14:textId="60162AF0" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="007C3496" w:rsidP="009B720C">
+    <w:p w14:paraId="0C861715" w14:textId="47915795" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="007C3496" w:rsidP="009B720C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3496">
-        <w:t>Los datos contenidos en estos informes se han extraído de los estados financieros del PNUD y, en todos los aspectos materiales, son conformes con los registros financieros del PNUD y el cumplimiento de las IPSAS.</w:t>
+        <w:t xml:space="preserve">Los datos contenidos en estos informes se han extraído de los estados financieros del PNUD y, en todos los aspectos materiales, son conformes con los registros financieros del PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="002E05B2" w:rsidRPr="002E05B2">
+        <w:t xml:space="preserve">y cumplen con las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E05B2" w:rsidRPr="002E05B2">
+        <w:t>IPSA</w:t>
+      </w:r>
+      <w:r w:rsidR="002E05B2">
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3496">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00363336">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00582203" w14:textId="77777777" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69611148" w14:textId="3094A50F" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="007C3496" w:rsidP="009B720C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="370" w:right="0" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
@@ -241,266 +252,312 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parte II: Informes para Proyectos financiados por acuerdos de fondos fiduciarios para las siguientes actividades. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479F8014" w14:textId="0550080E" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00D91BB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Actividades de fondos fiduciarios: Un fondo fiduciario es una modalidad normalmente establecida para recibir contribuciones de donantes en apoyo de temas amplios - como las áreas de práctica del PNUD, y los programas regionales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D016AB6" w14:textId="29C58148" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00D91BB0">
+    <w:p w14:paraId="4D016AB6" w14:textId="45847946" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00D91BB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Actividades de las ventanillas de financiación: Las ventanillas de financiación son los nuevos mecanismos de financiación mancomunada y flexible del PNUD que se organizan en torno a temas para ayudar al PNUD y a sus asociados a alinearse en torno a objetivos comunes para alcanzar los Objetivos de Desarrollo Sostenible. En este informe se presenta un resumen financiero de cada Ventana de Financiación a nivel de </w:t>
+        <w:t xml:space="preserve">Actividades de las ventanillas de financiación: Las ventanillas de financiación son </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8084B">
+        <w:t>los mecanismos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de financiación mancomunada y flexible del PNUD que se organizan en torno a temas para ayudar al PNUD y a sus asociados a alinearse en torno a objetivos comunes para alcanzar los Objetivos de Desarrollo Sostenible. En este informe se presenta un resumen financiero de cada Ventana de Financiación a nivel de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>subventanilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A67B417" w14:textId="7636333F" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00D91BB0">
+    <w:p w14:paraId="4A67B417" w14:textId="3DE81AF1" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00D91BB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Actividades de los fondos fiduciarios temáticos: Se ofrece una visión general de cada Fondo Fiduciario Temático y sus líneas de servicio para una mayor y mejor información de los lectores. También se ofrecen más detalles sobre los resultados de las iniciativas de las ventanillas nacionales y regionales, financiadas por un donante, es decir, país, estado de los resultados, descripciones de los resultados/proyectos.</w:t>
+        <w:t xml:space="preserve">Actividades de los fondos fiduciarios temáticos: Se ofrece una visión general de cada Fondo Fiduciario Temático y sus líneas de servicio para una mayor y mejor información de los lectores. También se ofrecen más detalles sobre los resultados de las iniciativas de las ventanillas nacionales y regionales, financiadas por un donante, es decir, país, estado de los </w:t>
+      </w:r>
+      <w:r w:rsidR="002E05B2">
+        <w:t>proyectos</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, descripciones de los proyectos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0774A662" w14:textId="01A58A86" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Programa de Voluntarios de las Naciones Unidas (VNU): En el informe se incorporan datos financieros sobre las actividades del programa VNU y los tipos de financiación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BFE390" w14:textId="77777777" w:rsidR="009B720C" w:rsidRDefault="009B720C" w:rsidP="009B720C">
       <w:pPr>
         <w:ind w:left="764" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57CD9E74" w14:textId="2ACC5239" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="009B720C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Parte III: Informes para proyectos financiados mediante acuerdos de actividades especiales. En esta sección se informan las actividades financiadas con cargo a fondos fiduciarios o similares o cuentas especiales sobre una base reembolsable, recíproca o de otro tipo, en virtud de las cuales se pueden </w:t>
-[...3 lines deleted...]
-        <w:t>suministrar bienes, servicios y otros requisitos a asociados para el desarrollo, como gobiernos u organizaciones internacionales o intergubernamentales o no gubernamentales.</w:t>
+        <w:t>Parte III: Informes para proyectos financiados mediante acuerdos de actividades especiales. En esta sección se informan las actividades financiadas con cargo a fondos fiduciarios o similares o cuentas especiales sobre una base reembolsable, recíproca o de otro tipo, en virtud de las cuales se pueden suministrar bienes, servicios y otros requisitos a asociados para el desarrollo, como gobiernos u organizaciones internacionales o intergubernamentales o no gubernamentales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0644B205" w14:textId="77777777" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:ind w:left="335" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="146E102F" w14:textId="77777777" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="009B720C">
+    <w:p w14:paraId="146E102F" w14:textId="3C6B308C" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="009B720C">
       <w:pPr>
         <w:ind w:left="360" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t>A continuación se explica la información que figura en las columnas de las secciones resumida y detallada antes mencionadas.</w:t>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76811">
+        <w:t>continuación,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> se explica la información que figura en las columnas de las secciones resumida y detallada antes mencionadas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D6F8E8C" w14:textId="77777777" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:ind w:left="335" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BBC88E6" w14:textId="2555EF82" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
+    <w:p w14:paraId="1BBC88E6" w14:textId="1454BD2B" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Saldo de apertura: El saldo de apertura de las IPSAS representa el saldo no utilizado para el Producto de los años anteriores. El saldo de apertura consiste en el saldo de cierre del ejercicio anterior ajustado para reflejar los ajustes de ejercicios anteriores que figuran en el anexo II.</w:t>
+        <w:t xml:space="preserve">Saldo de apertura: El saldo de apertura de las IPSAS representa el saldo no utilizado para el </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8084B">
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de los años anteriores. El saldo de apertura consiste en el saldo de cierre del ejercicio anterior ajustado para reflejar los ajustes de ejercicios anteriores que figuran en el anexo II.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADC9295" w14:textId="7B2959E2" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ingresos netos por contribuciones anuales: Las contribuciones anuales se calculan para proporcionar información con el fin de alinearse con las anteriores políticas de reconocimiento de ingresos para las contribuciones, representando el efectivo recibido en un año de información, más las cuentas por cobrar adeudadas en un año de información. También se incluyen en esta columna las transferencias a/de otros fondos y los reembolsos a donantes, cuyo desglose detallado figura en el anexo I.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF02C5A" w14:textId="41B1FCFF" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Otros ingresos: Incluye los ingresos resultantes de actividades diversas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE26AD0" w14:textId="0DC6094D" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Gastos: comprenden los bienes entregados, los servicios prestados, la amortización del inmovilizado y el total de las prestaciones a los empleados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B28799D" w14:textId="49EB12A1" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Saldo final: Representa un saldo en el ejercicio de referencia, incluidos los saldos de ejercicios anteriores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACE63E2" w14:textId="76BC1BF4" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
+    <w:p w14:paraId="5ACE63E2" w14:textId="11E9CCE7" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Compromisos: Aunque los gastos no incluyen los compromisos, esta nueva columna representa las órdenes de compra y/o los contratos con proveedores legalmente vinculantes suscritos, pero en los que los bienes o servicios no se han entregado o prestado al final del periodo del informe.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3ADACC03" w14:textId="14238AC1" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
+        <w:t>Compromisos: Aunque los gastos no incluyen los compromisos, esta columna representa las órdenes de compra y/o los contratos con proveedores legalmente vinculantes suscritos, pero en los que los bienes o servicios no se han entregado o prestado al final del periodo del informe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADACC03" w14:textId="6ECCFDFD" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Activos no amortizados e inventario: Esta columna se ha añadido para mostrar el valor de los activos adquiridos pero aún no contabilizados como gastos:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76D1730B" w14:textId="77777777" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
+        <w:t xml:space="preserve">Activos no amortizados e inventario: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8084B" w:rsidRPr="00C8084B">
+        <w:t>Representa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> el valor de los activos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>adquiridos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pero aún no contabilizados como gastos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D1730B" w14:textId="741C7691" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="002E05B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Valor no amortizado de los activos adquiridos que están bajo el uso y control del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3752AC" w14:textId="604578F5" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="002E05B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inventario, como bienes y materiales producidos para su distribución o consumo en un pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8084B">
+        <w:t>yecto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> que aún no han sido consumidos o distribuidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516B7D0E" w14:textId="2DCA3FCF" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>o Valor no amortizado de los activos adquiridos que están bajo el uso y control del PNUD.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C3752AC" w14:textId="77777777" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
+        <w:t xml:space="preserve">Cuentas por cobrar vencidas, menos las contribuciones recibidas por adelantado: Representa las cantidades adeudadas por los donantes, pero que aún no han sido pagadas (es decir, vencidas), según las fechas del calendario de pagos de los acuerdos firmados. Los ingresos recibidos por adelantado (por ejemplo, cualquier contribución recibida antes del calendario de pagos) se restan de los importes vencidos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A9637F" w14:textId="77322C6B" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>o Inventario, como bienes y materiales producidos para su distribución o consumo en un producto que aún no han sido consumidos o distribuidos.</w:t>
-[...23 lines deleted...]
-        <w:t>Recursos disponibles: Muestra los saldos finales de fondos/productos una vez ajustados con los gastos futuros y las contribuciones por cobrar vencidas.</w:t>
+        <w:t>Recursos disponibles: Muestra los saldos finales de fondos/pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8084B">
+        <w:t>yecto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s una vez ajustados con los gastos futuros y las contribuciones por cobrar vencidas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345AB7B5" w14:textId="77777777" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00100246">
       <w:pPr>
         <w:ind w:left="764" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="174679EA" w14:textId="48B88246" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="009B720C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Anexo I: Ingresos por contribuciones a 31 de diciembre de AAAA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BFD3B6" w14:textId="77777777" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00A632AE">
       <w:pPr>
         <w:ind w:left="764" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
@@ -509,380 +566,485 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El anexo se incluye para ofrecer más detalles de la columna de Ingresos netos anuales por contribuciones dentro del cuerpo del informe, que incluye los Ingresos anuales por contribuciones, los Reembolsos y las Transferencias realizadas en el año del informe. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791680F6" w14:textId="77777777" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00A632AE">
       <w:pPr>
         <w:ind w:left="335" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F5E61FD" w14:textId="0CF73AEB" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00D91BB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Este anexo también presenta los detalles del total de ingresos por contribuciones reconocidos hasta la fecha, que incluye los ingresos por contribuciones anuales, los ingresos por contribuciones de años anteriores y los ingresos futuros.  Los ingresos futuros son todos los </w:t>
-[...3 lines deleted...]
-        <w:t>ingresos por contribuciones vencidas en el futuro según las fechas de vencimiento de los acuerdos firmados después del ejercicio financiero o periodo de referencia.</w:t>
+        <w:t>Este anexo también presenta los detalles del total de ingresos por contribuciones reconocidos hasta la fecha, que incluye los ingresos por contribuciones anuales, los ingresos por contribuciones de años anteriores y los ingresos futuros.  Los ingresos futuros son todos los ingresos por contribuciones vencidas en el futuro según las fechas de vencimiento de los acuerdos firmados después del ejercicio financiero o periodo de referencia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E2143C" w14:textId="77777777" w:rsidR="00100246" w:rsidRDefault="00100246" w:rsidP="00A632AE">
       <w:pPr>
         <w:ind w:left="335" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7313D8C7" w14:textId="60EE1F0C" w:rsidR="009908D8" w:rsidRDefault="00100246" w:rsidP="009B720C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Anexo II: Comparación entre el saldo de cierre del ejercicio anterior y el saldo de apertura del ejercicio en curso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A6E45E" w14:textId="77777777" w:rsidR="00A632AE" w:rsidRDefault="00A632AE" w:rsidP="00A632AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E226694" w14:textId="77777777" w:rsidR="00A632AE" w:rsidRDefault="00A632AE" w:rsidP="00D91BB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>En este anexo se presentan los ajustes de ejercicios anteriores efectuados en los saldos de cierre de ejercicios anteriores, así como la relación entre los saldos de cierre y los saldos de apertura del ejercicio. Son imputables a ejercicios anteriores, resultantes de cambios en las políticas y estimaciones contables o correcciones de errores cometidos en ejercicios anteriores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C60113" w14:textId="77777777" w:rsidR="00A632AE" w:rsidRDefault="00A632AE" w:rsidP="00D91BB0">
       <w:pPr>
         <w:ind w:left="335" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A2A08F8" w14:textId="2DD199DC" w:rsidR="00A632AE" w:rsidRPr="00662C65" w:rsidRDefault="00A632AE" w:rsidP="009B720C">
+    <w:p w14:paraId="2A2A08F8" w14:textId="5ADF0299" w:rsidR="00A632AE" w:rsidRPr="00662C65" w:rsidRDefault="00A632AE" w:rsidP="009B720C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Anexo III: Resultados financieros del año de referencia del 1 de enero de AAAA al 31 de diciembre de AAAA</w:t>
+        <w:t xml:space="preserve">Anexo III: </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0A3B">
+        <w:t xml:space="preserve">Proyectos </w:t>
+      </w:r>
+      <w:r>
+        <w:t>financieros del año de referencia del 1 de enero de AAAA al 31 de diciembre de AAAA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD84403" w14:textId="77777777" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F877772" w14:textId="77777777" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336" w:rsidP="009B720C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="370" w:right="0" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Frecuencia de informe</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E99A457" w14:textId="77777777" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A39EE79" w14:textId="06298724" w:rsidR="009908D8" w:rsidRDefault="00A632AE" w:rsidP="00D91BB0">
+    <w:p w14:paraId="4A39EE79" w14:textId="46CDA924" w:rsidR="009908D8" w:rsidRDefault="00A632AE" w:rsidP="00D91BB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A632AE">
-        <w:t xml:space="preserve">La Oficina de Gestión Financiera (OFM, BMS) de la Dirección de Servicios de Gestión del PNUD es responsable de proporcionar los informes financieros anuales certificados a 31 de diciembre antes del 30 de junio del año siguiente a los países donantes </w:t>
+        <w:t>La Oficina de Gestión Financiera (</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0A3B" w:rsidRPr="00A632AE">
+        <w:t>BMS</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0A3B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0A3B" w:rsidRPr="00A632AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A632AE">
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8084B">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A632AE">
+        <w:t xml:space="preserve">M) de la Dirección de Servicios de Gestión del PNUD es responsable de proporcionar los informes financieros anuales certificados a 31 de diciembre antes del 30 de junio del año siguiente a los países donantes </w:t>
       </w:r>
       <w:r>
         <w:t>externos al</w:t>
       </w:r>
       <w:r w:rsidRPr="00A632AE">
         <w:t xml:space="preserve"> programa y a las correspondientes oficinas de país del PNUD.</w:t>
       </w:r>
       <w:r w:rsidR="00363336">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3484821F" w14:textId="77777777" w:rsidR="00451590" w:rsidRDefault="00451590" w:rsidP="00451590">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A80BA99" w14:textId="77777777" w:rsidR="00451590" w:rsidRDefault="00451590" w:rsidP="00451590">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45D7875D" w14:textId="77777777" w:rsidR="00451590" w:rsidRPr="00A632AE" w:rsidRDefault="00451590" w:rsidP="00451590">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="201F1E"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A632AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7870C243" w14:textId="77777777" w:rsidR="00451590" w:rsidRPr="00451590" w:rsidRDefault="00451590" w:rsidP="00451590">
+    <w:p w14:paraId="49DBDAAB" w14:textId="77777777" w:rsidR="008D05D3" w:rsidRPr="000D75AA" w:rsidRDefault="008D05D3" w:rsidP="000D75AA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk224036083"/>
+      <w:r w:rsidRPr="000D75AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D75AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1260ACDD" w14:textId="77777777" w:rsidR="008D05D3" w:rsidRPr="000D75AA" w:rsidRDefault="008D05D3" w:rsidP="000D75AA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D44C7D" w14:textId="77777777" w:rsidR="008D05D3" w:rsidRPr="000D75AA" w:rsidRDefault="008D05D3" w:rsidP="000D75AA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D75AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D75AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="688725B5" w14:textId="77777777" w:rsidR="008D05D3" w:rsidRPr="00BD4C61" w:rsidRDefault="008D05D3" w:rsidP="008D05D3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD4C61">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en inglés. </w:t>
-[...16 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17836989" w14:textId="77777777" w:rsidR="00451590" w:rsidRPr="00451590" w:rsidRDefault="00451590" w:rsidP="000D75AA">
+      <w:pPr>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FE6DE35" w14:textId="131CC9A8" w:rsidR="009908D8" w:rsidRPr="00662C65" w:rsidRDefault="00363336" w:rsidP="00B00027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9358"/>
         </w:tabs>
         <w:spacing w:after="7462" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B00027">
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009908D8" w:rsidRPr="00662C65">
-      <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="even" r:id="rId14"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="846" w:bottom="1440" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6494CB15" w14:textId="77777777" w:rsidR="00F57EBF" w:rsidRDefault="00F57EBF" w:rsidP="00363336">
+    <w:p w14:paraId="14D0E5E9" w14:textId="77777777" w:rsidR="0098520C" w:rsidRDefault="0098520C" w:rsidP="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A5AB229" w14:textId="77777777" w:rsidR="00F57EBF" w:rsidRDefault="00F57EBF" w:rsidP="00363336">
+    <w:p w14:paraId="79BE403B" w14:textId="77777777" w:rsidR="0098520C" w:rsidRDefault="0098520C" w:rsidP="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="inherit">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="76F55A95" w14:textId="2A02ED27" w:rsidR="00363336" w:rsidRDefault="00662C65">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76F55A95" w14:textId="0761E193" w:rsidR="00363336" w:rsidRDefault="00662C65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Página</w:t>
+    </w:r>
+    <w:r w:rsidR="00C90078">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00451590">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
@@ -911,215 +1073,197 @@
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00451590">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
+    <w:r w:rsidR="002E05B2">
+      <w:t>15</w:t>
+    </w:r>
     <w:r w:rsidR="00EF08EB" w:rsidRPr="00EF08EB">
-      <w:t>07/12/2022</w:t>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="002E05B2">
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00EF08EB" w:rsidRPr="00EF08EB">
+      <w:t>2/202</w:t>
+    </w:r>
+    <w:r w:rsidR="002E05B2">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00EF08EB" w:rsidRPr="00EF08EB">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>Version</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1049340832"/>
         <w:placeholder>
           <w:docPart w:val="1FD9BC4DC6ED44388B0C16F09B840413"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{B182506D-7A9A-4AD2-9DB7-EB6B7FDEAA2B}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="0035115A">
-          <w:t>3</w:t>
+        <w:r w:rsidR="002E05B2">
+          <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38382C31" w14:textId="77777777" w:rsidR="00F57EBF" w:rsidRDefault="00F57EBF" w:rsidP="00363336">
+    <w:p w14:paraId="64D3655F" w14:textId="77777777" w:rsidR="0098520C" w:rsidRDefault="0098520C" w:rsidP="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E6C5FE0" w14:textId="77777777" w:rsidR="00F57EBF" w:rsidRDefault="00F57EBF" w:rsidP="00363336">
+    <w:p w14:paraId="139A8D03" w14:textId="77777777" w:rsidR="0098520C" w:rsidRDefault="0098520C" w:rsidP="00363336">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1D13BB36" w14:textId="0E4D18C2" w:rsidR="00363336" w:rsidRDefault="13F65C34" w:rsidP="00363336">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D13BB36" w14:textId="42FA056D" w:rsidR="00363336" w:rsidRDefault="002E05B2" w:rsidP="00363336">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73D8CD53" wp14:editId="7B7C3348">
-[...2 lines deleted...]
-          <wp:docPr id="1199285813" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CAF00E4" wp14:editId="30C1D996">
+          <wp:extent cx="260198" cy="529050"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="4445"/>
+          <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="17615"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="579225"/>
+                    <a:ext cx="265260" cy="539343"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2FAA5573" w14:textId="77777777" w:rsidR="00363336" w:rsidRDefault="00363336">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004346E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C75236B6"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1916,50 +2060,262 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6095" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37852387"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B8CCDD0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1810"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2545"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3265"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3985"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6145"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6865"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7585"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56CB0484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A78B26A"/>
     <w:lvl w:ilvl="0" w:tplc="1CD6B850">
       <w:start w:val="30"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1055" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1775" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2028,51 +2384,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6095" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F223E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4842A66"/>
     <w:lvl w:ilvl="0" w:tplc="C3D67460">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="695" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1415" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2140,164 +2496,179 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5735" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1763841508">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1365325501">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2124878133">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1462725752">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1400327463">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="982779080">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="470681536">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="879174398">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009908D8"/>
     <w:rsid w:val="000A5D05"/>
+    <w:rsid w:val="000D75AA"/>
     <w:rsid w:val="00100246"/>
+    <w:rsid w:val="001D0A3B"/>
     <w:rsid w:val="00244E81"/>
     <w:rsid w:val="00254A32"/>
+    <w:rsid w:val="002C18AC"/>
+    <w:rsid w:val="002E05B2"/>
     <w:rsid w:val="0035115A"/>
     <w:rsid w:val="00363336"/>
     <w:rsid w:val="00451590"/>
     <w:rsid w:val="005F3D95"/>
     <w:rsid w:val="00662C65"/>
     <w:rsid w:val="006A21A9"/>
     <w:rsid w:val="007C3496"/>
     <w:rsid w:val="0080126E"/>
+    <w:rsid w:val="008D05D3"/>
+    <w:rsid w:val="0098520C"/>
     <w:rsid w:val="009908D8"/>
     <w:rsid w:val="009B720C"/>
     <w:rsid w:val="00A632AE"/>
     <w:rsid w:val="00B00027"/>
+    <w:rsid w:val="00C63F06"/>
+    <w:rsid w:val="00C8084B"/>
     <w:rsid w:val="00C8741E"/>
+    <w:rsid w:val="00C90078"/>
+    <w:rsid w:val="00CF3598"/>
     <w:rsid w:val="00D91BB0"/>
+    <w:rsid w:val="00DA6A39"/>
+    <w:rsid w:val="00E76811"/>
     <w:rsid w:val="00EF08EB"/>
     <w:rsid w:val="00F517F9"/>
     <w:rsid w:val="00F57EBF"/>
     <w:rsid w:val="13F65C34"/>
     <w:rsid w:val="56FBD108"/>
     <w:rsid w:val="685F4161"/>
     <w:rsid w:val="7F3EA2AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="63B157A7"/>
   <w15:docId w15:val="{2DCF61B0-A864-448F-8529-042AB5193B06}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2784,258 +3155,256 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00662C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00451590"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00100246"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1924415520">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1FD9BC4DC6ED44388B0C16F09B840413"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D1443AF5-295F-410B-A3A3-D17BC24B40FE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0094634F" w:rsidRDefault="005F3D95">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="inherit">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009402B5"/>
+    <w:rsid w:val="00012BE0"/>
     <w:rsid w:val="000A5D05"/>
+    <w:rsid w:val="0037460E"/>
     <w:rsid w:val="005F3D95"/>
     <w:rsid w:val="007110D8"/>
     <w:rsid w:val="00813D5C"/>
     <w:rsid w:val="009402B5"/>
     <w:rsid w:val="0094634F"/>
     <w:rsid w:val="00975EDB"/>
+    <w:rsid w:val="00B27B39"/>
     <w:rsid w:val="00CA6DBD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CDC3163"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3430,51 +3799,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F3D95"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3717,75 +4086,56 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-</p:Policy>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -3796,110 +4146,76 @@
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...50 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -4212,135 +4528,204 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">4</UNDP_POPP_REFITEM_VERSION>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>350</Value>
+    </TaxCatchAll>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 12/7/2022                                                Version #: 4.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2025-12-06T23:00:00+00:00</UNDP_POPP_PLANNED_REVIEWDATE>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2022-12-06T23:00:00+00:00</UNDP_POPP_EFFECTIVEDATE>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Informes financieros certificados</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Financial Resources Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">682d4c54-a288-412d-bfec-ce5587bbd25c</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3867</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3867</Url>
+      <Description>POPP-11-3867</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 12/7/2022                                                Version #: 4.0</DLCPolicyLabelValue>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{545D352D-1362-4FD9-BCD5-3906A168084E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91389465-2D4C-4D7A-A260-97D1F44DD383}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9A74823-BD87-47EF-A08C-64CA604B04F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92BED626-8FED-462E-9BE6-5EF2347B02AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{545D352D-1362-4FD9-BCD5-3906A168084E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B182506D-7A9A-4AD2-9DB7-EB6B7FDEAA2B}">
-[...9 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CEB12FA-6942-4F3F-91B1-66930DC78254}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B182506D-7A9A-4AD2-9DB7-EB6B7FDEAA2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92BED626-8FED-462E-9BE6-5EF2347B02AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1126</Words>
-  <Characters>6423</Characters>
+  <Words>1148</Words>
+  <Characters>6545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
+  <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7534</CharactersWithSpaces>
+  <CharactersWithSpaces>7678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">