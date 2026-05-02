--- v0 (2025-10-09)
+++ v1 (2026-05-02)
@@ -1,1672 +1,1492 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E48B7F7" w14:textId="5B96D3CB" w:rsidR="003F4EF7" w:rsidRPr="000230DC" w:rsidRDefault="003F4EF7" w:rsidP="00D44458">
-[...22 lines deleted...]
-        <w:t>for Pre-positioning Capacities until Information on Projects to be Charged Becomes Available</w:t>
+    <w:p w14:paraId="2BF206D3" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="360" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex 1 – Managing a Delivery Enabling Services Project for Pre-positioning Capacities until Information on Projects to be Charged Becomes Available</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C655CD" w14:textId="77777777" w:rsidR="003F4EF7" w:rsidRPr="00AF07FB" w:rsidRDefault="003F4EF7" w:rsidP="003F4EF7">
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EFC9CD3" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D1D3D">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service-providing entities within and beyond the CO may establish a delivery enabling services project when pre-positioning of capacities is necessary before the actual information on the projects to be charged becomes available. When project information for providing delivery enabling services is already known, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pertains</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...128 lines deleted...]
-        <w:t>.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to personnel, multi-funded positions should be established and charged directly through the payroll. For non-payroll costs, the appropriate project COA should be used for charging directly at the time of making payment to the vendors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B4938E" w14:textId="77777777" w:rsidR="003F4EF7" w:rsidRDefault="003F4EF7" w:rsidP="003F4EF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C193DA1" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="6B0D51CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="6B0D51CE">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When directly charging project(s) is impractical or information is not available at the time of payment, an initial advance from internal funds may be established, budgeting in a specific delivery enabling services project. Such an advance may be used for full or partial funding of personnel or other related operational costs. When services are provided </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> and development projects. At minimum, such reconciliation must be performed quarterly; but as often as offices deem necessary. Offices should establish a timeline for these reconciliations at the beginning of each year and assign these functions to the relevant staff.  </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a project, the project receiving the services must be charged and the credit posted to delivery enabling services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project against the funding source used to advance the payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8D6EF4" w14:textId="77777777" w:rsidR="003F4EF7" w:rsidRDefault="003F4EF7" w:rsidP="003F4EF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F5E2C2C" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="6B0D51CE">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main principles of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
-      <w:r w:rsidRPr="6B0D51CE">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="6B0D51CE">
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include a minimum “pre-funding,” periodic reconciliation, and a reversal of expenses between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
-      <w:r w:rsidRPr="6B0D51CE">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> project should end with a fiscal year and zero expense if supply matched demand during the year. </w:t>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and development projects. At minimum, such reconciliation must be performed quarterly; but as often as offices deem necessary. Offices should establish a timeline for these reconciliations at the beginning of each year and assign these functions to the relevant staff.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE6523F" w14:textId="77777777" w:rsidR="003F4EF7" w:rsidRDefault="003F4EF7" w:rsidP="003F4EF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4AD14FED" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expenses recorded under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delivery enabling services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project should be apportioned to attributable projects by year-end, debiting the actual development project activity for which the services were provided, and the account which defines the expense. This ensures that projects reflect all costs appropriately when reporting to donors. Ideally, a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delivery enabling services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project should end with a fiscal year and zero expense if supply matched demand during the year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF41CED" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Delivery enabling services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46D20">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> can be pre-financed from the following sources:</w:t>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects can be pre-financed from the following sources:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEDF8EE" w14:textId="77777777" w:rsidR="003F4EF7" w:rsidRPr="003C34AE" w:rsidRDefault="003F4EF7" w:rsidP="003F4EF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6206842A" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-GB"/>
-[...72 lines deleted...]
-        <w:t>ffices should transfer the resources from 11888 to their project and fund 11309, controlled by cash at the project, fund, and donor (00012) level.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funds transfer from Country Co-Financing cost-sharing (11888): Offices should transfer the resources from 11888 to their project and fund 11309, controlled by cash at the project, fund, and donor (00012) level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D738539" w14:textId="77777777" w:rsidR="003F4EF7" w:rsidRPr="00C31C74" w:rsidRDefault="003F4EF7" w:rsidP="003F4EF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F0937D2" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASL from XB (GMS):  The CO should enter a budget revision in the project with XB funds (such as 11300). No transfer of funds via GLJE is required to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA607E">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pre-financing (11309) from XB funds (11300/11301/11303).  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA607E">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CAAF7A" w14:textId="77777777" w:rsidR="003F4EF7" w:rsidRPr="00AE363A" w:rsidRDefault="003F4EF7" w:rsidP="003F4EF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FAF30BC" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-GB"/>
-[...97 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other Core </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resources:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The CO should enter a budget revision in the project with the appropriate fund code (such as 04100). No transfer of funds via GLJE is required to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA607E">
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pre-financing (11309) from these fund codes.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BAB801" w14:textId="244A7FE9" w:rsidR="003F4EF7" w:rsidRPr="00AE6BCB" w:rsidRDefault="00933643" w:rsidP="50007B4D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4EED4DAD" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project type, “Management” should be used when setting up a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delivery enabling services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project in Quantum. All </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delivery enabling services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects should bear the long description, “Unit Name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delivery Enabling Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project Advance,” in Quantum to facilitate corporate-level monitoring. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C9B43A" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...29 lines deleted...]
-      <w:r w:rsidR="003F4EF7" w:rsidRPr="6B0D51CE">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
-      <w:r w:rsidR="003F4EF7" w:rsidRPr="6B0D51CE">
-[...87 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project does not require government approval even if pre-funding comes from programme resources. Project expenses will be attributed on a regular basis back to the relevant development projects.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003F4EF7" w:rsidRPr="6B0D51CE">
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2331F2A7" w14:textId="77777777" w:rsidR="003F4EF7" w:rsidRPr="00E41B14" w:rsidRDefault="003F4EF7" w:rsidP="003F4EF7">
-[...254 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5513C865" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the HR module, the office would assign the COAs of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C34AE">
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project to the office positions (FTAs, TAs or SCs/PSA) that provide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delivery enabling services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For consultants, a purchase order should be created and paid from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
-      <w:r w:rsidRPr="50007B4D">
-[...50 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project COA.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FC5BDA" w14:textId="77777777" w:rsidR="003F4EF7" w:rsidRPr="00AE6BCB" w:rsidRDefault="003F4EF7" w:rsidP="003F4EF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72FBB4CA" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service providers and requesters should review and agree on the charges to be recovered from each development project for services provided through delivery enabling services on a regular basis and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>make adjustments</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as needed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7B7D80D7" w14:textId="4148F955" w:rsidR="00C63770" w:rsidRPr="003F4EF7" w:rsidRDefault="003F4EF7" w:rsidP="003F4EF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D53967B" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delivery enabling services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project or interim account deficits to preposition staff capacities, not fully recovered through projects by year-end, must be covered through internal unit resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC0B224" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...36 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delivery enabling services project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall remain active in Quantum, to be used in subsequent years, unless it is no longer needed for pre-financing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delivery enabling services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to other development projects. As the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery enabling services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project expense is offset at year-end, an information audit trail of costs charged to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery enabling services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>project and costs attributed to the development projects will remain.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C63770" w:rsidRPr="003F4EF7" w:rsidSect="00360C33">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="5D7EF787" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery enabling services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project shall be subject to review for compliance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">full costing and budgeting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>policy during audits by the Office of Audit and Investigations or UNBOA.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEAD7D2" w14:textId="77777777" w:rsidR="00D10188" w:rsidRPr="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D10188">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Offices should submit certifications as part of the year-end closing process, confirming and justifying any balances in the delivery enabling services project. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10188">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B5C2D3" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00D10188">
+      <w:headerReference w:type="default" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cordia New">
-[...1 lines deleted...]
-    <w:charset w:val="DE"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="50007B4D" w14:paraId="3DCBC3FC" w14:textId="77777777" w:rsidTr="00D44458">
+    <w:tr w:rsidR="00D10188" w14:paraId="434BA947" w14:textId="77777777" w:rsidTr="00D44458">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="41E9C14A" w14:textId="39E0EF8C" w:rsidR="50007B4D" w:rsidRDefault="50007B4D" w:rsidP="00D44458">
+        <w:p w14:paraId="4CD792DE" w14:textId="77777777" w:rsidR="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D44458">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5E2EB809" w14:textId="7488D692" w:rsidR="50007B4D" w:rsidRDefault="50007B4D" w:rsidP="00D44458">
+        <w:p w14:paraId="052A3814" w14:textId="77777777" w:rsidR="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D44458">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6E20FEA4" w14:textId="3EC67983" w:rsidR="50007B4D" w:rsidRDefault="50007B4D" w:rsidP="00D44458">
+        <w:p w14:paraId="3FB5FA2F" w14:textId="77777777" w:rsidR="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D44458">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="37030E91" w14:textId="4F994972" w:rsidR="00406BAE" w:rsidRDefault="00406BAE">
+  <w:p w14:paraId="48A9D837" w14:textId="77777777" w:rsidR="00D10188" w:rsidRDefault="00D10188">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="50007B4D" w14:paraId="5CB19349" w14:textId="77777777" w:rsidTr="00D44458">
+    <w:tr w:rsidR="00D10188" w14:paraId="3F852152" w14:textId="77777777" w:rsidTr="00D44458">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="155D533D" w14:textId="72549F77" w:rsidR="50007B4D" w:rsidRDefault="50007B4D" w:rsidP="00D44458">
+        <w:p w14:paraId="4E669510" w14:textId="77777777" w:rsidR="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D44458">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7355F015" w14:textId="5F86284E" w:rsidR="50007B4D" w:rsidRDefault="50007B4D" w:rsidP="00D44458">
+        <w:p w14:paraId="507177BB" w14:textId="77777777" w:rsidR="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D44458">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="470DA88B" w14:textId="563E5398" w:rsidR="50007B4D" w:rsidRDefault="50007B4D" w:rsidP="00D44458">
+        <w:p w14:paraId="2C0B1082" w14:textId="77777777" w:rsidR="00D10188" w:rsidRDefault="00D10188" w:rsidP="00D44458">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="514CD395" w14:textId="18E5F40A" w:rsidR="00406BAE" w:rsidRDefault="00406BAE">
+  <w:p w14:paraId="715C1550" w14:textId="77777777" w:rsidR="00D10188" w:rsidRDefault="00D10188">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A90947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="943E9572"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1819,152 +1639,117 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1502113132">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1508203712">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...8 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F4EF7"/>
-[...34 lines deleted...]
-    <w:rsid w:val="70CADDBE"/>
+    <w:rsidRoot w:val="00D10188"/>
+    <w:rsid w:val="006635ED"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D10188"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4B2D9F7C"/>
+  <w14:docId w14:val="071081EB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D9029641-31CE-4A4D-A1F3-9FB868CE72E0}"/>
+  <w15:docId w15:val="{5E2CDA9E-7EA3-472B-B2D2-F545AC3ED333}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2077,51 +1862,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2303,381 +2088,693 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003F4EF7"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D44458"/>
+    <w:rsid w:val="00D10188"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:widowControl w:val="0"/>
-[...7 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D44458"/>
-[...8 lines deleted...]
-      <w:kern w:val="32"/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003F4EF7"/>
+    <w:rsid w:val="00D10188"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:locked/>
-[...4 lines deleted...]
-      <w:szCs w:val="22"/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00406BAE"/>
+    <w:rsid w:val="00D10188"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00406BAE"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00406BAE"/>
+    <w:rsid w:val="00D10188"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00406BAE"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:rsid w:val="00D10188"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...96 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2685,54 +2782,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2885,632 +2982,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...542 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>745</Words>
-  <Characters>4252</Characters>
+  <Characters>4253</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4988</CharactersWithSpaces>
+  <CharactersWithSpaces>4989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jane Gagne</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>