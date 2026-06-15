--- v0 (2025-10-13)
+++ v1 (2026-06-15)
@@ -1,1545 +1,1571 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F53AB03" w14:textId="07410CC4" w:rsidR="00121097" w:rsidRPr="008E6940" w:rsidRDefault="00950EF4" w:rsidP="00300DB7">
+    <w:p w14:paraId="46534EF7" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-        <w:rPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in Quantum</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interim Quick Guide for General Ledger Journal Creation Steps for DES in Quantum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678AD9F0" w14:textId="00115927" w:rsidR="00300DB7" w:rsidRDefault="00CC26F9">
+    <w:p w14:paraId="4C5FC178" w14:textId="28F5C853" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(DES: Delivery Enabling Services, formerly known as DPC/Direct Project Cost)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C97CD1F" w14:textId="77777777" w:rsidR="008D046A" w:rsidRDefault="008D046A">
+    <w:p w14:paraId="108E0312" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>To create a journal for DES, navigate to General Accounting &gt; Journals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082834BE" w14:textId="11186C16" w:rsidR="00300DB7" w:rsidRDefault="00300DB7">
+    <w:p w14:paraId="33188149" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00300DB7">
-        <w:rPr>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B5A683E" wp14:editId="78BD81CE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2965C2A3" wp14:editId="3FE8B810">
             <wp:extent cx="3081600" cy="1468800"/>
             <wp:effectExtent l="190500" t="190500" r="195580" b="188595"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId6"/>
                     <a:srcRect r="46234" b="38482"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3081600" cy="1468800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="190500" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="70000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F73C24" w14:textId="3365FAAB" w:rsidR="00300DB7" w:rsidRDefault="00300DB7">
+    <w:p w14:paraId="4E24ACC1" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Journal Main page, look for the Task Icon on the right. Click on the Task icon and select Create Journal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745ECD88" w14:textId="2F084EF5" w:rsidR="00300DB7" w:rsidRDefault="00300DB7">
+    <w:p w14:paraId="70043CC8" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00300DB7">
-        <w:rPr>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="245FAC69" wp14:editId="7BDE7D4B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DEA1746" wp14:editId="788BD3FC">
             <wp:extent cx="1883100" cy="1949561"/>
             <wp:effectExtent l="190500" t="190500" r="193675" b="184150"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1890503" cy="1957226"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="190500" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="70000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD8D09B" w14:textId="27C7B635" w:rsidR="00D72B87" w:rsidRPr="00D72B87" w:rsidRDefault="00D72B87" w:rsidP="00D72B87">
+    <w:p w14:paraId="6D9CA83C" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Create Journal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795C9F51" w14:textId="52D3C149" w:rsidR="00857C5B" w:rsidRDefault="00D72B87">
+    <w:p w14:paraId="2DEEEF13" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20AAF932" wp14:editId="6C5E9210">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2750588B" wp14:editId="506198D9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1015180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>192560</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4841835" cy="2980800"/>
                 <wp:effectExtent l="95250" t="0" r="16510" b="29210"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Group 29"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4841835" cy="2980800"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4841835" cy="2980800"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="15" name="Callout: Line 15"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="2447250" y="0"/>
                             <a:ext cx="2394585" cy="2023110"/>
                           </a:xfrm>
                           <a:prstGeom prst="borderCallout1">
                             <a:avLst>
                               <a:gd name="adj1" fmla="val 16209"/>
                               <a:gd name="adj2" fmla="val -7130"/>
                               <a:gd name="adj3" fmla="val 24855"/>
                               <a:gd name="adj4" fmla="val -104765"/>
                             </a:avLst>
                           </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="4472C4"/>
+                          </a:solidFill>
+                          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:srgbClr val="4472C4">
+                                <a:shade val="50000"/>
+                              </a:srgbClr>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst/>
                         </wps:spPr>
-                        <wps:style>
-[...14 lines deleted...]
-                        </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="1B512E93" w14:textId="77777777" w:rsidR="00857C5B" w:rsidRDefault="00857C5B" w:rsidP="00857C5B">
+                            <w:p w14:paraId="12649C7B" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">Journals in Quantum can be categorized by a Journal Batch. </w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="78555F0E" w14:textId="42C96D48" w:rsidR="00857C5B" w:rsidRDefault="00857C5B" w:rsidP="00857C5B">
+                            <w:p w14:paraId="38D3E7C9" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">For each </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00D72B87">
                                 <w:rPr>
                                   <w:u w:val="single"/>
                                 </w:rPr>
                                 <w:t>Journal Batch</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve"> you can add several </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00D72B87">
                                 <w:rPr>
                                   <w:u w:val="single"/>
                                 </w:rPr>
                                 <w:t>Journals</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve"> and </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00D72B87">
                                 <w:rPr>
                                   <w:u w:val="single"/>
                                 </w:rPr>
                                 <w:t>Journal Lines</w:t>
                               </w:r>
                               <w:r>
                                 <w:t xml:space="preserve">. </w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="11232E70" w14:textId="320CABAF" w:rsidR="00857C5B" w:rsidRDefault="001A0D10" w:rsidP="00857C5B">
+                            <w:p w14:paraId="346FE057" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:drawing>
-                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B231BA3" wp14:editId="149C3D03">
+                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B1E6FC0" wp14:editId="49B1D55E">
                                     <wp:extent cx="2199005" cy="777875"/>
                                     <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                                     <wp:docPr id="24" name="Picture 24"/>
                                     <wp:cNvGraphicFramePr>
                                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                     </wp:cNvGraphicFramePr>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="1" name=""/>
                                             <pic:cNvPicPr/>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
-                                            <a:blip r:embed="rId11"/>
+                                            <a:blip r:embed="rId8"/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr>
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="2199005" cy="777875"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                           </pic:spPr>
                                         </pic:pic>
                                       </a:graphicData>
                                     </a:graphic>
                                   </wp:inline>
                                 </w:drawing>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="25" name="Straight Connector 25"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="165600" y="417600"/>
                             <a:ext cx="2095200" cy="1310400"/>
                           </a:xfrm>
                           <a:prstGeom prst="line">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:ln w="12700"/>
+                          <a:noFill/>
+                          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:srgbClr val="4472C4"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst/>
                         </wps:spPr>
-                        <wps:style>
-[...12 lines deleted...]
-                        </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="26" name="Straight Connector 26"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="0" y="496800"/>
                             <a:ext cx="2304000" cy="2484000"/>
                           </a:xfrm>
                           <a:prstGeom prst="line">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:ln w="12700"/>
+                          <a:noFill/>
+                          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:srgbClr val="4472C4"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst/>
                         </wps:spPr>
-                        <wps:style>
-[...12 lines deleted...]
-                        </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="20AAF932" id="Group 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:79.95pt;margin-top:15.15pt;width:381.25pt;height:234.7pt;z-index:251666432" coordsize="48418,29808" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeS6g0xgMAAL8LAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttu2zgQfV+g/0DwPdHF8k2IXARum10g&#10;aIOmiz7TFGWpoEguSUfOfv0OKUpWG2NbeLF9qh9oXobDmaMzh7x5fWw5emLaNFIUOLmOMWKCyrIR&#10;+wL/+end1QojY4koCZeCFfiZGfx68+q3m07lLJW15CXTCJwIk3eqwLW1Ko8iQ2vWEnMtFROwWEnd&#10;EgtDvY9KTTrw3vIojeNF1EldKi0pMwZm3/SLeOP9VxWj9kNVGWYRLzDEZn2rfbtzbbS5IfleE1U3&#10;NIRBLoiiJY2AQ0dXb4gl6KCbF67ahmppZGWvqWwjWVUNZT4HyCaJv8nmTsuD8rns826vRpgA2m9w&#10;utgtff90p9WjetCARKf2gIUfuVyOlW7dP0SJjh6y5xEydrSIwmS2ypLVbI4RhbV0vYpXcQCV1oD8&#10;i320fvudndFwcPRVOJ0CgpgTBua/YfBYE8U8tCYHDB40akrgLyQiSAs83RLO5cHm6L4RDMG8h8fb&#10;jmCZ3ABuZ5BKs2yZzoFuL/FKZ+tsvhrwitNZkni8xqxJrrSxd0y2yHUKvAOCMx3iSTzJyNO9sZ5t&#10;ZQiXlF8SjKqWA3mfCEfJIo3XgdwTm3Rqc7VMZkMBTGxmU5s0W8197sDsiU02tblK4my58FaQRYgN&#10;ekMemxv4kgNWvmefOXPhc/GRVQA88Cj1ifmyZ1uuESRRYEIpE7bP2dSkZP30PIafSw4OGXf4kXfo&#10;PFcN56Pv4MBJykvfvZtg77Yyrxrj5vjfAus3jzv8yVLYcXPbCKnPOeCQVTi5tx9A6qFxKNnj7ggm&#10;rruT5TMwVMtevoyi7xrgxj0x9oFo+ORANdBg+wGaisuuwDL0MKql/vvcvLOHEoJVjDrQvwKbvw5E&#10;M4z4HwKKa51kmRNMP8jmyxQGerqym66IQ7uV8MWAhBCd7zp7y4dupWX7GZh8606FJSIonF1gavUw&#10;2Npel0HsKbu99WYgkorYe/GoqHPuAHa0+nT8TLQKBWJBi97LoaADA3twT7Zup5C3ByurxrrFE65h&#10;AOLSo/2/q0w6qsyj1aTZ1xZtpRBwV0mNYDF8dZClrQi6PJRPr42o4o36fQAkyHOymC+gLJzmZMnS&#10;dcEP0DnILejBHC7MXqiTGdTsWEODzg8FG3DloHwecV/SJ0CdNjnPXCBgWpIugyNf2l4Qfe9Mkf9A&#10;IZ6v4B8owp9dwfb43Qruy3Yg20/k12K4xc7xa3EhvwK11ovxhh+pNXNkCtSCG8MPer78otYFl8Nl&#10;1PLPJXgl+oswvGjdM3Q69lJ3endv/gEAAP//AwBQSwMEFAAGAAgAAAAhAAEvCNzhAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo82ihDnGqqgJWVSVapIqdG0+TqPE4it0k&#10;/XvMCpZXc3TvmXw1mZYN2LvGkoR4FgFDKq1uqJLwdXh/WgJzXpFWrSWUcEMHq+L+LleZtiN94rD3&#10;FQsl5DIlofa+yzh3ZY1GuZntkMLtbHujfIh9xXWvxlBuWp5E0TM3qqGwUKsONzWWl/3VSPgY1bhO&#10;47dhezlvbt+Hxe64jVHKx4dp/QrM4+T/YPjVD+pQBKeTvZJ2rA15IURAJaRRCiwAIknmwE4S5kK8&#10;AC9y/v+F4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeS6g0xgMAAL8LAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQABLwjc4QAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAACAGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALgcAAAAA&#10;">
+              <v:group w14:anchorId="2750588B" id="Group 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:79.95pt;margin-top:15.15pt;width:381.25pt;height:234.7pt;z-index:251659264" coordsize="48418,29808" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6tIjwuAMAANoKAAAOAAAAZHJzL2Uyb0RvYy54bWzsVk1v2zgQvS+w/4HQPbEkyx8x4hSBs8ku&#10;ELQB0kXPNEV9LCiSS9Kxs7++jxQlO02ABdKip/ogk+KQM/PmzRMvPxw6QZ64sa2S6yQ7TxPCJVNl&#10;K+t18vfn27NlQqyjsqRCSb5OnrlNPlz9/tvlXq94rholSm4IDpF2tdfrpHFOryYTyxreUXuuNJdY&#10;rJTpqMPU1JPS0D1O78QkT9P5ZK9MqY1i3Fq8vekXk6twflVx5j5VleWOiHWC2Fx4mvDc+ufk6pKu&#10;akN107IYBn1HFB1tJZyOR91QR8nOtK+O6lpmlFWVO2eqm6iqahkPOSCbLP0mmzujdjrkUq/2tR5h&#10;ArTf4PTuY9nHpzujH/WDARJ7XQOLMPO5HCrT+X9ESQ4BsucRMn5whOFlsSyy5XSWEIa1/GKZLtMI&#10;KmuA/Kt9rPnjf3ZOBseTF+HsNQhijxjY78PgsaGaB2jtChg8GNKW4C8SkbQDTzdUCLVzK3LfSk7w&#10;PsATbEew7MoCtzeQyotikc9At9d45dOLYrYc8ErzaZYFvMas6Uob6+646ogfrJMtCM5NjCcLJKNP&#10;99YFtpUxXFr+kyWk6gTI+0QFyeZ5ehHJfWKTn9qcLbLp0AAnNtNTm7xYzkLuYPaJTXFqc5alxWIe&#10;rJBFjA2jIQ8fqFWiLW9bIcLE1NuNMASBgkCAalP4ULHlhZmQZI+S5AswijAKcagEdRh2GqWysk4I&#10;FTVUhzkTYHmx277hJDhvaMl717MUv8Fzb/46Cp/FDbVNvyW46HHtWgflEm23TsD540lCejc8aA/K&#10;5BPz3O2p4kfusD1ENm1V+QzqGdXrktXstoW/e2rdAzWoJTKHuLpPeFRCAQ4VRwlplPnvrffeHr2B&#10;1YTsIWyA6t8dNTwh4i+JrrnIisIrYZgUs0WOiTld2Z6uyF23USgT2IXowtDbOzEMK6O6L6DotfeK&#10;JSoZfPdFiZON6wUXKs749XUwg/pp6u7lo2b+cA+ZR/rz4Qs1OjLfQWQ+qqFTI7V6ohxt/U6prndO&#10;Ve0Ido9rRB6q4aXtJ8hHPsrHozO0rRtHNkpKfISUIViMVYfebGQU3IEYveiRSrT6zwGQqLvZfDb3&#10;LQAxKbKFH+IcMCzqKBp9hi9hr8DZFM04knoQ8KETI64CknbUkSOgXnR6OH2nBic/vgd7d6GPBj34&#10;8S3W19+7inX/WQSYD9+PtwgwfycBYu0v5uO3daz91Fc71h5aHSY9wr9qf6x9uEngAhXUPV72/A3t&#10;dB64crySXn0FAAD//wMAUEsDBBQABgAIAAAAIQABLwjc4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/LTsMwEEX3SPyDNUjsqPNooQ5xqqoCVlUlWqSKnRtPk6jxOIrdJP17zAqWV3N075l8NZmW&#10;Ddi7xpKEeBYBQyqtbqiS8HV4f1oCc16RVq0llHBDB6vi/i5XmbYjfeKw9xULJeQyJaH2vss4d2WN&#10;RrmZ7ZDC7Wx7o3yIfcV1r8ZQblqeRNEzN6qhsFCrDjc1lpf91Uj4GNW4TuO3YXs5b27fh8XuuI1R&#10;yseHaf0KzOPk/2D41Q/qUASnk72SdqwNeSFEQCWkUQosACJJ5sBOEuZCvAAvcv7/heIHAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAerSI8LgDAADaCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAS8I3OEAAAAKAQAADwAAAAAAAAAAAAAAAAASBgAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACAHAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t47" coordsize="21600,21600" o:spt="47" adj="-8280,24300,-1800,4050" path="m@0@1l@2@3nfem,l21600,r,21600l,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="val #2"/>
                     <v:f eqn="val #3"/>
                   </v:formulas>
                   <v:path arrowok="t" o:extrusionok="f" gradientshapeok="t" o:connecttype="custom" o:connectlocs="@0,@1;10800,0;10800,21600;0,10800;21600,10800"/>
                   <v:handles>
                     <v:h position="#0,#1"/>
                     <v:h position="#2,#3"/>
                   </v:handles>
                   <o:callout v:ext="edit" type="oneSegment" on="t"/>
                 </v:shapetype>
-                <v:shape id="Callout: Line 15" o:spid="_x0000_s1027" type="#_x0000_t47" style="position:absolute;left:24472;width:23946;height:20231;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcefFiwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4X/B/CCb5pusGcq0ZZB4MiTlAnvh7N2XRrLqWJWv/7ZSD4dh/fz5svO1uLC7W+cqzgaZyAIC6c&#10;rrhU8L3/HE1B+ICssXZMCm7kYbno9+aYanflLV12oRQxhH2KCkwITSqlLwxZ9GPXEEfu5FqLIcK2&#10;lLrFawy3tXxOkom0WHFsMNjQh6Hid3e2CjZ52K82q9fscFxnX8V27X/ejFdqOOjeZyACdeEhvrtz&#10;Hee/wP8v8QC5+AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcefFiwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" adj="-22629,5369,-1540,3501" fillcolor="#4472c4 [3204]" strokecolor="#1f3763 [1604]" strokeweight="1pt">
+                <v:shape id="Callout: Line 15" o:spid="_x0000_s1027" type="#_x0000_t47" style="position:absolute;left:24472;width:23946;height:20231;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkhP8cvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fCwFB&#10;EH9XvsM2yht7hHQsSYkXCZc8Trfj7nI7e90uzre3SnmbX7+/M182phRPql1hWcGgH4EgTq0uOFOQ&#10;nDe9KQjnkTWWlknBmxwsF+3WHGNtX3yk58lnIoSwi1FB7n0VS+nSnAy6vq2IA3eztUEfYJ1JXeMr&#10;hJtSDqNoIg0WHBpyrGidU3o/PYyCbfE4jqZ6nYyv7+2E9+6SHPCiVLfTrGYgPDX+L/65dzrMH8P3&#10;l3CAXHwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5IT/HL0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" adj="-22629,5369,-1540,3501" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="1B512E93" w14:textId="77777777" w:rsidR="00857C5B" w:rsidRDefault="00857C5B" w:rsidP="00857C5B">
+                      <w:p w14:paraId="12649C7B" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">Journals in Quantum can be categorized by a Journal Batch. </w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="78555F0E" w14:textId="42C96D48" w:rsidR="00857C5B" w:rsidRDefault="00857C5B" w:rsidP="00857C5B">
+                      <w:p w14:paraId="38D3E7C9" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">For each </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00D72B87">
                           <w:rPr>
                             <w:u w:val="single"/>
                           </w:rPr>
                           <w:t>Journal Batch</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> you can add several </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00D72B87">
                           <w:rPr>
                             <w:u w:val="single"/>
                           </w:rPr>
                           <w:t>Journals</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> and </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00D72B87">
                           <w:rPr>
                             <w:u w:val="single"/>
                           </w:rPr>
                           <w:t>Journal Lines</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve">. </w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="11232E70" w14:textId="320CABAF" w:rsidR="00857C5B" w:rsidRDefault="001A0D10" w:rsidP="00857C5B">
+                      <w:p w14:paraId="346FE057" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:drawing>
-                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B231BA3" wp14:editId="149C3D03">
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B1E6FC0" wp14:editId="49B1D55E">
                               <wp:extent cx="2199005" cy="777875"/>
                               <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                               <wp:docPr id="24" name="Picture 24"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="1" name=""/>
                                       <pic:cNvPicPr/>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
-                                      <a:blip r:embed="rId11"/>
+                                      <a:blip r:embed="rId8"/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr>
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="2199005" cy="777875"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                     </pic:spPr>
                                   </pic:pic>
                                 </a:graphicData>
                               </a:graphic>
                             </wp:inline>
                           </w:drawing>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <o:callout v:ext="edit" minusy="t"/>
                 </v:shape>
-                <v:line id="Straight Connector 25" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="1656,4176" to="22608,17280" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXJc+owQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Bb2pskKilSjiCLI3qx62Nvb5tkUm5duE7X+eyMIHoeZ+YaZLTpXiyu1ofKs4XugQBAX&#10;3lRcajjsN/0JiBCRDdaeScOdAizmH70ZZsbfeEfXPJYiQThkqMHG2GRShsKSwzDwDXHyTr51GJNs&#10;S2lavCW4q+VQqbF0WHFasNjQylJxzi9Ow9rZYy7X53+eqLvaND+/f7UZaf312S2nICJ18R1+tbdG&#10;w3AEzy/pB8j5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFclz6jBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight="1pt">
+                <v:line id="Straight Connector 25" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="1656,4176" to="22608,17280" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfpR0twgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBa809S/RatRlpWKV4KuD3BsjmmxOek2Wa1vbwTBy2FmvmEWq9ZW4kqNLx0rGPQTEMS5&#10;0yUbBcffrDcF4QOyxsoxKbiTh9Xyo7PAVLsb7+l6CEZECPsUFRQh1KmUPi/Iou+7mjh6Z9dYDFE2&#10;RuoGbxFuKzlMki9pseS4UGBNPwXll8O/VbAx543OZqNp2I7pT+9O+2xtWqW6n+33HESgNrzDr/ZW&#10;KxhO4Pkl/gC5fAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAfpR0twgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#4472c4" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:line id="Straight Connector 26" o:spid="_x0000_s1029" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="0,4968" to="23040,29808" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCn91HfwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJuidRATXCjhFITKL3FTQ69ba2tZWKtXEuN7b+PAoUch5l5w2x2o2vFhfrQeNbwtFQg&#10;iCtvGq41HD/3izWIEJENtp5Jw0QBdtuH2QZz4wc+0KWMtUgQDjlqsDF2uZShsuQwLH1HnLwf3zuM&#10;Sfa1ND0OCe5auVIqkw4bTgsWO3qzVJ3LP6ehcPZUyuL8y2s1qX338fXdmmet54/j6wuISGO8h//b&#10;70bDKoPbl/QD5PYKAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp/dR38MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight="1pt">
+                <v:line id="Straight Connector 26" o:spid="_x0000_s1029" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="0,4968" to="23040,29808" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvd4NawwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+1Y1WxEY3QVoS8lRQ+wHX7HUTzN6N2a2mf+8WCn0cZuYMs81H24kbDb51rGA+S0AQ&#10;1063bBR8HYuXNQgfkDV2jknBD3nIs8nTFlPt7ryn2yEYESHsU1TQhNCnUvq6IYt+5nri6J3dYDFE&#10;ORipB7xHuO3kIklW0mLLcaHBnt4bqi+Hb6ugNOdSF2+v61At6ao/T/viw4xKPU/H3QZEoDH8h//a&#10;lVawWMHvl/gDZPYAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA73eDWsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#4472c4" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00857C5B" w:rsidRPr="00300DB7">
-        <w:rPr>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C878237" wp14:editId="0915E8EA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B319A31" wp14:editId="48F53014">
             <wp:extent cx="8710524" cy="4312800"/>
             <wp:effectExtent l="190500" t="190500" r="186055" b="183515"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8730638" cy="4322759"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="190500" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="70000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAB7392" w14:textId="364B9506" w:rsidR="00300DB7" w:rsidRDefault="001A0D10">
+    <w:p w14:paraId="42566752" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>If you are creating this Journal Batch for only ONE journal, you can leave the Journal Batch fields blank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA0DA81" w14:textId="5BC24DAF" w:rsidR="001A0D10" w:rsidRDefault="001A0D10">
+    <w:p w14:paraId="07C69035" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BE2FD16" w14:textId="66373AD5" w:rsidR="00D72B87" w:rsidRPr="00D72B87" w:rsidRDefault="001A0D10" w:rsidP="008D046A">
+    <w:p w14:paraId="6796E571" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Journal</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7083"/>
         <w:gridCol w:w="6865"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A0D10" w14:paraId="7E1E7EE0" w14:textId="77777777" w:rsidTr="008D046A">
+      <w:tr w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w14:paraId="24A331E4" w14:textId="77777777" w:rsidTr="002301FA">
         <w:trPr>
           <w:trHeight w:val="1691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D23A9D3" w14:textId="2FC3E8C0" w:rsidR="001A0D10" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="22ED15FD" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00300DB7">
-              <w:rPr>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09C4DD41" wp14:editId="6068AF5F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="014246C9" wp14:editId="66A2467D">
                   <wp:extent cx="1996613" cy="1089754"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:docPr id="6" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13"/>
+                          <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1996613" cy="1089754"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C36D1E2" w14:textId="6E9B8E67" w:rsidR="001A0D10" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="7C716100" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00300DB7">
-              <w:rPr>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60B2F24A" wp14:editId="4C05D7E0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A770F76" wp14:editId="4499164E">
                   <wp:extent cx="2065199" cy="1127858"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="7" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14"/>
+                          <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2065199" cy="1127858"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0D10" w14:paraId="615DB791" w14:textId="77777777" w:rsidTr="001A0D10">
+      <w:tr w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w14:paraId="0506BF01" w14:textId="77777777" w:rsidTr="002301FA">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46A88F29" w14:textId="3D40E168" w:rsidR="001A0D10" w:rsidRPr="00300DB7" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="23BDB918" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Journal :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Enter a Journal ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B88FCF9" w14:textId="465BAE2A" w:rsidR="001A0D10" w:rsidRPr="00300DB7" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="40728936" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Currency :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0D10" w14:paraId="5E71D06E" w14:textId="77777777" w:rsidTr="001A0D10">
+      <w:tr w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w14:paraId="0444EB14" w14:textId="77777777" w:rsidTr="002301FA">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0731E0" w14:textId="3E07B3C6" w:rsidR="001A0D10" w:rsidRPr="00300DB7" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="6EDA296E" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Description :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Enter the description of the Journal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32115836" w14:textId="4610D6E9" w:rsidR="001A0D10" w:rsidRPr="00300DB7" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="42745746" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversion </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0D10" w14:paraId="7EE9D9BA" w14:textId="77777777" w:rsidTr="001A0D10">
+      <w:tr w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w14:paraId="770CCB7B" w14:textId="77777777" w:rsidTr="002301FA">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B460303" w14:textId="673D1A48" w:rsidR="001A0D10" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="62FB1F27" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ledger :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNDP PL USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27EE601C" w14:textId="249BFE6F" w:rsidR="001A0D10" w:rsidRPr="00300DB7" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="56E7008B" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversion Rate </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Type :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0D10" w14:paraId="50C783A4" w14:textId="77777777" w:rsidTr="001A0D10">
+      <w:tr w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w14:paraId="4D7A9207" w14:textId="77777777" w:rsidTr="002301FA">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3AA0B7" w14:textId="2295BA74" w:rsidR="001A0D10" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="40E7189B" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="173469B2" w14:textId="65796B27" w:rsidR="001A0D10" w:rsidRPr="00300DB7" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="7CA7D3F0" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Conversion Rate and Inverse Conversion Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0D10" w14:paraId="07AAD15E" w14:textId="77777777" w:rsidTr="001A0D10">
+      <w:tr w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w14:paraId="1E199608" w14:textId="77777777" w:rsidTr="002301FA">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5028D3BA" w14:textId="4A77CB25" w:rsidR="001A0D10" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="7240E97C" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Category :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D20EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Adjustment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="494F70E5" w14:textId="77777777" w:rsidR="001A0D10" w:rsidRPr="00300DB7" w:rsidRDefault="001A0D10">
+          <w:p w14:paraId="3F4A3D2C" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43B76B3F" w14:textId="77777777" w:rsidR="008D046A" w:rsidRDefault="008D046A">
+    <w:p w14:paraId="569D6A9A" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="093EB501" w14:textId="57D93AF3" w:rsidR="00D72B87" w:rsidRDefault="00D72B87">
+    <w:p w14:paraId="700F6A89" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Important Note: The Category field defines the approval rules. When Adjustment is selected, all users with Journal Approval rights will be able to approve this journal. No approval notification will be triggered. Please alert your supervisor by email to approve the journal for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4DF599" w14:textId="77777777" w:rsidR="008D046A" w:rsidRDefault="008D046A" w:rsidP="008D046A">
+    <w:p w14:paraId="1A770CBF" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64E78368" w14:textId="6E9A2A19" w:rsidR="00300DB7" w:rsidRPr="008D046A" w:rsidRDefault="00D72B87" w:rsidP="008D046A">
+    <w:p w14:paraId="6430C258" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D046A">
-[...2 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2F5496"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Journal Lines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0031D8F8" w14:textId="2DD6B082" w:rsidR="00300DB7" w:rsidRDefault="00D72B87">
+    <w:p w14:paraId="3D9C8455" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When entering journal lines, please ensure that the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72B87">
-        <w:rPr>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>account</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> entered for the debit and the credit are the same. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4923C6C4" w14:textId="4E3B58A6" w:rsidR="00300DB7" w:rsidRPr="00300DB7" w:rsidRDefault="00300DB7">
+    <w:p w14:paraId="3F63CA27" w14:textId="489257D2" w:rsidR="00DA504D" w:rsidRPr="00D20EC0" w:rsidRDefault="00D20EC0" w:rsidP="00D20EC0">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00300DB7">
-        <w:rPr>
+      <w:r w:rsidRPr="00D20EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55C4C58D" wp14:editId="0F2D7F7E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FF992AA" wp14:editId="647C65E9">
             <wp:extent cx="4132118" cy="1832683"/>
             <wp:effectExtent l="190500" t="190500" r="192405" b="186690"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4139073" cy="1835768"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="190500" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="70000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00300DB7" w:rsidRPr="00300DB7" w:rsidSect="008D046A">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00D20EC0" w:rsidSect="00D20EC0">
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="900" w:right="1440" w:bottom="1080" w:left="1440" w:header="708" w:footer="124" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12DED21A" w14:textId="77777777" w:rsidR="0026632C" w:rsidRDefault="0026632C" w:rsidP="003E1B45">
+    <w:p w14:paraId="6EEEF71C" w14:textId="77777777" w:rsidR="00FD704A" w:rsidRDefault="00FD704A" w:rsidP="00D20EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69EC0510" w14:textId="77777777" w:rsidR="0026632C" w:rsidRDefault="0026632C" w:rsidP="003E1B45">
+    <w:p w14:paraId="4893FDBB" w14:textId="77777777" w:rsidR="00FD704A" w:rsidRDefault="00FD704A" w:rsidP="00D20EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Angsana New">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-389726380"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7CD4E58E" w14:textId="196FE2FA" w:rsidR="00C02C01" w:rsidRDefault="00C02C01">
+      <w:p w14:paraId="5254EC4A" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRDefault="00D20EC0">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0EF061E1" w14:textId="1D8B1C99" w:rsidR="003E1B45" w:rsidRDefault="003E1B45">
-[...9 lines deleted...]
-  <w:p w14:paraId="58062C11" w14:textId="77777777" w:rsidR="00C02C01" w:rsidRDefault="00C02C01">
+  <w:p w14:paraId="1EF9C719" w14:textId="77777777" w:rsidR="00D20EC0" w:rsidRDefault="00D20EC0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BE08F8D" w14:textId="77777777" w:rsidR="0026632C" w:rsidRDefault="0026632C" w:rsidP="003E1B45">
+    <w:p w14:paraId="1C431023" w14:textId="77777777" w:rsidR="00FD704A" w:rsidRDefault="00FD704A" w:rsidP="00D20EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32023150" w14:textId="77777777" w:rsidR="0026632C" w:rsidRDefault="0026632C" w:rsidP="003E1B45">
+    <w:p w14:paraId="403B899C" w14:textId="77777777" w:rsidR="00FD704A" w:rsidRDefault="00FD704A" w:rsidP="00D20EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00300DB7"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00F62DC9"/>
+    <w:rsidRoot w:val="00D20EC0"/>
+    <w:rsid w:val="00B729CC"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FD704A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-MY" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="674C6886"/>
+  <w14:docId w14:val="1418D22F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{78ECACB7-3D6F-4A16-886E-76B3202F5040}"/>
+  <w15:docId w15:val="{F30E0203-17AD-4337-A156-DCB8105FE926}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1888,260 +1914,715 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00300DB7"/>
+    <w:rsid w:val="00D20EC0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D72B87"/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00300DB7"/>
+    <w:rsid w:val="00D20EC0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="001A0D10"/>
+    <w:rsid w:val="00D20EC0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-MY"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003E1B45"/>
+    <w:rsid w:val="00D20EC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-MY"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003E1B45"/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-MY"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003E1B45"/>
+    <w:rsid w:val="00D20EC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-MY"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003E1B45"/>
+    <w:rsid w:val="00D20EC0"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-MY"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2149,54 +2630,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2349,642 +2830,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...543 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>171</Words>
-  <Characters>977</Characters>
+  <Characters>976</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1146</CharactersWithSpaces>
+  <CharactersWithSpaces>1145</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hoong May Ann</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>