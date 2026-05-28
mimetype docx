--- v0 (2025-10-10)
+++ v1 (2026-05-28)
@@ -1,3493 +1,3378 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B690C03" w14:textId="583433E8" w:rsidR="00846130" w:rsidRDefault="00151835" w:rsidP="00151835">
+    <w:p w14:paraId="7D996655" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D616EB">
+      <w:r w:rsidRPr="00B42910">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">GMS internal distribution for GEF, MP and </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">projects </w:t>
+        <w:t xml:space="preserve">GMS internal distribution for GEF, MP and Global Fund projects </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FE9AD8" w14:textId="4B32EED8" w:rsidR="003C0B96" w:rsidRDefault="003C0B96" w:rsidP="003C0B96">
+    <w:p w14:paraId="00F7D1C1" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidRPr="00B42910">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GMS fee rates for GEF, Global Climate Fund (GCF) and Montreal Protocol (MP) are selected by Country Offices in Grants Management module under Award &gt; Details tab – Financial section in Quantum. The GMS distribution modality is set up by GSSC under Contracts Module in Quantum.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D871C72" w14:textId="77777777" w:rsidR="003C0B96" w:rsidRDefault="003C0B96" w:rsidP="003C0B96">
+    <w:p w14:paraId="3E369655" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="735B224B" w14:textId="3E9949FA" w:rsidR="00D67D9E" w:rsidRDefault="003C0B96" w:rsidP="003C0B96">
+    <w:p w14:paraId="4F31FDB7" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0B96">
+      <w:r w:rsidRPr="00B42910">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>GEF</w:t>
+        <w:t>GEF and GCF projects</w:t>
       </w:r>
-      <w:r w:rsidR="006871EA">
+      <w:r w:rsidRPr="00B42910">
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and GCF</w:t>
+        <w:t xml:space="preserve"> - GMS distribution modality is set up by </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0B96">
+      <w:r w:rsidRPr="00B42910">
         <w:rPr>
-          <w:b/>
-[...31 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r w:rsidR="00D67D9E" w:rsidRPr="00726425">
-[...3 lines deleted...]
-        <w:t>ibutions:</w:t>
+      <w:r w:rsidRPr="00B42910">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the following distributions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3F9235" w14:textId="77777777" w:rsidR="00726425" w:rsidRPr="00726425" w:rsidRDefault="00726425" w:rsidP="00726425">
+    <w:p w14:paraId="4BDF3BAF" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="12471" w:type="dxa"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1178"/>
+        <w:gridCol w:w="1098"/>
         <w:gridCol w:w="6522"/>
-        <w:gridCol w:w="942"/>
-        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="773"/>
         <w:gridCol w:w="962"/>
-        <w:gridCol w:w="820"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="756"/>
+        <w:gridCol w:w="773"/>
+        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002656D6" w:rsidRPr="002656D6" w14:paraId="1A1F7A68" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="22E1EA29" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7475" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43D8B194" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="002656D6" w:rsidRDefault="002656D6">
-[...35 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4E01791F" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>GMS rates - Type of GEF Projects</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29907E38" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76EE848A" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="002656D6" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2746E9A9" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> CO  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="375FA509" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="002656D6" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="667EBE87" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> RB </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B4B0A55" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="002656D6" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="27601B7C" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Central Services </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38D84455" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="002656D6" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2D0B20BE" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BPPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BC2489E" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="002656D6" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1EF3D172" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> GEF unit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4768CA23" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="002656D6" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0AB6D3A4" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00081751" w:rsidRPr="002656D6" w14:paraId="2ACF732C" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="69217EF1" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44A7AB84" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4FE0E77B" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>10.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F6BC895" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="021D498E" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>GEF, LDCF, SCCF, NPIF stand-alone project budget (Fund 62000 62160 62180 62190, donor 10003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14FAEFF9" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="389B8755" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>26.29%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79D4D009" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="41A38AF1" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>5.63%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="743DEC64" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3A161FD6" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>17.61%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06A2B3BD" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7DD017E0" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>0.90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AD6136E" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3330E2FD" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>49.57%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71B43E85" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7580CC10" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00081751" w:rsidRPr="002656D6" w14:paraId="57F8B6DB" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="585F3CBB" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73822663" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="450FCA94" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>9.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6307A823" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="09DB603E" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>GEF, LDCF, SCCF, NPIF stand-alone project budget =&lt;$10m (Fund 62000 62160 62180 62190, donor 10003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37CA3071" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4007E126" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>32.89%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62B11DD7" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0955323E" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>4.58%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FD2A330" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="24753A49" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>14.69%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0ECB395D" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4049BA1E" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>0.90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25645EDB" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6775E232" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>46.94%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1697C8A2" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="30737514" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00081751" w:rsidRPr="002656D6" w14:paraId="0BD9121D" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="6E4BAB63" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B8BDEC0" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="58A9C22D" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>9.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FED5ADE" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="038B15F0" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>GEF, LDCF, SCCF, NPIF stand-alone project budget &gt;$10m (Fund 62000 62160 62180 62190, donor 10003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FC3DEE1" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="09D546A6" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>34.91%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="684A0440" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5603F318" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>4.58%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A91F306" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7091C0AC" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>15.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C251CF9" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="22998856" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>0.90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46D55698" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="77101CD6" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>44.11%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0167F2C5" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="402F3687" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00081751" w:rsidRPr="002656D6" w14:paraId="5EBAC6C1" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="3ACA1713" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21988BE6" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="67FAE6B4" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>8.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="743BBFB8" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1F717D68" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>Adaptation Funded projects (Fund 62040, donor 11602)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3336F124" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5FE4B57A" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>31.58%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DCDB48A" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6412FA16" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>6.77%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3793F065" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="471105FE" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>19.92%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="417A1980" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="731FBF9B" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>0.90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04310FEE" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="24069173" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>40.83%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="693CDB6D" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2B06B13C" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00081751" w:rsidRPr="002656D6" w14:paraId="4110343A" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="69B8BE6B" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E67B201" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="75E40A4B" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>8.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B24ACAD" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="486BC9A5" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">GEF SGP upgraded country projects receiving 8% GMS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39013A4C" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6A239615" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>33.79%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F263A17" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="724186FB" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>7.21%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="788F854E" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="56E445D7" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>20.89%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34F9F267" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0E583049" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>0.90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73D53700" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="68411890" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>37.21%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55ABF62E" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2458476C" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00081751" w:rsidRPr="002656D6" w14:paraId="585FD05F" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="7638548E" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25B07608" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6F6DF3F2" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>4.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DACC607" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="68348C63" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>GEF SGP global projects (Fund 62141, donor 10003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6835F26D" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="42FAAD5F" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78A23169" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="25D9F592" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="014E85FB" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="35AEB6A2" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>24.77%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C7692F9" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0AA14177" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>0.90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BF13B6B" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6759392F" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>74.33%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60813875" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="64F3C0CD" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00081751" w:rsidRPr="002656D6" w14:paraId="30CA2592" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="21AFFC01" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EC9AD9E" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6A10D4DA" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>9.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A166FD2" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="22C2A669" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>GEF child project approved under a programmatic approach budget =&lt;$10m (Fund 62000 62160 62180 62190, donor 10003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59CCBB02" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2076BD3F" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>32.89%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E2F0EE6" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0646EF16" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>4.58%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E5B58DC" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6A4EC042" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>14.69%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="616CB873" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6A3296B1" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>0.90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22ED0D63" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="31CBE1AA" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>46.94%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B27613C" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="759CF6AB" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00081751" w:rsidRPr="002656D6" w14:paraId="65B39981" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="656B88C6" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="561025BC" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="77636BD5" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>9.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44847304" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3C2CB06F" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>GEF child project approved under a programmatic approach budget &gt;$10m (Fund 62000 62160 62180 62190, donor 10003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="283D3280" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="19795517" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>34.91%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EC72E5E" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5EC200C3" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>4.58%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A4AAC22" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="53A41586" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>15.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DBA61FB" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="58DAA9F8" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>0.90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="624D948D" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="57B76556" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>44.11%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5548D22B" w14:textId="77777777" w:rsidR="002656D6" w:rsidRPr="00A14C2D" w:rsidRDefault="002656D6" w:rsidP="002656D6">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="31B770B4" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817E07" w:rsidRPr="002656D6" w14:paraId="38261832" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="50ED1DB4" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="1646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3614DA8E" w14:textId="77777777" w:rsidR="00817E07" w:rsidRPr="00A14C2D" w:rsidRDefault="00817E07" w:rsidP="00D616EB">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="696AF688" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Various, 8% minimum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11518" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59115A9E" w14:textId="77777777" w:rsidR="00817E07" w:rsidRPr="00A14C2D" w:rsidRDefault="00817E07">
-[...55 lines deleted...]
-              <w:t> </w:t>
+          <w:p w14:paraId="2645702C" w14:textId="1C0E9C68" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="005E1A9A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Other projects approved by GEF Council before July 2010 - Centrally managed by UNDP-GEF Unit via GLJE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="287B091D" w14:textId="32A11ADF" w:rsidR="00601000" w:rsidRDefault="00103B17" w:rsidP="003C0B96">
+    <w:p w14:paraId="6640BF5C" w14:textId="77777777" w:rsidR="005E1A9A" w:rsidRPr="005E1A9A" w:rsidRDefault="005E1A9A" w:rsidP="005E1A9A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33995470" w14:textId="68BAEDC6" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00103B17">
+      <w:r w:rsidRPr="00B42910">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>MP projects</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t>ibution:</w:t>
+      <w:r w:rsidRPr="00B42910">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - GMS distribution modality is entered by GSSC using the following distribution:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2495D97D" w14:textId="77777777" w:rsidR="00266399" w:rsidRDefault="00266399" w:rsidP="00A373EA">
+    <w:p w14:paraId="1C49228F" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="131953F0" w14:textId="161D07C6" w:rsidR="00A14C2D" w:rsidRDefault="7875AF12" w:rsidP="00A14C2D">
+    <w:p w14:paraId="3CBF8192" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B42910">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">MP GMS Distribution – CO managed projects </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2522"/>
         <w:gridCol w:w="1631"/>
         <w:gridCol w:w="1424"/>
         <w:gridCol w:w="1772"/>
         <w:gridCol w:w="1424"/>
         <w:gridCol w:w="1631"/>
         <w:gridCol w:w="1315"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E096D" w:rsidRPr="00990402" w14:paraId="0A83416E" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="29868615" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DB5CCB8" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="00982D65">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="19DA8BAB" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">GMS rates </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1631" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="527B80F7" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="00990402">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="702CD97D" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Country Offices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="670F6091" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="00990402">
-[...35 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="03A07D5C" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Regional </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Bureaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53F87689" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="00990402">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3EF5EA18" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Central Services </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DE85A21" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="00990402">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7B2272FB" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BPPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1631" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55D6A790" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="00990402">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="73A20656" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> MP unit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26E717A8" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="00990402">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="29D9F486" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E096D" w:rsidRPr="00990402" w14:paraId="1AD3765D" w14:textId="77777777" w:rsidTr="00081751">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="564D1FA1" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6871D1AE" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="00990402">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="28D29F75" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t>7.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1631" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7185ED4E" w14:textId="408B6FE1" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="005247DE">
-[...21 lines deleted...]
-              <w:t>%</w:t>
+          <w:p w14:paraId="333C1E73" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>37.1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39EDB529" w14:textId="7AC834D2" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="00FB5804" w:rsidP="00FB5804">
-[...27 lines deleted...]
-              <w:t>%</w:t>
+          <w:p w14:paraId="2468FE8A" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>7.4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F4BA80E" w14:textId="2F37F03B" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="00FB0F7B" w:rsidP="00FB0F7B">
-[...15 lines deleted...]
-              <w:t>%</w:t>
+          <w:p w14:paraId="6AF9C906" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>25.6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="447B09D6" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="005247DE">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0BA1E3AB" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t>0.9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1631" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F352E2F" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="005247DE">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5CA7CD98" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t>29%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="763999F0" w14:textId="77777777" w:rsidR="001E096D" w:rsidRPr="00990402" w:rsidRDefault="001E096D" w:rsidP="00990402">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2C871C15" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D709019" w14:textId="77777777" w:rsidR="00081751" w:rsidRDefault="00081751" w:rsidP="00081751">
+    <w:p w14:paraId="67C340B2" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="278CE682" w14:textId="13EFAAD0" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
+    <w:p w14:paraId="4895EB5E" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="228E03DE" w14:textId="6990A0BF" w:rsidR="2081B78C" w:rsidRDefault="1BB17757" w:rsidP="0DF7502A">
+    <w:p w14:paraId="3A7354E8" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> – Global projects</w:t>
+      <w:r w:rsidRPr="00B42910">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MP (Global) GMS Distribution – Global projects</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2522"/>
         <w:gridCol w:w="1631"/>
         <w:gridCol w:w="1424"/>
         <w:gridCol w:w="1772"/>
         <w:gridCol w:w="1424"/>
         <w:gridCol w:w="1631"/>
         <w:gridCol w:w="1315"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0DF7502A" w14:paraId="5731629D" w14:textId="77777777" w:rsidTr="07BF5693">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="18D4D392" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A263B1" w14:textId="77777777" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="758D275D" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">GMS rates </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4565F7" w14:textId="77777777" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="432C07E2" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Country Offices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D755D82" w14:textId="6C73A104" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="0B372E90" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RB </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="716AADDE" w:rsidRPr="07BF5693">
-              <w:rPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Non Specific</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="716AADDE" w:rsidRPr="07BF5693">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Global Operations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F7F8FC" w14:textId="77777777" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5F020C66" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Central Services </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA28A9D" w14:textId="77777777" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6CA286D5" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BPPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24137B7C" w14:textId="77777777" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="321B9B28" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> MP unit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED9FC56" w14:textId="77777777" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="681C1815" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0DF7502A" w14:paraId="6DB7769A" w14:textId="77777777" w:rsidTr="07BF5693">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="076C0515" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65B13F9A" w14:textId="77777777" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="37C537C5" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED1CA3D" w14:textId="0D1589C6" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="23F94F18" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="547285C1" w14:textId="7AC834D2" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2E5C0CFC" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7.4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A59E381" w14:textId="2F37F03B" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1C6ADB0B" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25.6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="178407B3" w14:textId="77777777" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4A61F103" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0.9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="286CB123" w14:textId="2AF50A4B" w:rsidR="0DF7502A" w:rsidRDefault="18EEA9C1" w:rsidP="0DF7502A">
-[...18 lines deleted...]
-              <w:t>%</w:t>
+          <w:p w14:paraId="2A67ECE3" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>66.10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="248D45CA" w14:textId="77777777" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6FF79069" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21121414" w14:textId="292E5B37" w:rsidR="0DF7502A" w:rsidRDefault="0DF7502A" w:rsidP="0DF7502A">
+    <w:p w14:paraId="560BB0B3" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2254DF68" w14:textId="77777777" w:rsidR="00081751" w:rsidRPr="00081751" w:rsidRDefault="00081751" w:rsidP="00081751">
+    <w:p w14:paraId="1986941A" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D0B67D5" w14:textId="4E70AC62" w:rsidR="00990402" w:rsidRDefault="00DD7718" w:rsidP="00103B17">
+    <w:p w14:paraId="5AEC7173" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE39C4">
+      <w:r w:rsidRPr="00B42910">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>The Global Fund (</w:t>
+        <w:t xml:space="preserve">The Global Fund (GF) projects </w:t>
       </w:r>
-      <w:r w:rsidR="00103B17" w:rsidRPr="00BE39C4">
+      <w:r w:rsidRPr="00B42910">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>GF</w:t>
+        <w:t xml:space="preserve">– GMS rates are selected by the country offices in Grants Management </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE39C4">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B42910">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...62 lines deleted...]
-      <w:r w:rsidR="00B23516">
         <w:t>Module</w:t>
       </w:r>
-      <w:r w:rsidR="00103B17">
-        <w:t>:</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42910">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the following GMS distribution modality is set up by GSSC in Contract Management Module:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2554"/>
         <w:gridCol w:w="1651"/>
         <w:gridCol w:w="1442"/>
         <w:gridCol w:w="1794"/>
         <w:gridCol w:w="1442"/>
         <w:gridCol w:w="1651"/>
         <w:gridCol w:w="1331"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00982D65" w:rsidRPr="00990402" w14:paraId="50F9BF88" w14:textId="77777777" w:rsidTr="00DF28E1">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="03DE99A8" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="299B220F" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00982D65" w:rsidP="00846130">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3BC937F9" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">GMS rates </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F765E75" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00982D65" w:rsidP="00846130">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="31751437" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Country Offices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B129382" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00982D65" w:rsidP="00846130">
-[...35 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="739543C4" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Regional </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Bureaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52B1B65F" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00982D65" w:rsidP="00846130">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4055A27A" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Central Services </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06AE33AE" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00982D65" w:rsidP="00846130">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3046E7EE" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BPPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64015387" w14:textId="7FAADF1B" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00982D65" w:rsidP="00982D65">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="2B3C657C" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BPPS/GF Partnership Team </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21EE6086" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00982D65" w:rsidP="00846130">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="470E1F96" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00982D65" w:rsidRPr="00990402" w14:paraId="035BA6B6" w14:textId="77777777" w:rsidTr="00DF28E1">
+      <w:tr w:rsidR="00B42910" w:rsidRPr="00B42910" w14:paraId="0E1D1D06" w14:textId="77777777" w:rsidTr="00D11361">
         <w:trPr>
           <w:trHeight w:val="67"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1835AFDB" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00982D65" w:rsidP="00846130">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0DB9858C" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t>7.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5EA82A2A" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00DF28E1" w:rsidP="00846130">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2144F23A" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t>53.8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="746683A4" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00DF28E1" w:rsidP="00846130">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6D0D4E8B" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t>3.1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1BD52A7C" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00DF28E1" w:rsidP="00846130">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="328B2288" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t>9.3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5BCB8CEB" w14:textId="06E9BA69" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00D67065" w:rsidP="00846130">
-[...15 lines deleted...]
-              <w:t>%</w:t>
+          <w:p w14:paraId="1EB894F3" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>0.8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="2AEA0437" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="005247DE" w:rsidP="00846130">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2A36E414" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t>33%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1331" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EB07A95" w14:textId="77777777" w:rsidR="00982D65" w:rsidRPr="00990402" w:rsidRDefault="00982D65" w:rsidP="00846130">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="16D896C7" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42910">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2576746D" w14:textId="039A44D0" w:rsidR="005247DE" w:rsidRPr="00103B17" w:rsidRDefault="005247DE" w:rsidP="00982D65"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="0DEF22A9" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="00B42910" w:rsidRDefault="00B42910" w:rsidP="00B42910">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EBF7C50" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00B42910">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="581B6389" w14:textId="77777777" w:rsidR="00641B17" w:rsidRDefault="00641B17" w:rsidP="00A14C2D">
+    <w:p w14:paraId="028C9114" w14:textId="77777777" w:rsidR="004B14BA" w:rsidRDefault="004B14BA" w:rsidP="005E1A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3069E601" w14:textId="77777777" w:rsidR="00641B17" w:rsidRDefault="00641B17" w:rsidP="00A14C2D">
+    <w:p w14:paraId="3B3AE79F" w14:textId="77777777" w:rsidR="004B14BA" w:rsidRDefault="004B14BA" w:rsidP="005E1A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationNotice" w:id="1">
-[...5 lines deleted...]
-  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:id w:val="-783503626"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="68A0D8BE" w14:textId="77777777" w:rsidR="00A14C2D" w:rsidRDefault="00A14C2D">
+      <w:p w14:paraId="2A1158B4" w14:textId="77777777" w:rsidR="00B42910" w:rsidRPr="005E1A9A" w:rsidRDefault="00B42910">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="005E1A9A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005E1A9A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005E1A9A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00381529">
+        <w:r w:rsidRPr="005E1A9A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005E1A9A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7DA7CDC8" w14:textId="77777777" w:rsidR="00A14C2D" w:rsidRDefault="00A14C2D">
+  <w:p w14:paraId="7684CAC7" w14:textId="77777777" w:rsidR="00B42910" w:rsidRDefault="00B42910">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ABE9D61" w14:textId="77777777" w:rsidR="00641B17" w:rsidRDefault="00641B17" w:rsidP="00A14C2D">
+    <w:p w14:paraId="66A5595B" w14:textId="77777777" w:rsidR="004B14BA" w:rsidRDefault="004B14BA" w:rsidP="005E1A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="433296F9" w14:textId="77777777" w:rsidR="00641B17" w:rsidRDefault="00641B17" w:rsidP="00A14C2D">
+    <w:p w14:paraId="746AAE77" w14:textId="77777777" w:rsidR="004B14BA" w:rsidRDefault="004B14BA" w:rsidP="005E1A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...5 lines deleted...]
-  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A746478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C994EE38"/>
     <w:lvl w:ilvl="0" w:tplc="7C4E4C60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3534,1273 +3419,132 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...214 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1741322611">
+  <w:num w:numId="1" w16cid:durableId="1741322611">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00151835"/>
-[...926 lines deleted...]
-    <w:rsid w:val="78E25151"/>
+    <w:rsidRoot w:val="00B42910"/>
+    <w:rsid w:val="004B14BA"/>
+    <w:rsid w:val="005E1A9A"/>
+    <w:rsid w:val="00B42910"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DE3A0B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2BD71168"/>
+  <w14:docId w14:val="080C5F14"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1FC75365-AB8D-416E-8446-314059D56FCF}"/>
+  <w15:docId w15:val="{B3EFA900-9E22-4BF5-8C46-FC6C212C702D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5142,430 +3886,806 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="002656D6"/>
+    <w:rsid w:val="00B42910"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C0B96"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B42910"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B42910"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A14C2D"/>
+    <w:rsid w:val="005E1A9A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A14C2D"/>
-[...121 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="005E1A9A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...53 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5672,704 +4792,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>373</Words>
-  <Characters>2127</Characters>
+  <Words>372</Words>
+  <Characters>2124</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2496</CharactersWithSpaces>
+  <CharactersWithSpaces>2492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Batdolgor Chuluun</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...33 lines deleted...]
-</file>