--- v0 (2025-10-08)
+++ v1 (2026-06-06)
@@ -1,19036 +1,8695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4105523F" w14:textId="6E52343C" w:rsidR="00121F0C" w:rsidRPr="003333D7" w:rsidRDefault="00121F0C" w:rsidP="49AD0035">
-      <w:pPr>
+    <w:p w14:paraId="053C38D7" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...76 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725D5496" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERATING GUIDELINES </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>FOR MPTF PROJECTS IMPLEMENTED BY UNDP COUNTRY OFFICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0182FF73" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(issued by UNDP</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk18597807"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...80 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BMS/OFM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198E831F" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B48F36A" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08AEDC80" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...86 lines deleted...]
-        <w:r w:rsidR="00DB4E3F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This note provides additional guidance to UNDP offices to ensure that the records and information (for outputs (i.e., Work Breakdown Structure (WBS)/Task Level 1 in Quantum) funded by the MPTFO and implemented by UNDP country offices), is maintained correctly and enable the accurate financial reporting back to the MPTFO which eventually appears on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...160 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>MPTFO Gateway</w:t>
         </w:r>
-        <w:r w:rsidR="00BC1581">
-[...122 lines deleted...]
-        <w:pStyle w:val="HCh"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Also explained in this note are the steps, appropriate corrections and remedial measures that the offices may need to take in various situations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374DD20F" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1267" w:hanging="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F806A72" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...103 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MPTFO publishes on its </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gateway,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all financial information relating to MPTFs/JPs/One UN funds together with all documents such as Standard Administrative Arrangements, MOU with participating agencies, certified financial reports, etc.  The key financial data available in the Gateway for each fund/participating agency are </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C80633E" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the approved budget amount;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246C1479" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>net funded amount (MPTFO transfers less refunds made by participating agencies);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615A1C5A" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>refunds;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A109A44" w14:textId="77777777" w:rsidR="00505606" w:rsidRPr="00896D5B" w:rsidRDefault="00A5228E" w:rsidP="00505606">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="58FEA3F3" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expenditures; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE499C3" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delivery rate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFECD58" w14:textId="4EAE4199" w:rsidR="00A5228E" w:rsidRPr="003333D7" w:rsidRDefault="006B55EB" w:rsidP="006B50D7">
+    <w:p w14:paraId="4BEBAAAD" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Gateway also has space named as </w:t>
       </w:r>
-      <w:ins w:id="8" w:author="Michelle Armfield" w:date="2022-12-22T14:43:00Z">
-        <w:r w:rsidR="00C20F6A" w:rsidRPr="00BC1581">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...26 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Analyze all Data</w:t>
         </w:r>
-        <w:r w:rsidR="00C20F6A" w:rsidRPr="00BC1581">
-[...80 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>which allows you to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> run or view data related to various participating agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFF8AB6" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...491 lines deleted...]
-        <w:pStyle w:val="HCh"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MPTFO disburses funds to UNDP COs for agreed projects based on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an authorization</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the MPTF or JP Steering Committees. Once MPTFO has made a cash transfer to UNDP bank account, this information is reflected in the MPTFO Gateway as a “Transfer” to UNDP offices (participating organization) from MPTFO’s respective funds and projects. From this point on, expenses reported by UNDP through UNEX will be tracked against amounts transferred from each MPTF or JP project. MPTFO requires UNDP (a Participating UN Organization of MDTFs or JPs) to report back the expenses quarterly and annually through UNEX, within the annual reporting deadline advised by MPTFO. This reporting is done by BMS/OFM on behalf of all UNDP offices. Financial reporting to MPTFO requires both the UNDP output IDs (i.e., WBS/Task Level 1 in Quantum) and the corresponding MPTF or JP project reference IDs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2879361F" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Associating UNDP outputs with MPTFO project IDs </w:t>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Associating UNDP outputs with MPTFO project IDs (Mapping in QUANTUM):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1DFA1C" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set up project budgets in QUANTUM and access these funds, UNDP office needs to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210DC84" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...62 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">set up a project and create a budget revision with full COAs in QUANTUM, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE86D5A" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upload the authorizing Steering Committee minutes to the Document Management System (DMS) together with this COA, other required information for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recording of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revenue from MPTFO and provide the MPTF project ID for the donor reference field in the contracts module, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB7CE6B" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...48 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...61 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For new Quantum projects, the relevant ‘MPTF Quantum Project Number’ must be selected from the drop-down list of MPTFO projects in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...185 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” field in Quantum PPM “Financial Project Settings/Additional Information.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For existing Atlas projects converted to Quantum, the “MPTF Project Reference Number” field carries the relevant Atlas MPTFO project number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C76A59B" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MPTF Quantum Project Number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
-        </w:rPr>
-[...110 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>” (or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the “MPTF Project Reference Number” for converted Atlas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projects) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QUANTUM PPM module is the only link between UNDP Output ID and MPTF Project ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Without this association in QUANTUM, financial information (expenses and status of projects) to MPTFO will be un-reported, incorrect and incomplete. Country offices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single" w:color="FF0000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make this association at the time of creating the full COAs for the UNDP outputs in QUANTUM. No revenues should be applied, disbursements made, or expenses incurred before setting up the above association. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...271 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It is also recommended that the UNDP output IDs are made available at the pipeline / project initiation stage itself and quote them on all the project proposals, so that the association of UNDP output IDs and MPTF Project reference IDs are available as early as possible in this process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBBF0C5" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="40" w:author="Michelle Armfield" w:date="2022-12-23T14:36:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="003333D7" w:rsidDel="00033CC9">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please see below screen shot in QUANTUM where such link must be established by the UNDP country offices by selecting the relevant MPTF Project reference ID from the dropdown list of MPTFO projects in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” field in Quantum PPM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(see red circle highlight below). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For existing Atlas projects converted to Quantum, the “MPTF Project Reference Number” field carries the relevant Atlas MPTFO project number </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(see blue circle highlight below).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0" w:rsidDel="00AD08DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As per the associated POPP content, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...349 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Pass-Through Fund Management: UNDP as a Participating UN Organization</w:t>
         </w:r>
-        <w:r w:rsidR="005C6D81">
-[...63 lines deleted...]
-        <w:rPr>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>one UNDP output can be associated with only one MPTF Project reference ID.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For details, please see </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Annex1"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Correct and Incorrect (wrong) mapping scenarios of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:i/>
-[...9 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:i/>
-[...120 lines deleted...]
-    <w:p w14:paraId="5B191D9C" w14:textId="6D91CA8D" w:rsidR="00033CC9" w:rsidRPr="00033CC9" w:rsidRDefault="00033CC9" w:rsidP="00033CC9">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QUANTUM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1077A6" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="102AED5E" w14:textId="77777777" w:rsidR="002F707F" w:rsidRPr="003333D7" w:rsidRDefault="002F707F" w:rsidP="004A5BFD">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CAEC51A" wp14:editId="67CC4438">
+            <wp:extent cx="5223850" cy="6395354"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5243731" cy="6419694"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CB2373" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291BCE44" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...93 lines deleted...]
-        <w:r w:rsidR="00033CC9">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MPTF project IDs are available to the UNDP country offices in the payment notification (email) which MPTF Office sends out to country offices after they have transferred the funds to UNDP bank account for the authorized / approved proposals. MPTF project IDs can also be obtained from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...26 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>MPTFO Gateway</w:t>
         </w:r>
-        <w:r w:rsidR="00033CC9">
-[...101 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, where Country Offices can find the relevant transfer details by MPTF fund, project, and country.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC4D83A" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Past upl</w:t>
-[...34 lines deleted...]
-        <w:r w:rsidR="00786BB9" w:rsidRPr="003E6C2F">
+        <w:t xml:space="preserve">Past uploaded/ reported data to MPTFO (which is done through UNEX) can be viewed/ accessed at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNEX Final Upload</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00786BB9" w:rsidRPr="003E6C2F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73386B4F" w14:textId="55D62C15" w:rsidR="006B55EB" w:rsidRPr="003333D7" w:rsidRDefault="006B55EB" w:rsidP="003333D7">
-[...1 lines deleted...]
-        <w:pStyle w:val="HCh"/>
+    <w:p w14:paraId="5CA7F486" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial Reporting to MPTFO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325C8F26" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...116 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS/OFM reports to MPTFO quarterly through UNEX system by uploading financial data as reflected in QUANTUM, for outputs funded by all MPTF Projects. To extract this information, BMS/OFM uses QUANTUM donor codes which identify MPTF funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00AD5E97" w:rsidRPr="00D357BA">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="auto"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">List of current MPTF-Donor </w:t>
-[...10 lines deleted...]
-          <w:t>Codes</w:t>
+          <w:t>List of current MPTF-Donor Codes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AD7A10" w:rsidRPr="00D357BA">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). These donor codes are expected to be associated with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the UNDP fund codes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as noted below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00713F44" w:rsidRPr="00D357BA">
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="23EC6FCF" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:ins w:id="68" w:author="Michelle Armfield" w:date="2022-12-23T14:43:00Z"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Support to the steering committee: Fund code 11100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408A2B38" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:ins w:id="70" w:author="Michelle Armfield" w:date="2022-12-23T14:43:00Z"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MPTFO Advisory Services Fund: Fund code 11955</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA8E714" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:ins w:id="72" w:author="Michelle Armfield" w:date="2022-12-23T14:43:00Z"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk122698984"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One UN change management funding: Fund code 16350 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB594AC" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:ins w:id="75" w:author="Michelle Armfield" w:date="2022-12-23T14:43:00Z"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSCOVID Country Response: Fund code 28644</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A158359" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:ins w:id="77" w:author="Michelle Armfield" w:date="2022-12-23T14:43:00Z"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:ins w:id="78" w:author="Michelle Armfield" w:date="2022-12-23T14:43:00Z">
-[...22 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funding (all other MDTFs if the above fund codes are NOT applied): Fund code 30000</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="465CA049" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:del w:id="79" w:author="Michelle Armfield" w:date="2022-12-23T14:42:00Z"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMS/OFM faces challenges in reporting to MPTFO at the end of each reporting period due to lack of establishment of the above explained linkage by UNDP country offices, between UNDP output IDs and MPTF Project reference IDs in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” field (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“MPTF Project Reference Number” for converted Atlas projects)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as well as other various issues related to comingling of revenues highlighted in the below sections.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7DD7C6" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:del w:id="83" w:author="Michelle Armfield" w:date="2022-12-23T14:41:00Z"/>
-[...520 lines deleted...]
-        <w:pStyle w:val="H1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offices are required to follow the remedial guidance explained under each section below and take appropriate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CBBD2A" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1022"/>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="right" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1692"/>
           <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="792" w:right="0" w:hanging="432"/>
+        <w:ind w:left="792" w:hanging="432"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:del w:id="98" w:author="Michelle Armfield" w:date="2022-12-23T14:48:00Z"/>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Mapping issues: </w:t>
       </w:r>
-    </w:p>
-[...144 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B24E639" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="102" w:author="Michelle Armfield" w:date="2022-12-23T14:47:00Z"/>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="005C6D81">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As explained above, the reporting to MPTFO is required against each MPTF project reference ID. The link between UNDP output and MPTF Project reference ID, should be only on a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>one-to-one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis according to the associated POPP content at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...41 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Pass-Through Fund Management: UNDP as a Participating UN Organization</w:t>
         </w:r>
-        <w:r w:rsidRPr="005C6D81">
-[...128 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This link is established by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>selecting the relevant MPTFO project number from the drop-down list under the “MPTF Quantum Project Number” in Quantum PPM under “Financial Project Settings/Additional Information</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk122698793"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For existing Atlas projects converted to Quantum, the “MPTF Project Reference Number” field carries the relevant Atlas MPTFO project number</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A0FD30" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...815 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correct and incorrect mapping scenarios of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“MPTF Quantum Project Number”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in QUANTUM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Refer to Annex 1 at the end of this guidance note, which explains the correct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">and incorrect scenarios for mapping </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in QUANTUM along, with associated reporting risks for each scenario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681DE42A" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offices should associate one UNDP output to one MPTF project ID only, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>without comingling 2 MPTF project funds into one UNDP output</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC71545" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Offices can comingle non-MPTF donor funds with outputs that use MPTF funds if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3987D521" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A UNDP output uses funds from only one MPTF project; and  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B081D65" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Different donor codes (respective Quantum donor codes for those donors) are used for non-MPTF donor funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715C6D53" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offices can use one MPTF project fund in more than one UNDP outputs, if each of these outputs are funded by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>only one and the same MPTF project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All UNDP outputs thus will have the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the “MPTF Project Reference Number” for converted Atlas projects) entered with the same MPTF Project IDs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DB0DDB" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the “MPTF Project Reference Number” for converted Atlas projects) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is used for a UNDP output reflecting the one MPTF project reference ID, that output </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5C7CA1DC" w:rsidRPr="00FE7339">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3F5B4B92" w:rsidRPr="003333D7">
-[...30 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reuse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the field to reflect another MPTF project ID fund, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">even after the MPTF project fund is completely utilized. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This also means that the output </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> be funded</w:t>
       </w:r>
-      <w:r w:rsidR="16C6A250" w:rsidRPr="003333D7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> from another MPTF project ID/fund, even after the initial MPTF project fund is completely utilized</w:t>
       </w:r>
-      <w:r w:rsidR="16C6A250" w:rsidRPr="003333D7">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="02A1AC0A" w:rsidRPr="6C235ACE">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The original MPTF Project ID in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...35 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the “MPTF Project Reference Number” for converted Atlas projects) should remain unchanged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAF320C" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Once the </w:t>
       </w:r>
-      <w:ins w:id="119" w:author="Michelle Armfield" w:date="2022-12-23T14:51:00Z">
-[...84 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the “MPTF Project Reference Number” for converted Atlas projects) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">field is used for an UNDP output reflecting the one MPTF project reference ID, the field </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
-        </w:rPr>
-[...142 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should not be removed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> even after the funds from MPTF project ID are completely utilized. The original MPTF Project ID in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” field (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the “MPTF Project Reference Number” field for converted Atlas projects) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should remain unchanged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1FC5A3" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...34 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While the above conditions must be met going forward, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for errors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>made in the past,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offices should follow the remedial guidance explained below or contact the respective BMS/OFM business advisors and/or BMS/OFM/Partnership &amp; Donor Interactions/Donor Reporting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0" w:rsidDel="00321AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE5701" w:rsidRPr="14F9B5EB">
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A20F8" w:rsidRPr="14F9B5EB">
-[...94 lines deleted...]
-        <w:pStyle w:val="H4"/>
+    </w:p>
+    <w:p w14:paraId="2CEDCF70" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720" w:right="1267"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remedial Guidance for fixing mapping issues: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3BD1A2" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...200 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the offices have missed using the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the “MPTF Project Reference Number” for converted Atlas projects) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the past or have used “Invalid” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the “MPTF Project Reference Number” for converted Atlas projects)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (i.e. such as ‘NO’, ‘NOT MPTF’ etc. on outputs that are MPTF funded) that do not reflect correct MPTF project ID:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E5F471" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...178 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">UNDP offices must enter the MPTF project ID in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” field (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the “MPTF Project Reference Number” field for converted Atlas projects) immediately </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and inform</w:t>
       </w:r>
-      <w:r w:rsidR="00F36650" w:rsidRPr="14F9B5EB">
-[...108 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BMS/OFM/Partnership &amp; Donor Interactions/ Donor Reporting Unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DF5C8E" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...78 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further, if the offices have used an invalid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the “MPTF Project Reference Number” for converted Atlas projects) on a UNDP MPTF related output and funds are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>comingled</w:t>
       </w:r>
-      <w:r w:rsidR="00190F8F" w:rsidRPr="14F9B5EB">
-[...76 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with multiple MPTF project IDs , the offices have to prepare a statement, by year, indicating revenues received and expenses incurred in the output , by expenses account (including support costs i.e., GMS) and submit it to the BMS/OFM/Partnership &amp; Donor Interactions/ Donor Reporting Unit. In any case, the total expenses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
-      <w:r w:rsidRPr="00935869">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="14F9B5EB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7339">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>exceed</w:t>
       </w:r>
-      <w:r w:rsidRPr="14F9B5EB">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the revenues received </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the comingled MPTF projects. It is very important that such data that is assembled by the COs on the unmapped MPTF </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projects,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be kept </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on file</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, maintained and used for preparing the project final reports to MPTF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEE94B1" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Use of invalid </w:t>
       </w:r>
-      <w:ins w:id="149" w:author="Michelle Armfield" w:date="2022-12-23T14:55:00Z">
-[...39 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the “MPTF Project Reference Number” for converted Atlas projects):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="14F9B5EB">
-[...191 lines deleted...]
-        <w:pStyle w:val="H4"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Text like ‘NO’, ‘NOT MPTF’, ‘NONE’, NOT MPTF JP’ etc. were expected to be used only in outputs that historically used donor code 10714 in combination with MPTF fund codes but funds were not received from MPTFO. However, offices used such text in other combinations of MPTF donor codes and MPTF fund codes, requires a review by UNDP offices and reconfirm to BMS/OFM/Partnership &amp; Donor Interactions/Donor Reporting Unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CB33BB" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remedial guidance on use of invalid text in “MPTF Quantum Project Number” field (or the “MPTF Project Reference Number” field for converted Atlas projects): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8C2FD9" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...227 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices who have used such abovementioned text in the past should inform the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS/OFM/Partnership &amp; Donor Interactions/Donor Reporting Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0" w:rsidDel="00321AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA7DE9" w:rsidRPr="003333D7">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by providing list of outputs that are not MPTFO-funded. Going forward, as explained in section VII below, even with donor code 10714, such text is not expected to be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C148A65" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...40 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If UNDP offices used such text with unique MPTF donor codes (other than 10714), the offices should inform the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMS/OFM/Partnership &amp; Donor Interactions/Donor Reporting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0" w:rsidDel="00321AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003333D7">
-[...180 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by explaining</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> why such outputs are not MPTF outputs. If such text is used in error:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0E517B" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Offices should correct the error using correct donor code if it is not an MPTF funded output</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F58C136" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...174 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Offices should select the correct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MPTFO project ID in the “MPTF Quantum Project Number” field (or enter the correct MPTFO project ID in the “MPTF Project Reference Number” field for converted Atlas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projects)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it indeed is a MPTFO-funded output</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF9132C" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...289 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The funds from different MPTF projects comingled in one UNDP output</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: If in the past, the offices have comingled more than one MPTF project ID funds into one UNDP output (and thus have missed using one of the MPTF project IDs in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Number” field (or entered the incorrect MPTFO project ID in the “MPTF Project Reference Number” field for converted Atlas projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40618807" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...328 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The offices have to retain the already entered MPTF project ID in the “MPTF Quantum Project Number” field (or the MPTFO project ID in the “MPTF Project Reference Number” field for converted Atlas projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and have to prepare a statement, by year, indicating revenues received and expenses incurred by expense accounts (including support costs i.e., GMS) against the unmapped MPTF project(s) (not used in the “MPTF Quantum Project Number” field or the “MPTF Project Reference Number” field for converted Atlas projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and submit it to BMS/OFM/Partnership &amp; Donor Interactions/Donor Reporting Unit. In any case, the total expenses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
-      <w:r w:rsidRPr="00935869">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7339">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> exceed</w:t>
       </w:r>
-      <w:r w:rsidRPr="14F9B5EB">
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the revenues received from the comingled MPTF projects. It is very important that such data that is assembled by the COs on the unmapped MPTF </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projects,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be kept </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on file</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, maintained and used for preparing the project final reports to MPTF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AC56EC" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...64 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Going forward for 2016, the offices should undertake the analysis of residual balances by comparing the disbursement received from MPTFO under the two (or more) MPTF Projects.  Accordingly, subject to the continuity of the activity (s) a new additional Output(s) should be created in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>QUANTUM</w:t>
       </w:r>
-      <w:r w:rsidRPr="003333D7">
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the residual balances should be split into two (or more) UNDP outputs so that such comingling of several MPTF projects’ funds does not happen in one UNDP project from 2016 onwards.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068F8889" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...116 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thereafter, both UNDP outputs should then carry the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“MPTF Quantum Project Number” or the “MPTF Project Reference Number” for converted Atlas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0" w:rsidDel="00321AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the respective MPTF project IDs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B75995B" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-        <w:r w:rsidR="00E823CD" w:rsidRPr="003333D7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In assessing the above scenarios and taking actions appropriately, please retrieve the latest quarterly </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>MPTF GW and UNDP GL Comparison Report for reconciliation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E823CD" w:rsidRPr="003333D7">
-[...16 lines deleted...]
-        <w:r w:rsidR="000F466D" w:rsidRPr="003333D7">
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and filter the relevant MPTF project(s). Please refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">MPTF </w:t>
-[...8 lines deleted...]
-          <w:t>GW and UNDP GL Comparison Report User Guide</w:t>
+          <w:t>MPTF GW and UNDP GL Comparison Report User Guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E823CD" w:rsidRPr="003333D7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the reconciliation exercise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70825AB8" w14:textId="0EA45F7F" w:rsidR="00AD5E97" w:rsidRPr="003333D7" w:rsidRDefault="002F2831" w:rsidP="00AA57CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="H1"/>
+    <w:p w14:paraId="79890AA0" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1022"/>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="right" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1692"/>
           <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="792" w:right="0" w:hanging="432"/>
+        <w:ind w:left="792" w:hanging="432"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Revenue related issues:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB8D69D" w14:textId="17C78CDA" w:rsidR="00AD5E97" w:rsidRPr="003333D7" w:rsidRDefault="00AD5E97" w:rsidP="004A5BFD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1969A2C6" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application of MPTF revenues - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funds/revenues/contributions of MPTF projects to UNDP outputs should be associated/applied to MPTF donor codes in QUANTUM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>only by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contracts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> module. Country offices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...102 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...67 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should not associate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any revenues </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MPTF projects/donor codes on their own at CO level using GLJEs or ARDJs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04964925" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comingling of revenues – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The offices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should not comingle/associate revenue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of non- MPTF funds with MPTF donor codes. (Refer here for the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...81 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="010249F8" w:rsidRPr="43B67929">
-[...23 lines deleted...]
-        <w:r w:rsidR="010249F8" w:rsidRPr="43B67929">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>List of current MPTF-Donor Codes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="010249F8" w:rsidRPr="43B67929">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1480C14C" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...38 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">As explained above, offices are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not allowed</w:t>
       </w:r>
-      <w:r w:rsidR="0087070D" w:rsidRPr="003333D7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to comingle funds from two different MPTFs/projects in one UNDP output using one MPTF donor code. Please refer to </w:t>
       </w:r>
-      <w:r w:rsidR="00B16DEA" w:rsidRPr="003333D7">
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the paragraphs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24-25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A844492" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The offices </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5E97" w:rsidRPr="00227DCB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5E97" w:rsidRPr="00FE7339">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>associate</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5E97" w:rsidRPr="003333D7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> other revenue accounts </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5E97" w:rsidRPr="003333D7">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>with MPTF donor codes</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5E97" w:rsidRPr="003333D7">
-[...148 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (such as donations, Implementation Support Services income (ISS), interest earnings, residual balances on completed projects) often posted via GLJEs by the respective offices. The following are the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5E97" w:rsidRPr="003333D7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5E97" w:rsidRPr="003333D7">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>valid revenue accounts</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5E97" w:rsidRPr="003333D7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="FF0000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> that can be used with MPTF donor codes</w:t>
       </w:r>
-      <w:r w:rsidRPr="003333D7">
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F476537" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...67 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>51005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (contributions applied by BMS/GSSC);  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6102B017" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>51040</w:t>
       </w:r>
-      <w:r w:rsidRPr="003333D7">
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (refunds to MPTFO) when transferring unspent balances to 21030; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2A5CA4" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>51035</w:t>
       </w:r>
-      <w:r w:rsidRPr="003333D7">
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (transfers) when transferring resources between UNDP outputs subject to conditions listed in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the paragraphs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14-18.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5730C3D6" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The total of above three accounts must match the net funded amount of each MPTF project reflected in the Gateway for a MPTF project ID.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470D404B" w14:textId="041A3280" w:rsidR="00654DC2" w:rsidRPr="003333D7" w:rsidRDefault="003911D7" w:rsidP="003333D7">
-[...1 lines deleted...]
-        <w:pStyle w:val="H4"/>
+    <w:p w14:paraId="04D5D4CB" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720" w:right="1267"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remedial Guidance for revenue related issues </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A512061" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country offices should identify non-MPTF revenue amounts and the associated expenses which have been erroneously recorded with MPTF donor codes. BMS/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OFM Business advisors/CFRA should be consulted for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appropriate use of prior-period account codes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for making corrections/ reversals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3553D84B" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It should be noted that the refunds from UNDP MPTFO funded projects are reflected in the Gateway </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single" w:color="FF0000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ONLY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single" w:color="FF0000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when cash payments are received in MPTFO bank account and recorded by MPTFO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single" w:color="FF0000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>NOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when UNDP offices finalize the refunds in UNDP GL and reported via UNEX by BMS/OFM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9D91C8" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cash transfers/resource transfers to other agencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: UNDP offices have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no authority </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to transfer cash received from MPTFO to other UN agencies directly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EE8C01" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1267"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remedial Guidance for incorrect cash transfers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217E075D" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...183 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If such transfers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> made to other UN agencies in the past, UNDP offices are advised to discuss with MPTFO (copying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS/OFM/Partnership &amp; Donor Interactions/Donor Reporting Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) and explore the reduction in funded amounts in MPTFO books (MPTFO GL/Gateway).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AED3E24" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...562 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In general, UNDP offices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
-      <w:r w:rsidR="70E28588" w:rsidRPr="00C20139">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidR="70E28588" w:rsidRPr="000C410D">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> transfer</w:t>
       </w:r>
-      <w:r w:rsidR="70E28588" w:rsidRPr="43B67929">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> resources from </w:t>
       </w:r>
-      <w:r w:rsidR="70E28588" w:rsidRPr="43B67929">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>residual balances</w:t>
       </w:r>
-      <w:r w:rsidR="70E28588" w:rsidRPr="43B67929">
-[...161 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of MPTF donor codes (and MPTF fund codes) to other funds (e.g., 11888, RC funds, XB funds etc.)  However, upon completion of implementation of MPTF project activities, residual balances less than $250 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>per MPTFO project</w:t>
       </w:r>
-      <w:r w:rsidR="70E28588" w:rsidRPr="43B67929">
-[...84 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, can be transferred to UNDP Fund 11888. Residual balances more than $250 per MPTFO project should be refunded </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...107 lines deleted...]
-        <w:r w:rsidR="00CD38F4" w:rsidRPr="00CD38F4">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“in cash”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to MPTFO via Accounts Payable (AP) vouchers, following the project closure standard procedures and a project completion check list (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CD38F4">
-[...16 lines deleted...]
-        <w:pStyle w:val="H4"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A75F697" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720" w:right="1267"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Remedial Guidance for incorrect transfer of resources </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A820774" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA47DF">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000C410D">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transfer of resources between MPTF projects </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="006404A3" w:rsidRPr="000C410D">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not allowed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless prior approval has been obtained from MPTFO. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there were such MPTF resources transferred </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>out to other funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the offices are advised to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identify the relevant funds and to consult with BMS/OFM Business advisors/ CFRA for appropriate actions, including appropriate use of prior-period account codes for making corrections </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">back into the MPTFO donor codes (+ MPTF fund codes) in the related outputs, and making refunds if the project/ donor activities are completed. (Please refer to the “Refund” section for details) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0964A5B7" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It should be noted that the transfer of cash/ income distribution from one UNDP output to another UNDP output is allowed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the giving and receiving outputs have the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">same </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MPTF project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as source of funding. Both UNDP outputs should have the same “MPTF Quantum Project Number” (or the “MPTF Project Reference Number” for converted Atlas projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information, and if the receiving output did not already have previous “MPTF Quantum Project Number” (or the “MPTF Project Reference Number” for converted Atlas projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the office should enter the giving MPTF project number in the “MPTF Quantum Project Number” field (or the “MPTF Project Reference Number” field for converted Atlas projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the receiving output immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75361646" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="right" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="792" w:hanging="432"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Expense related issues:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37016F7F" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account 51035 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...839 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to transfer expenses from one UNDP MPTF output to another UNDP MPTF output. If such transfers are required, it will be necessary to use PPM cost adjustment processes since correcting expenses cannot be done in Quantum GL due to CVR restrictions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1F1C8C" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1267"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remedial guidance for incorrect transfer of expenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9716A7" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If UNDP offices used 51035 account to transfer expenses in the past, the impact of such entries on PPM should be analyzed and BMS/OFM Business Advisors and CFRA should be consulted for appropriate corrections/reversals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684CDECE" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...320 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7xxxx expenses accounts on AP vouchers while refunding to MPTFO. Using expenses accounts will overstate actual expenses and may result in deficits against MPTF project ‘funded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amounts’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Gateway</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680C7261" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...57 lines deleted...]
-        <w:pStyle w:val="H4"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remedial guidance for incorrect use of account code on refund AP vouchers to MPTFO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408CE282" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the offices used expense accounts to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>refund to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MPTFO in the past, such transactions should be identified and BMS/OFM Business advisors/ CFRA should be consulted for appropriate use of prior-period account codes for making corrections/ reversals are made, using MPTFO donor codes (+ MPTF fund codes). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DA64F2" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Un-reported and mis-reported expenses to MPTFO arises due to mapping issues as explained above (e.g., incorrect “MPTF Quantum Project Number” field or the “MPTF Project Reference Number” field for converted Atlas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comingling more than one MPTF project funds into one UNDP output). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105FA24F" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="0070C0"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remedial guidance of unreported and mis-reported expenses due to mapping issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE2770F" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...370 lines deleted...]
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...187 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The offices have to input the MPTF project ID in the “MPTF Quantum Project Number” field (or the MPTFO project ID in the “MPTF Project Reference Number” field for converted Atlas projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004066F3">
-[...87 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immediately and inform BMS/OFM/Partnership &amp; Donor Interactions/Donor Reporting Unit, indicating revenues received and expenses incurred by expense account (including support costs i.e., GMS) against the unmapped MPTF project (i.e., not used in the “MPTF Quantum Project Number” field or the “MPTF Project Reference Number” field for converted Atlas projects), for BMS/OFM to take those un-reported/mis-reported expenses into account for the quarterly UNEX upload</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in consultation with MPTFO.  In any case, the total expenses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
-      <w:r w:rsidR="70E28588" w:rsidRPr="00DE438F">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidR="70E28588" w:rsidRPr="43B67929">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="70E28588" w:rsidRPr="00DE438F">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>exceed</w:t>
       </w:r>
-      <w:r w:rsidR="70E28588" w:rsidRPr="43B67929">
-[...175 lines deleted...]
-        <w:pStyle w:val="H1"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the revenues received </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the comingled MPTF projects. It is very important that such data assembled by the COs on the unmapped MPTF projects, is kept on file, maintained, and used for preparing the project final reports to MPTF. Further, the missing information in the “MPTF Quantum Project Number” field or the “MPTF Project Reference Number” field for converted Atlas projects should be entered immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFE436D" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1022"/>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="right" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1692"/>
           <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="792" w:right="0" w:hanging="432"/>
+        <w:ind w:left="792" w:hanging="432"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IV.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003333D7">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>GMS related issues:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C37C15" w14:textId="74A2F0A4" w:rsidR="00AD5E97" w:rsidRPr="003333D7" w:rsidRDefault="70E28588" w:rsidP="004A5BFD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E6DA9A7" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...144 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offices should ensure that the support costs/ GMS are in line with the agreed rate with MPTFO. If the GMS charges are over (or under)-stated, appropriate corrections should be recorded in UNDP GL in the current accounting period. The offices also must ensure that an accurate GMS rate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...108 lines deleted...]
-        <w:pStyle w:val="H1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(7%)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is entered in QUANTUM PPM/approved project for GMS page for the MPTF fund and donor codes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60124BA6" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1022"/>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="right" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1692"/>
           <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="792" w:right="0" w:hanging="432"/>
+        <w:ind w:left="792" w:hanging="432"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>V.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003333D7">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Project closures and related issues:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ED134B" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...130 lines deleted...]
-        <w:r w:rsidR="0BCBAD55" w:rsidRPr="43B67929">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the MPTF funded activities have completed (and provided that the UNDP outputs are only funded by MPTF projects on a one-to-one basis as explained in the Mapping section above), the offices should refer to the latest quarterly </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>MPTF GW and UNDP GL Comparison Report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="1A3645B7" w:rsidRPr="43B67929">
-[...219 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, filter the project, and ensure that the Gateway balance is equal to the GL balance. Once the reconciliation is done, refund the balance amount (if any) to MPTFO and close the projects financially following normal project closure requirements. If the activities are completed in the current financial year, it is recommended that the status of such projects in QUANTUM are closed (following normal closure guidelines) by the end of the year because, outputs financially closed after current year-end, will not be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>captured the reporting of schedule of financially closed projects to MPTFO which is usually done by 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="52760CD0" w:rsidRPr="43B67929">
-[...113 lines deleted...]
-        <w:r w:rsidR="244A0121" w:rsidRPr="43B67929">
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June of the following year and thus the accuracy of certified financial reports for financially completed projects financed by MPTF will be impacted. Your office can retrieve these annual reports at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>MPTF Financially Closed Projects</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="244A0121" w:rsidRPr="43B67929">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B22D541" w14:textId="3BD54F8E" w:rsidR="00CA0443" w:rsidRPr="003333D7" w:rsidRDefault="797E648A" w:rsidP="004A5BFD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A0A04FA" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...143 lines deleted...]
-        <w:pStyle w:val="H1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the MPTF funded activities have completed or will be completed during the year (and the outputs have been co-founded by other non-MPTF donor funds, whose activities are still ongoing), the offices should complete the project completion checklist for MPTFO donor alone, obtain approval from the BMS/OFM Chief of Accounts and process the refunds. Other standard refund rules should be applied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6DD7C3" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1022"/>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="right" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1692"/>
           <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="792" w:right="0" w:hanging="432"/>
+        <w:ind w:left="792" w:hanging="432"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>VI.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003333D7">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Refunds of unspent funds and related issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FB583D" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Refunds to MPTFO with residual balances of more than $250 </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F7C92">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>per MPTFO Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per UNDP output) should be made following standard guidance for project closures. Residual balances should be first transferred out by debiting account code 51040 (refunds to donors) and crediting to account 21030 (pending refunds to donors) using the respective MPTF donor codes and output IDs. Account 21030 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...89 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a parking place. As mentioned earlier refunds to MPTFO should be made “in cash” using account code 21030 in the AP voucher. Until cash refund is received by MPTFO and applied against the corresponding MPTF project, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Gateway</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not reflect the refund amounts. It is important that COs provide the related MPTF project ID for each refund so that it is reflected correctly in the Gateway.  As mentioned earlier, offices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE438F">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE438F">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...97 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> use</w:t>
       </w:r>
-      <w:r w:rsidRPr="43B67929">
-[...9 lines deleted...]
-        <w:pStyle w:val="H1"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expense accounts on AP vouchers while </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>refunding to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MPTFO. Using expense accounts will overstate actual expenses and may result in deficits against MPTF project funded amounts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A74F481" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1022"/>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="right" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1692"/>
           <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="792" w:right="0" w:hanging="432"/>
+        <w:ind w:left="792" w:hanging="432"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>VII.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003333D7">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Use of Donor code 10714</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D4B242" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...336 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk18945356"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Until 2009, a generic donor code (10714) was used for all the MPTF projects </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>including for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funds received from MPTF for various joint programs.  From 2009 onwards, for various joint programs where MPTFO is the Administrative Agent, each MPTF fund has been given a unique donor code. However, it is noticed that offices are (erroneously) continuing to use the generic donor code (10714) for all joint programs under MPTFO, without using the respective unique donor codes. It is also observed that some offices are erroneously using the generic donor code (10714) on other joint programs that are not related to MPTFO (e.g. where MPTFO is not an AA and the funds were not received from MPTFO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C76D0F" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="120"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...60 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Currently, the generic code (10714) is valid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidR="1BE6F8A7" w:rsidRPr="43B67929">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the following joint programs under MPTFO:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02614532" w14:textId="77777777" w:rsidR="00237270" w:rsidRPr="003333D7" w:rsidRDefault="04B20936" w:rsidP="43B67929">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0AAFC58C" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DRC Pooled fund (no specified end date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A83873" w14:textId="4F56FC4F" w:rsidR="00237270" w:rsidRPr="003333D7" w:rsidRDefault="04B20936" w:rsidP="43B67929">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="143A5152" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CAR Common Humanitarian Fund (no specified end date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188A70D8" w14:textId="77777777" w:rsidR="00237270" w:rsidRPr="003333D7" w:rsidRDefault="04B20936" w:rsidP="43B67929">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1C4E78E1" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UN_REDD </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="43B67929">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="43B67929">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fund (end 2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1217C984" w14:textId="3DDAB204" w:rsidR="00237270" w:rsidRPr="003333D7" w:rsidRDefault="04B20936" w:rsidP="43B67929">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09800B29" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>South Sudan Recovery Fund SSRF (no specified end date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359A8586" w14:textId="7405CC5C" w:rsidR="00237270" w:rsidRPr="003333D7" w:rsidRDefault="04B20936" w:rsidP="43B67929">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1038D8F2" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rwanda One UN Fund (operational closed 30 June 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="6FE78677" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...266 lines deleted...]
-        <w:pStyle w:val="H1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the offices in the past have used the generic donor code 10714 in outputs that are not funded by the above listed funds, they should continue to do so until the last funding/ revenue associated are fully utilized. Once the previous funding is fully utilized, new revenue/ funding from funds other than the above listed funds, should be associated with new respective unique donor codes for the MPTF fund and where possible under new outputs.  OFM should be consulted to obtain the new donor code to be used for MPTF funds (See Annex 2 for MPTF Funds which do not have unique donor codes). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201E792B" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1022"/>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="right" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1692"/>
           <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="792" w:right="0" w:hanging="432"/>
+        <w:ind w:left="792" w:hanging="432"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>VIII.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003333D7">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D84215" w:rsidRPr="003333D7">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Final completion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reports to MPTFO by Country offices </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1B3CDD" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Because of these comingling issues, country offices </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE438F">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE438F">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE438F">
-        <w:rPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> submit</w:t>
       </w:r>
-      <w:r w:rsidRPr="43B67929">
-[...35 lines deleted...]
-        <w:r w:rsidR="5F7367A4" w:rsidRPr="43B67929">
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their reports to MPTFO using GL data before validating them against the UNEX data. The country office could use the latest </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>quarterly MPTF GW and GL Comparison Report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="5F7367A4" w:rsidRPr="43B67929">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the validation. Please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidR="5F7367A4" w:rsidRPr="43B67929">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>MPTF GW and UNDP GL Comparison Report User guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="5F7367A4" w:rsidRPr="43B67929">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> when reviewing the comparison report.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F829189" w14:textId="1B283D03" w:rsidR="00CF0B42" w:rsidRPr="003333D7" w:rsidRDefault="280F9049" w:rsidP="43B67929">
-[...1 lines deleted...]
-        <w:pStyle w:val="H1"/>
+    <w:p w14:paraId="4BFAC6BF" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1022"/>
-          <w:tab w:val="clear" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="right" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1692"/>
           <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="792" w:right="0" w:hanging="432"/>
+        <w:ind w:left="792" w:hanging="432"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IX.</w:t>
       </w:r>
-      <w:r w:rsidR="00241C0C" w:rsidRPr="003333D7">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="4CE0EF21" w:rsidRPr="43B67929">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring tools/queries </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB3244E" w14:textId="587864AF" w:rsidR="00D84215" w:rsidRPr="003333D7" w:rsidRDefault="0B3A14C9" w:rsidP="43B67929">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EA76CC5" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...88 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monitoring reports will become available in Quantum during Q1, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2804A42C" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="120"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:del w:id="249" w:author="Michelle Armfield" w:date="2023-01-05T12:41:00Z"/>
-[...268 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Quarterly and monthly reports (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00904597">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>MPTF Gateway and UNDP GL comparison reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="43B67929">
-[...14 lines deleted...]
-        <w:r w:rsidR="006057A5" w:rsidRPr="00E52396">
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="001A67E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>the user guide to these reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="43B67929">
-[...23 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are also available from BMS/OFM.  These reports are prepared to assist UNDP offices to reconcile project balances between MPTF Gateway (GW) and UNDP General Ledger (GL).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0015987B" w14:textId="6A866622" w:rsidR="002F707F" w:rsidRPr="003333D7" w:rsidRDefault="002F707F" w:rsidP="003E3BF3">
-[...1 lines deleted...]
-        <w:pStyle w:val="HCh"/>
+    <w:p w14:paraId="551B0752" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1267"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ANNEX 1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">ANNEX 1 – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...63 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t>Correct and Incorrect (wrong) mapping scenarios in QUANTUM:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F4BEBE" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...39 lines deleted...]
-    <w:p w14:paraId="57875045" w14:textId="77777777" w:rsidR="002F707F" w:rsidRPr="003333D7" w:rsidRDefault="002F707F" w:rsidP="00377661">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: all references to “Userfield1” below should be read as the “MPTF Quantum Project Number” field in Quantum PPM “Financial Project Settings/Additional Information” (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“MPTF Project Reference Number” field for converted Atlas projects).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30462C5B" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7D1F39A3" w14:textId="6CDFC918" w:rsidR="002F707F" w:rsidRPr="003333D7" w:rsidRDefault="00B16DEA" w:rsidP="00377661">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2074C8" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60328CFC" wp14:editId="686EDE73">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22620704" wp14:editId="25B3E2CC">
             <wp:extent cx="6380334" cy="5050971"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6392734" cy="5060787"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F31023" w14:textId="38788005" w:rsidR="002F707F" w:rsidRPr="003333D7" w:rsidRDefault="002F707F" w:rsidP="00377661">
+    <w:p w14:paraId="6B2CC856" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="158973BA" w14:textId="77777777" w:rsidR="0091397B" w:rsidRPr="003333D7" w:rsidRDefault="0091397B" w:rsidP="00377661">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300E8779" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="251EEDD5" w14:textId="77777777" w:rsidR="0091397B" w:rsidRPr="003333D7" w:rsidRDefault="0091397B" w:rsidP="00377661">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38700D17" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB306EB" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E96C63E" w14:textId="0FD9FC8B" w:rsidR="0091397B" w:rsidRPr="003333D7" w:rsidRDefault="1EEFDBE5" w:rsidP="43B67929">
-[...1 lines deleted...]
-        <w:pStyle w:val="HCh"/>
+    <w:p w14:paraId="181D3DDD" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1022"/>
+          <w:tab w:val="left" w:pos="1267"/>
+          <w:tab w:val="left" w:pos="1742"/>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="3182"/>
+          <w:tab w:val="left" w:pos="3658"/>
+          <w:tab w:val="left" w:pos="4133"/>
+          <w:tab w:val="left" w:pos="4622"/>
+          <w:tab w:val="left" w:pos="5098"/>
+          <w:tab w:val="left" w:pos="5573"/>
+          <w:tab w:val="left" w:pos="6048"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1267"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk18945809"/>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>A</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:t xml:space="preserve">ANNEX 2 -  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A67E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...96 lines deleted...]
-    <w:p w14:paraId="00C3E4CB" w14:textId="77777777" w:rsidR="00560AC0" w:rsidRPr="003333D7" w:rsidRDefault="00560AC0" w:rsidP="00377661">
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MPTF Funds which do not have Unique donor codes for which offices should contact BMS/OFM, if need be (going forward)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DB0E9E" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6295" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1520"/>
         <w:gridCol w:w="4775"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="34A4DFFC" w14:textId="1CF83DF4" w:rsidTr="00050534">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="2F147F25" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0B7BB2" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="00050534" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="52CC9A3D" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02954C83" w14:textId="4169F81C" w:rsidR="009F5072" w:rsidRPr="00050534" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="0E460402" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050534">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">MPTF Funds name </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="5E07F513" w14:textId="179ABC87" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="54BDDE38" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3279DA50" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="405E6DAE" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07B8F7D2" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="01A291BE" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>JP Bangladesh Union Parishad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="3219B428" w14:textId="152712B5" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="65CE0416" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7251C62C" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="1302ED07" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="462C71E2" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="724BECF2" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>JP Bangladesh UZGP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="2E672EE4" w14:textId="7B316B77" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="72D146EE" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F214032" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="2B7FA9B8" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59A87396" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="5B9EB6A2" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>JP Solomon Islands PGSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="2B67F12F" w14:textId="6D5015D5" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="6FEB335C" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="477E9BCC" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="619B0FBF" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F2BB913" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="14B7F2D3" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>JP Somalia Loc Gov&amp; Decentral</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="656AABDC" w14:textId="08FC26D4" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="66146864" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D9C6566" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="2D1E3ECB" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03EAE548" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="7C5BBAA6" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>JP Towards Rio +20 and Beyond</w:t>
+              <w:t xml:space="preserve">JP Towards Rio +20 and </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A67E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Beyond</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="372F9D43" w14:textId="66E6C401" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="09F0BCC5" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="484FF34F" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="37F5A85C" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E35F61D" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="664897B4" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>JP Uganda Support for AIDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="494BF05A" w14:textId="1A78E999" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="6E748229" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38B0EE4E" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="73868603" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76B2ED71" w14:textId="5594F83E" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="0AD026FE" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>JP Zambia Gender Based Violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="68973C30" w14:textId="77C7510F" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="0396A9EC" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0150808B" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="06B25F53" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NGO/UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="086011CB" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="03FFB385" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Malawi - Direct Cost Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="7115439A" w14:textId="569D7D05" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="70C6D29B" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CECDF8F" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="4601637A" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NGO/UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76493222" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="3E52279F" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mozambique - Direct Cost Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="471624F9" w14:textId="59395376" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="1A627621" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57CF5185" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="168A67F7" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47774EC8" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="56C338AF" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nigeria Safe Schools MDTF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="42E9848D" w14:textId="421F7AB5" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="1602F1AB" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="379547E3" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="4E5AA0AF" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74F3AAB9" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="05D34B78" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>REDD+ JP Partnership Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="31564F48" w14:textId="7B4BE7CC" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="3D5EFBAF" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="138EED1E" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="09FDF402" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D2B4DD8" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="6E869DC2" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SUN Movement Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="1102A525" w14:textId="33328AD0" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="4EC8EF91" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="572C41B7" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="7FEA4B1A" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NGO/UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57E1EB09" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="5A501F2D" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Uruguay - Direct Cost Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="302B89A7" w14:textId="42A64745" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="34FC3AB1" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D862CFF" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="0D9B6EF0" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F790117" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="1EFB97D3" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Uruguay One UN Coherence Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="42ECB436" w14:textId="066AC039" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="758399F1" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="114C8B49" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="4B646540" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NGO/UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40882B2A" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="658D36FE" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Viet Nam One Plan Fund I - Direct Cost Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="2F692D1A" w14:textId="0643F5D0" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="00EF1C6E" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DCA602D" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="54B5B36D" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NGO/UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27D848AF" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="59B1469F" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Viet Nam One Plan Fund II - Direct Cost Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5072" w:rsidRPr="003333D7" w14:paraId="74145E17" w14:textId="590B20BC" w:rsidTr="009F5072">
+      <w:tr w:rsidR="001A67E0" w:rsidRPr="001A67E0" w14:paraId="449E9361" w14:textId="77777777" w:rsidTr="006250AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70F41BE1" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="70225331" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FDE73FB" w14:textId="77777777" w:rsidR="009F5072" w:rsidRPr="003333D7" w:rsidRDefault="009F5072" w:rsidP="00D07752">
+          <w:p w14:paraId="6FDE7795" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003333D7">
+            <w:r w:rsidRPr="001A67E0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Yemen NDCR TF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="262"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:tbl>
-    <w:p w14:paraId="762CF6D1" w14:textId="23518729" w:rsidR="00560AC0" w:rsidRDefault="00560AC0" w:rsidP="00B16DEA">
+    <w:p w14:paraId="1288BAA5" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="13C2CCD7" w14:textId="77777777" w:rsidR="00750699" w:rsidRPr="003333D7" w:rsidRDefault="00750699" w:rsidP="00B16DEA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226D0D95" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId32"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F12F12" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="603BE341" w14:textId="77777777" w:rsidR="00EB1152" w:rsidRDefault="00EB1152" w:rsidP="0087070D">
+    <w:p w14:paraId="652CE1BD" w14:textId="77777777" w:rsidR="00807E78" w:rsidRDefault="00807E78" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="723EE872" w14:textId="77777777" w:rsidR="00EB1152" w:rsidRDefault="00EB1152" w:rsidP="0087070D">
+    <w:p w14:paraId="0AB3DA1C" w14:textId="77777777" w:rsidR="00807E78" w:rsidRDefault="00807E78" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="24AEF842" w14:textId="77777777" w:rsidR="00EB1152" w:rsidRDefault="00EB1152"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...86 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B634411" w14:textId="77777777" w:rsidR="00EB1152" w:rsidRDefault="00EB1152" w:rsidP="0087070D">
+    <w:p w14:paraId="0530892D" w14:textId="77777777" w:rsidR="00807E78" w:rsidRDefault="00807E78" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E97A101" w14:textId="77777777" w:rsidR="00EB1152" w:rsidRDefault="00EB1152" w:rsidP="0087070D">
+    <w:p w14:paraId="730990E8" w14:textId="77777777" w:rsidR="00807E78" w:rsidRDefault="00807E78" w:rsidP="001A67E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-    <w:p w14:paraId="200E2519" w14:textId="11305812" w:rsidR="00133D4D" w:rsidRPr="00133D4D" w:rsidRDefault="00133D4D">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="01106462" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRPr="00133D4D" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133D4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00133D4D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please note that UNDP fund codes does not represent MPTF theme.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="5BFAF7DB" w14:textId="48713454" w:rsidR="00384E56" w:rsidRPr="00384E56" w:rsidDel="00033CC9" w:rsidRDefault="00384E56">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="6CE7C6E2" w14:textId="77777777" w:rsidR="001A67E0" w:rsidRDefault="001A67E0" w:rsidP="001A67E0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...89 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Please note that the current year transactions are uploaded in the quarterly UNEX upload</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Please note that the current year transactions are uploaded in the quarterly UNEX upload, while the portion of previous years transactions will be uploaded via UNEX manual adjustments.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B045B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2FA3BCE"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -19086,403 +8745,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02EE20AE"/>
-[...351 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14343B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21ECA416"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -19537,164 +8843,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19AB72DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAFAD208"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19736,1439 +8929,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...1387 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B80623F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06E2757A"/>
     <w:lvl w:ilvl="0" w:tplc="BB7AADAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -21213,916 +9018,229 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="472F1BD0"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EEF69A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="82EAE34C"/>
-[...24 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+    <w:tmpl w:val="06E2757A"/>
+    <w:lvl w:ilvl="0" w:tplc="BB7AADAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...8 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...58 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
-        <w:b/>
-[...203 lines deleted...]
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F912EB94">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%3)"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2340" w:hanging="360"/>
-[...16 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E362D90"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B174FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="843A49F4"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="B726C4BC"/>
+    <w:lvl w:ilvl="0" w:tplc="D4AA3594">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...382 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ED26BC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="785E0D8C"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22164,79 +9282,75 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FE05C05"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FD03562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FEDC0BF4"/>
+    <w:tmpl w:val="706EAC10"/>
     <w:lvl w:ilvl="0" w:tplc="137E2EBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9AEE0BDE">
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5920A4D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4C90AC88">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
@@ -22266,1999 +9380,152 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...786 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="406617260">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-[...23 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="2" w16cid:durableId="1690839042">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="3" w16cid:durableId="339503743">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-[...11 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+  <w:num w:numId="4" w16cid:durableId="518588533">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="5" w16cid:durableId="1966085518">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-[...51 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="6" w16cid:durableId="1282223265">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
-[...2 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="7" w16cid:durableId="721902373">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18">
-[...78 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="8" w16cid:durableId="105082832">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:doNotTrackFormatting/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AD5E97"/>
-[...854 lines deleted...]
-    <w:rsid w:val="7FB0E88D"/>
+    <w:rsidRoot w:val="001A67E0"/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rsid w:val="00807E78"/>
+    <w:rsid w:val="00B06E68"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0C2F756D"/>
+  <w14:docId w14:val="5CF21D2D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{538ABDDE-3AF2-4B2A-A3BD-3F64EFC202B5}"/>
+  <w15:docId w15:val="{2A9D2F91-A6CA-4FF7-929A-E9BF7116A8AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -24599,791 +9866,771 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AD5E97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AD5E97"/>
+    <w:rsid w:val="001A67E0"/>
     <w:pPr>
       <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...286 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
-      <w:spacing w:val="3"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="008D66E8"/>
+    <w:rsid w:val="001A67E0"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="008D66E8"/>
+    <w:rsid w:val="001A67E0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A67E0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00384E56"/>
+    <w:rsid w:val="001A67E0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00384E56"/>
+    <w:rsid w:val="001A67E0"/>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00384E56"/>
+    <w:rsid w:val="001A67E0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...15 lines deleted...]
-    <w:rsid w:val="00033CC9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...178 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/Donor%20Codes/Forms/AllItems.aspx?RootFolder=/unit/ofrm/fbp/Donor%20Codes/Donor%20codes%20for%20MPTFs%20%28MPTFO%20as%20AA%29&amp;FolderCTID=0x012000DF1C897A51C31F42936D80339CD40E0F&amp;View=%7b140539DE-DCCC-487D-8BC2-6B6F12AA96E9%7d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/Donor%20Reporting%20Library/Forms/AllItems.aspx?RootFolder=%2funit%2fofrm%2fDonor%20Reporting%20Library%2fMPTF%20Financially%20Closed%20Projects&amp;FolderCTID=0x012000A90F1C76E0C8C4448B4671A64494FD65" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/sitepages/Donor%20Reporting.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/sitepages/Donor%20Reporting.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/analytics/BA%20Documents/Forms/All%20SOP.aspx?RootFolder=%2Funit%2Fofrm%2Ffbp%2Fanalytics%2FBA%20Documents%2FMPTF%20Gateway%20and%20GL%20Reconciliation%2FReport&amp;View=%7BEF0A88CB%2DF9AE%2D45EE%2DBD63%2D7F629B001F3A%7D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/analytics/BA%20Documents/Forms/All%20SOP.aspx?RootFolder=/unit/ofrm/fbp/analytics/BA%20Documents/MPTF%20Gateway%20and%20GL%20Reconciliation/Report/Quarterly%20comparison%20reports&amp;FolderCTID=0x012000DD72216AF214154FA653CB2B0562A79E&amp;View=%7bEF0A88CB-F9AE-45EE-BD63-7F629B001F3A%7d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/analytics/BA%20Documents/Forms/All%20SOP.aspx?RootFolder=%2Funit%2Fofrm%2Ffbp%2Fanalytics%2FBA%20Documents%2FMPTF%20Gateway%20and%20GL%20Reconciliation%2FReport&amp;View=%7BEF0A88CB%2DF9AE%2D45EE%2DBD63%2D7F629B001F3A%7D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/Donor%20Codes/Forms/AllItems.aspx?RootFolder=/unit/ofrm/fbp/Donor%20Codes/Donor%20codes%20for%20MPTFs%20%28MPTFO%20as%20AA%29&amp;FolderCTID=0x012000DF1C897A51C31F42936D80339CD40E0F&amp;View=%7b140539DE-DCCC-487D-8BC2-6B6F12AA96E9%7d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/sitepages/Donor%20Reporting.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/fbat/SitePages/ProjectClosure.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/Donor%20Reporting%20Library/Forms/AllItems.aspx?RootFolder=%2Funit%2Fofrm%2FDonor%20Reporting%20Library%2FUNEX%20Final%20Upload&amp;FolderCTID=0x012000A90F1C76E0C8C4448B4671A64494FD65&amp;View=%7B4C68478E%2D2F77%2D4FC3%2DA5C0%2DEDBF9313FF4A%7D&amp;InitialTabId=Ribbon%2EDocument&amp;VisibilityContext=WSSTabPersistence" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/analytics/BA%20Documents/Forms/All%20SOP.aspx?RootFolder=/unit/ofrm/fbp/analytics/BA%20Documents/MPTF%20Gateway%20and%20GL%20Reconciliation/Report/Quarterly%20comparison%20reports&amp;FolderCTID=0x012000DD72216AF214154FA653CB2B0562A79E&amp;View=%7bEF0A88CB-F9AE-45EE-BD63-7F629B001F3A%7d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/analyze-all-projects" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/Donor%20Codes/Forms/AllItems.aspx?RootFolder=/unit/ofrm/fbp/Donor%20Codes/Donor%20codes%20for%20MPTFs%20%28MPTFO%20as%20AA%29&amp;FolderCTID=0x012000DF1C897A51C31F42936D80339CD40E0F&amp;View=%7b140539DE-DCCC-487D-8BC2-6B6F12AA96E9%7d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/fbat/SitePages/ProjectClosure.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/analytics/BA%20Documents/Forms/All%20SOP.aspx?RootFolder=/unit/ofrm/fbp/analytics/BA%20Documents/MPTF%20Gateway%20and%20GL%20Reconciliation/Report/Quarterly%20comparison%20reports&amp;FolderCTID=0x012000DD72216AF214154FA653CB2B0562A79E&amp;View=%7bEF0A88CB-F9AE-45EE-BD63-7F629B001F3A%7d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/Donor%20Reporting%20Library/Forms/AllItems.aspx?RootFolder=%2Funit%2Fofrm%2FDonor%20Reporting%20Library%2FUNEX%20Final%20Upload&amp;FolderCTID=0x012000A90F1C76E0C8C4448B4671A64494FD65&amp;View=%7B4C68478E%2D2F77%2D4FC3%2DA5C0%2DEDBF9313FF4A%7D&amp;InitialTabId=Ribbon%2EDocument&amp;VisibilityContext=WSSTabPersistence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/Donor%20Codes/Forms/AllItems.aspx?RootFolder=/unit/ofrm/fbp/Donor%20Codes/Donor%20codes%20for%20MPTFs%20%28MPTFO%20as%20AA%29&amp;FolderCTID=0x012000DF1C897A51C31F42936D80339CD40E0F&amp;View=%7b140539DE-DCCC-487D-8BC2-6B6F12AA96E9%7d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/sitepages/Donor%20Reporting.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/Donor%20Reporting%20Library/Forms/AllItems.aspx?RootFolder=%2funit%2fofrm%2fDonor%20Reporting%20Library%2fMPTF%20Financially%20Closed%20Projects&amp;FolderCTID=0x012000A90F1C76E0C8C4448B4671A64494FD65" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/sitepages/Donor%20Reporting.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/analytics/BA%20Documents/Forms/All%20SOP.aspx?RootFolder=%2Funit%2Fofrm%2Ffbp%2Fanalytics%2FBA%20Documents%2FMPTF%20Gateway%20and%20GL%20Reconciliation%2FReport&amp;View=%7BEF0A88CB%2DF9AE%2D45EE%2DBD63%2D7F629B001F3A%7D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/analytics/BA%20Documents/Forms/All%20SOP.aspx?RootFolder=%2Funit%2Fofrm%2Ffbp%2Fanalytics%2FBA%20Documents%2FMPTF%20Gateway%20and%20GL%20Reconciliation%2FReport&amp;View=%7BEF0A88CB%2DF9AE%2D45EE%2DBD63%2D7F629B001F3A%7D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/analytics/BA%20Documents/Forms/All%20SOP.aspx?RootFolder=/unit/ofrm/fbp/analytics/BA%20Documents/MPTF%20Gateway%20and%20GL%20Reconciliation/Report/Quarterly%20comparison%20reports&amp;FolderCTID=0x012000DD72216AF214154FA653CB2B0562A79E&amp;View=%7bEF0A88CB-F9AE-45EE-BD63-7F629B001F3A%7d" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/sitepages/Donor%20Reporting.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -25490,685 +10737,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...558 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>29518</Characters>
+  <Pages>14</Pages>
+  <Words>4692</Words>
+  <Characters>26747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>245</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>222</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34627</CharactersWithSpaces>
+  <CharactersWithSpaces>31377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Joel Thalla</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...48 lines deleted...]
-</file>